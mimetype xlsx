--- v10 (2026-08-21)
+++ v11 (2026-09-11)
@@ -1,489 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601e59e67b1a4454" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e8e35e51004f88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260819" sheetId="1" r:id="Rb55127ca5bf34895"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260910" sheetId="1" r:id="R1c852d3161294537"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="148">
   <x:si>
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>371,717</x:t>
+    <x:t>512,613</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,083,056.81</x:t>
+    <x:t>$40,532,309.91</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.58%</x:t>
+    <x:t>9.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,638,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,640,277.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.41%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>160,841</x:t>
-[...23 lines deleted...]
-    <x:t>8.45%</x:t>
+    <x:t>221,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,206,363.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>254,951</x:t>
-[...5 lines deleted...]
-    <x:t>7.05%</x:t>
+    <x:t>351,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,754,615.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,316,044.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>496,374</x:t>
-[...23 lines deleted...]
-    <x:t>6.34%</x:t>
+    <x:t>684,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,032,018.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>120,732</x:t>
-[...5 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>166,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,395,983.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>564,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,124,955.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>642,852</x:t>
-[...5 lines deleted...]
-    <x:t>4.38%</x:t>
+    <x:t>886,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,573,515.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,522,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,401,317.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,289,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,505,382.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,472,348.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,612,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,890,410.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>437,526</x:t>
-[...77 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>603,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,555,961.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,376,721.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>662,827</x:t>
-[...23 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>914,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,571,630.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,193,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,758,437.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,372,619.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>542,333</x:t>
-[...59 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>747,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,992,152.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>5,434,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>7,454,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,748,732.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>188,303</x:t>
+    <x:t>176,895</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,302.71</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$176,895.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>$266.81</x:t>
+    <x:t>$266.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-47,347.88</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-42,113.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -511,51 +511,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf071b2643624824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d21a687a9da4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb55127ca5bf34895" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4fa32bd6264b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R887187e3eed24306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c852d3161294537" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">