--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,489 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4e8e35e51004f88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d588a3935a4e0c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260910" sheetId="1" r:id="R1c852d3161294537"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20261001" sheetId="1" r:id="Rbb7daa962c874c28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="148">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>202,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,262,702.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>512,613</x:t>
-[...11 lines deleted...]
-    <x:t>9.62%</x:t>
+    <x:t>444,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,932,547.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.84%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,638,028</x:t>
-[...23 lines deleted...]
-    <x:t>9.07%</x:t>
+    <x:t>1,094,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,244,197.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>351,579</x:t>
-[...5 lines deleted...]
-    <x:t>7.54%</x:t>
+    <x:t>332,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,553,231.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>580,111</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>632,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,709,499.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,026,689.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>253,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,861,602.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,612,568.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,495,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,728,555.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,666,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,682,081.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,182,876.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,175,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,172,905.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,098,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,954,523.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>731,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,684,250.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,291,156.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,611,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,142,540.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,960,368.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,727,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,766,076.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>684,496</x:t>
-[...239 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>521,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,872,593.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.54%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>7,454,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>6,489,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,375,019.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-5,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-5,474.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-42,113.28</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$29,768.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -511,51 +508,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb4fa32bd6264b51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R887187e3eed24306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1c852d3161294537" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18be380275334861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R48eb18bad38348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb7daa962c874c28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -961,375 +958,375 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="2" t="s">
-        <x:v>147</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="B27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>