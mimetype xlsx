--- v12 (2026-10-02)
+++ v13 (2026-10-26)
@@ -1,486 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59d588a3935a4e0c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R965b9c490a354f5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20261001" sheetId="1" r:id="Rbb7daa962c874c28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20261023" sheetId="1" r:id="R51d8735d204447ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="148">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,162,812.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>202,138</x:t>
-[...29 lines deleted...]
-    <x:t>7.84%</x:t>
+    <x:t>143,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,638,536.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,291,254.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,094,059</x:t>
-[...23 lines deleted...]
-    <x:t>6.56%</x:t>
+    <x:t>777,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,412,617.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,528,017.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>632,460</x:t>
-[...23 lines deleted...]
-    <x:t>5.72%</x:t>
+    <x:t>449,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,191,559.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>253,145</x:t>
-[...5 lines deleted...]
-    <x:t>5.20%</x:t>
+    <x:t>179,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,018,950.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,202,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,405,885.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,223,135.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,774,539.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>520,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,491,076.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>824,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,329,061.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>1,000,131</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>710,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,905,146.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,588,926.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,495,891</x:t>
-[...5 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>1,062,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,375,659.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,666,555</x:t>
-[...5 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>1,184,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,313,757.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>789,873</x:t>
-[...5 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>561,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,240,676.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,144,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,967,453.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,175,479</x:t>
-[...128 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>835,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,632,353.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>6,489,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>4,557,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,067,578.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,428.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...2 lines deleted...]
-    <x:t>$257.71</x:t>
+    <x:t>$256.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,768.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-81,804.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -508,51 +511,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R18be380275334861" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R48eb18bad38348d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb7daa962c874c28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf229ad3e0417459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R07b0c1fc1a734d60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R51d8735d204447ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -958,375 +961,375 @@
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>