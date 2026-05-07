--- v0 (2026-04-17)
+++ v1 (2026-05-07)
@@ -1,513 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d784f73bb4942db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796d9d89fb214001" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260416" sheetId="1" r:id="R3a1b6957789d4c29"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260506" sheetId="1" r:id="R39fbd084c731428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="157">
   <x:si>
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+    <x:t>Daily Holdings (%)  05/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,765,496.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,155,197.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>439,193</x:t>
-[...11 lines deleted...]
-    <x:t>7.61%</x:t>
+    <x:t>513,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,360,792.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,379,170.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>142,864</x:t>
-[...23 lines deleted...]
-    <x:t>6.61%</x:t>
+    <x:t>166,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,041,899.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,225,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,554,717.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>220,154</x:t>
-[...5 lines deleted...]
-    <x:t>5.97%</x:t>
+    <x:t>257,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,339,870.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,259,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,857,947.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,322,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,975,120.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,182,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,437,558.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,128,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,785,817.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,011,280</x:t>
-[...131 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>1,181,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,077,787.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>743,986</x:t>
-[...5 lines deleted...]
-    <x:t>4.59%</x:t>
+    <x:t>869,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,060,520.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.86%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>115,399</x:t>
-[...5 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>134,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,190,621.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,462,603</x:t>
-[...5 lines deleted...]
-    <x:t>4.21%</x:t>
+    <x:t>1,709,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,786,575.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>465,858</x:t>
-[...5 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>544,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,690,316.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,350,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,391,326.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>3350 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Metaplanet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCBL87</x:t>
   </x:si>
   <x:si>
-    <x:t>6,759,700</x:t>
-[...23 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>7,897,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,380,451.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>329,665</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>385,249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,070,383.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>5,187,500</x:t>
-[...5 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>6,051,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,939,990.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BTBT</x:t>
   </x:si>
   <x:si>
     <x:t>Bit Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM2HVP5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,332,828</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>2,726,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,262,191.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,018.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$268.95</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-988</x:t>
   </x:si>
   <x:si>
-    <x:t>$-720.17</x:t>
+    <x:t>$-725.36</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-35,768.90</x:t>
+    <x:t>$-70,899.57</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -538,51 +538,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdee1bd948f684a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R252c33b131d6475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a1b6957789d4c29" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669e510617424c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab1d685cdeb94133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39fbd084c731428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1260,127 +1260,127 @@
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">