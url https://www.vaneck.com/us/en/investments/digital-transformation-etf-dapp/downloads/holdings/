--- v1 (2026-05-07)
+++ v2 (2026-05-28)
@@ -1,516 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R796d9d89fb214001" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef0b5fb20bf4cf3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260506" sheetId="1" r:id="R39fbd084c731428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260526" sheetId="1" r:id="Rc4751e0b755d4928"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="157">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>365,022</x:t>
+    <x:t>371,976</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,765,496.68</x:t>
+    <x:t>$41,862,179.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.15%</x:t>
+    <x:t>7.55%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>642,099</x:t>
-[...5 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>654,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,116,146.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>814,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,786,752.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>513,353</x:t>
-[...2 lines deleted...]
-    <x:t>$36,360,792.99</x:t>
+    <x:t>523,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,185,455.46</x:t>
   </x:si>
   <x:si>
     <x:t>6.53%</x:t>
   </x:si>
   <x:si>
-    <x:t>APLD</x:t>
-[...14 lines deleted...]
-    <x:t>6.36%</x:t>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,283,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,482,182.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,224,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,759,291.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,249,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,456,190.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,347,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,023,018.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.60%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>166,912</x:t>
-[...23 lines deleted...]
-    <x:t>5.67%</x:t>
+    <x:t>170,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,617,000.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,149,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,315,426.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,741,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,840,203.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>257,306</x:t>
-[...77 lines deleted...]
-    <x:t>4.99%</x:t>
+    <x:t>262,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,314,207.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>886,122</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,246,933.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,181,920</x:t>
-[...23 lines deleted...]
-    <x:t>4.86%</x:t>
+    <x:t>1,204,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,125,152.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>134,839</x:t>
-[...23 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>137,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,975,021.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,376,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,793,550.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>544,482</x:t>
-[...23 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>554,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,542,028.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
   </x:si>
   <x:si>
     <x:t>3350 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Metaplanet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCBL87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,897,300</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>8,047,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,841,923.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>385,249</x:t>
-[...5 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>392,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,614,778.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>6,051,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>6,165,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,890,410.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BTBT</x:t>
   </x:si>
   <x:si>
     <x:t>Bit Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM2HVP5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,726,524</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>2,778,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,529,119.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>5,018</x:t>
+    <x:t>165,826</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,018.37</x:t>
+    <x:t>$165,826.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-988</x:t>
   </x:si>
   <x:si>
-    <x:t>$-725.36</x:t>
+    <x:t>$-715.35</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-70,899.57</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-335,883.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -538,51 +541,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R669e510617424c39" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rab1d685cdeb94133" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39fbd084c731428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ce33e440a74307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4672e1ee623d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4751e0b755d4928" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1307,114 +1310,114 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="2" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="B29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I29" s="2" t="s">
         <x:v>1</x:v>
       </x:c>