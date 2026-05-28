--- v2 (2026-05-28)
+++ v3 (2026-05-28)
@@ -1,519 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcef0b5fb20bf4cf3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3722aeff3b24e6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260526" sheetId="1" r:id="Rc4751e0b755d4928"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260527" sheetId="1" r:id="R2cc864e92a8d4277"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
   <x:si>
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+    <x:t>Daily Holdings (%)  05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>619,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,030,882.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.77%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>371,976</x:t>
-[...29 lines deleted...]
-    <x:t>7.06%</x:t>
+    <x:t>352,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,434,219.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>814,948</x:t>
-[...5 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>771,640</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,794,927.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>523,138</x:t>
-[...5 lines deleted...]
-    <x:t>6.53%</x:t>
+    <x:t>495,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,376,325.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.54%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>1,283,826</x:t>
-[...5 lines deleted...]
-    <x:t>6.04%</x:t>
+    <x:t>1,215,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,748,910.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,276,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,105,443.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,182,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,630,398.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,224,040</x:t>
-[...41 lines deleted...]
-    <x:t>5.60%</x:t>
+    <x:t>2,105,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,177,375.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,649,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,755,699.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,088,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,608,396.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>170,085</x:t>
-[...41 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>161,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,990,223.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>262,208</x:t>
-[...5 lines deleted...]
-    <x:t>4.93%</x:t>
+    <x:t>248,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,483,048.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>886,122</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>839,034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,145,848.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>1,204,435</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>1,140,445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,463,174.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,303,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,249,070.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>137,404</x:t>
-[...23 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>130,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,063,578.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>554,856</x:t>
-[...5 lines deleted...]
-    <x:t>3.53%</x:t>
+    <x:t>525,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,909,931.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>3350 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Metaplanet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCBL87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,047,400</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>7,541,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,719,214.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>392,583</x:t>
-[...5 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>371,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,758,082.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>6,165,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>5,781,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,118,218.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BTBT</x:t>
   </x:si>
   <x:si>
     <x:t>Bit Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM2HVP5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,778,452</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>2,630,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,340,666.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-713.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...35 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-5,445,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-5,445,924.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-335,883.17</x:t>
-[...2 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>$5,485,917.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -541,62 +541,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33ce33e440a74307" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4672e1ee623d45d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc4751e0b755d4928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d30cbb3e8b4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c1b8b92ac47407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cc864e92a8d4277" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>