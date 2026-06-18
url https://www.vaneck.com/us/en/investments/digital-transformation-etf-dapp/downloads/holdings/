--- v3 (2026-05-28)
+++ v4 (2026-06-18)
@@ -1,519 +1,519 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3722aeff3b24e6c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb73269ed6cc41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260527" sheetId="1" r:id="R2cc864e92a8d4277"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260616" sheetId="1" r:id="R2e014f5e72874a0d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
   <x:si>
-    <x:t>Daily Holdings (%)  05/27/2026</x:t>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,172,496.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,946,261.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>619,559</x:t>
-[...29 lines deleted...]
-    <x:t>7.66%</x:t>
+    <x:t>451,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,708,111.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.89%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>771,640</x:t>
-[...23 lines deleted...]
-    <x:t>6.54%</x:t>
+    <x:t>561,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,003,647.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,364,160.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>1,215,624</x:t>
-[...23 lines deleted...]
-    <x:t>5.94%</x:t>
+    <x:t>885,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,284,221.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>1,182,887</x:t>
-[...5 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>861,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,135,544.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>792,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,264,323.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>MARA</x:t>
   </x:si>
   <x:si>
     <x:t>Mara Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001K7WBT8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,105,888</x:t>
-[...5 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>1,533,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,119,342.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,649,429</x:t>
-[...23 lines deleted...]
-    <x:t>5.47%</x:t>
+    <x:t>1,201,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,738,770.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,277,625.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>161,067</x:t>
-[...5 lines deleted...]
-    <x:t>5.17%</x:t>
+    <x:t>117,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,862,818.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,322,699.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,040,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,861,885.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>248,276</x:t>
-[...59 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>180,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,421,746.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MSTR</x:t>
   </x:si>
   <x:si>
     <x:t>Strategy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQJPZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>130,114</x:t>
-[...5 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>94,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,641,282.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>525,372</x:t>
-[...5 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>382,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,348,092.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>3350 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Metaplanet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCBL87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,541,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>5,512,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,868,815.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bc Technology Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WJ3406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,062,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,102,412.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSH</x:t>
   </x:si>
   <x:si>
     <x:t>Bullish</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W8QW0N1</x:t>
   </x:si>
   <x:si>
-    <x:t>371,739</x:t>
-[...23 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>270,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,032,382.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BTBT</x:t>
   </x:si>
   <x:si>
     <x:t>Bit Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JM2HVP5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,630,870</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>1,916,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,909,239.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$265.98</x:t>
+    <x:t>$265.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-988</x:t>
   </x:si>
   <x:si>
-    <x:t>$-713.10</x:t>
+    <x:t>$-706.17</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-5,445,925</x:t>
-[...5 lines deleted...]
-    <x:t>-1.01%</x:t>
+    <x:t>-296,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-296,725.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,485,917.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$-486,213.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -541,62 +541,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54d30cbb3e8b4398" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9c1b8b92ac47407b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2cc864e92a8d4277" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e54ed88aa6464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref72189e659147fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e014f5e72874a0d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>