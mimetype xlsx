--- v4 (2026-06-18)
+++ v5 (2026-06-18)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb73269ed6cc41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f45eeeae6947c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260616" sheetId="1" r:id="R2e014f5e72874a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260616" sheetId="1" r:id="R17c6b0bb90114ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
   <x:si>
     <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -541,51 +541,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66e54ed88aa6464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ref72189e659147fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e014f5e72874a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c82789c2c94983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rea74dac2f24e4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c6b0bb90114ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I29"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">