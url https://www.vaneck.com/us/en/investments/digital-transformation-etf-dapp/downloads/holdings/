--- v5 (2026-06-18)
+++ v6 (2026-07-09)
@@ -1,519 +1,516 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12f45eeeae6947c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7502abb1a14945" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260616" sheetId="1" r:id="R17c6b0bb90114ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260708" sheetId="1" r:id="R26b7a544b9364dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="236" uniqueCount="158">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="157">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,586,864.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,156,139.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IREN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iren Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010J28KQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>363,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,630,210.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,026,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,249,198.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>220,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,115,646.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,142,015.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cipher Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYHY0K2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>565,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,351,979.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>256,606</x:t>
-[...47 lines deleted...]
-    <x:t>6.89%</x:t>
+    <x:t>112,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,932,175.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>561,998</x:t>
-[...23 lines deleted...]
-    <x:t>6.29%</x:t>
+    <x:t>373,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,732,967.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WULF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Terawulf Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0122MC900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>512,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,699,096.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>885,639</x:t>
-[...23 lines deleted...]
-    <x:t>6.23%</x:t>
+    <x:t>548,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,564,237.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>941,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,317,767.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>792,889</x:t>
-[...23 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>462,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,869,995.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CLSK</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanspark Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001MB89V6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,201,551</x:t>
-[...5 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>797,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,888,553.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,800,966.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>611,140</x:t>
-[...23 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>394,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,798,718.16</x:t>
   </x:si>
   <x:si>
     <x:t>BTDR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitdeer Technologies Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0142Q8P97</x:t>
   </x:si>
   <x:si>
-    <x:t>949,189</x:t>
-[...77 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>747,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,389,403.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,017,794.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>3350 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Metaplanet Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCBL87</x:t>
   </x:si>
   <x:si>
-    <x:t>5,512,600</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>6,023,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,347,054.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>5,062,000</x:t>
-[...41 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>4,742,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,900,851.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,636,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,644.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,001,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,743.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,705.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...5 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$260.96</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-988</x:t>
   </x:si>
   <x:si>
-    <x:t>$-706.17</x:t>
+    <x:t>$-696.73</x:t>
   </x:si>
   <x:si>
     <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-486,213.82</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$9,420.86</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -541,62 +538,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7c82789c2c94983" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rea74dac2f24e4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c6b0bb90114ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa4f034e179436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra5dfe1af774b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b7a544b9364dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I29"/>
+  <x:dimension ref="A1:I30"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1107,326 +1104,355 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A29" s="1">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F28" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="G28" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I28" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A30" s="2" t="s">
         <x:v>156</x:v>
       </x:c>
-    </x:row>
-[...25 lines deleted...]
-      <x:c r="I29" s="2" t="s">
+      <x:c r="B30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H30" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I30" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A29:I29"/>
+    <x:mergeCell ref="A30:I30"/>
   </x:mergeCells>
 </x:worksheet>
 </file>