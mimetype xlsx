--- v6 (2026-07-09)
+++ v7 (2026-07-31)
@@ -1,516 +1,486 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c7502abb1a14945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00ff09d2c2841cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260708" sheetId="1" r:id="R26b7a544b9364dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260729" sheetId="1" r:id="R232355fe9eee47f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="244" uniqueCount="157">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>321,187</x:t>
+    <x:t>307,189</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,586,864.85</x:t>
+    <x:t>$25,244,792.02</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.84%</x:t>
+    <x:t>11.90%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>139,032</x:t>
-[...5 lines deleted...]
-    <x:t>8.87%</x:t>
+    <x:t>132,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,281,884.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMNR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitmine Immersion Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWFL03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>981,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,283,151.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Circle Internet Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T61V2V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,928,367.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Figure Technology Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NGH78G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>410,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,241,570.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>363,451</x:t>
-[...59 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>347,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,188,771.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIOT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Riot Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ4512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,689,744.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>565,308</x:t>
-[...5 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>547,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,689,219.87</x:t>
   </x:si>
   <x:si>
     <x:t>HUT</x:t>
   </x:si>
   <x:si>
     <x:t>Hut 8 Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K8H39V2</x:t>
   </x:si>
   <x:si>
-    <x:t>112,451</x:t>
-[...5 lines deleted...]
-    <x:t>4.78%</x:t>
+    <x:t>108,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,606,681.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,314,707.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>772,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,280,018.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>912,280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,168,414.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>APLD</x:t>
   </x:si>
   <x:si>
     <x:t>Applied Digital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DSJYS8</x:t>
   </x:si>
   <x:si>
-    <x:t>373,186</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>361,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,395,260.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CORZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core Scientific Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L5GH011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>448,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,120,604.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,760,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,623,849.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.59%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>512,444</x:t>
-[...95 lines deleted...]
-    <x:t>3.92%</x:t>
+    <x:t>496,460</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,491,581.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,387,314.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>GLXY</x:t>
   </x:si>
   <x:si>
     <x:t>Galaxy Digital Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120SWLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>394,156</x:t>
-[...2 lines deleted...]
-    <x:t>$9,798,718.16</x:t>
+    <x:t>381,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,972,635.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bc Technology Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WJ3406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,507,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,713,417.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BTDR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitdeer Technologies Group</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0142Q8P97</x:t>
   </x:si>
   <x:si>
-    <x:t>747,564</x:t>
-[...62 lines deleted...]
-    <x:t>-JPY CASH-</x:t>
+    <x:t>715,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,364,372.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>25,636,864</x:t>
+    <x:t>219,629</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$157,644.05</x:t>
-[...23 lines deleted...]
-    <x:t>$5,705.73</x:t>
+    <x:t>$219,628.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,420.86</x:t>
+    <x:t>$-67,724.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -538,62 +508,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaa4f034e179436c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra5dfe1af774b4173" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R26b7a544b9364dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d4ffdcc4ed4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra2ddc5451d3f4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R232355fe9eee47f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I30"/>
+  <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -872,283 +842,283 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1286,173 +1256,86 @@
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A27" s="1">
-[...2 lines deleted...]
-      <x:c r="B27" s="1" t="s">
+      <x:c r="A27" s="2" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
-[...104 lines deleted...]
-      <x:c r="I30" s="2" t="s">
+      <x:c r="B27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H27" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A30:I30"/>
+    <x:mergeCell ref="A27:I27"/>
   </x:mergeCells>
 </x:worksheet>
 </file>