--- v7 (2026-07-31)
+++ v8 (2026-07-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra00ff09d2c2841cd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f246c2b78614124" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260729" sheetId="1" r:id="R232355fe9eee47f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260729" sheetId="1" r:id="Reb826eeff55e4544"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
   <x:si>
     <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -508,51 +508,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45d4ffdcc4ed4bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra2ddc5451d3f4a36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R232355fe9eee47f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbb9bd03b4e4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c147b159f76471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb826eeff55e4544" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">