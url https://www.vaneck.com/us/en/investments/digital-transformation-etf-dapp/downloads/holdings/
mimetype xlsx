--- v8 (2026-07-31)
+++ v9 (2026-07-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f246c2b78614124" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10e1f510a914662" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260729" sheetId="1" r:id="Reb826eeff55e4544"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260729" sheetId="1" r:id="R795d44068f5f4bad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
   <x:si>
     <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -508,51 +508,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcbb9bd03b4e4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c147b159f76471f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Reb826eeff55e4544" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ad493997d2467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3e11712a04dd41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R795d44068f5f4bad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">