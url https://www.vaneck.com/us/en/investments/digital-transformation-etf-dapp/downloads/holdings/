--- v9 (2026-07-31)
+++ v10 (2026-08-21)
@@ -1,486 +1,489 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb10e1f510a914662" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R601e59e67b1a4454" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260729" sheetId="1" r:id="R795d44068f5f4bad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DAPP_asof_20260819" sheetId="1" r:id="Rb55127ca5bf34895"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="147">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="220" uniqueCount="148">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>307,189</x:t>
+    <x:t>371,717</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,244,792.02</x:t>
+    <x:t>$30,083,056.81</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.90%</x:t>
+    <x:t>10.58%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
-    <x:t>132,937</x:t>
-[...5 lines deleted...]
-    <x:t>10.03%</x:t>
+    <x:t>160,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,766,728.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BMNR</x:t>
   </x:si>
   <x:si>
     <x:t>Bitmine Immersion Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWFL03</x:t>
   </x:si>
   <x:si>
-    <x:t>981,504</x:t>
-[...5 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>1,187,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,039,695.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.45%</x:t>
   </x:si>
   <x:si>
     <x:t>CRCL</x:t>
   </x:si>
   <x:si>
     <x:t>Circle Internet Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T61V2V3</x:t>
   </x:si>
   <x:si>
-    <x:t>210,697</x:t>
-[...5 lines deleted...]
-    <x:t>6.09%</x:t>
+    <x:t>254,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,036,599.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FIGR</x:t>
   </x:si>
   <x:si>
     <x:t>Figure Technology Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NGH78G1</x:t>
   </x:si>
   <x:si>
-    <x:t>410,155</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>496,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,291,381.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>IREN</x:t>
   </x:si>
   <x:si>
     <x:t>Iren Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010J28KQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>347,621</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>420,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,020,688.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MSTR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strategy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQJPZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,586,311.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
   </x:si>
   <x:si>
     <x:t>RIOT</x:t>
   </x:si>
   <x:si>
     <x:t>Riot Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ4512</x:t>
   </x:si>
   <x:si>
-    <x:t>531,236</x:t>
-[...5 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>642,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,458,471.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Applied Digital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DSJYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,351,358.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bullish</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W8QW0N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,018,759.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanspark Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MB89V6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>935,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,912,628.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hut 8 Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K8H39V2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,820,934.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MARA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mara Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001K7WBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,104,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,653,706.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cipher Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYHY0K2</x:t>
   </x:si>
   <x:si>
-    <x:t>547,723</x:t>
-[...92 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>662,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,532,321.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3350 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metaplanet Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCBL87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,970,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,463,858.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CORZ</x:t>
   </x:si>
   <x:si>
     <x:t>Core Scientific Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L5GH011</x:t>
   </x:si>
   <x:si>
-    <x:t>448,157</x:t>
-[...23 lines deleted...]
-    <x:t>3.59%</x:t>
+    <x:t>542,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,152,473.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galaxy Digital Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120SWLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>462,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,119,486.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>WULF</x:t>
   </x:si>
   <x:si>
     <x:t>Terawulf Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0122MC900</x:t>
   </x:si>
   <x:si>
-    <x:t>496,460</x:t>
-[...41 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>600,773</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,311,981.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bitdeer Technologies Group</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0142Q8P97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>865,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,332,925.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Bc Technology Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WJ3406</x:t>
   </x:si>
   <x:si>
-    <x:t>4,507,500</x:t>
-[...23 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>5,434,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,264,752.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>219,629</x:t>
+    <x:t>188,303</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$219,628.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$188,302.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>229</x:t>
   </x:si>
   <x:si>
-    <x:t>$260.37</x:t>
+    <x:t>$266.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-67,724.54</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-47,347.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -508,51 +511,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6ad493997d2467b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3e11712a04dd41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R795d44068f5f4bad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf071b2643624824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d21a687a9da4e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb55127ca5bf34895" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I27"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -842,491 +845,491 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="2" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="B27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I27" s="2" t="s">
         <x:v>1</x:v>
       </x:c>