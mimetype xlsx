--- v4 (2026-03-17)
+++ v5 (2026-04-09)
@@ -1,1338 +1,1335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99d3bf46d1f74c3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0689f8e55bd4a9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260313" sheetId="1" r:id="R0919108a1bc94ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260407" sheetId="1" r:id="Ra5efb78f3e674108"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="431">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="430">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>XOM US</x:t>
+    <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>17,374</x:t>
+    <x:t>13,087</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,712,428.88</x:t>
+    <x:t>$2,145,090.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.05%</x:t>
-[...2 lines deleted...]
-    <x:t>CVX US</x:t>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>13,331</x:t>
-[...8 lines deleted...]
-    <x:t>VZ US</x:t>
+    <x:t>10,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,069,211.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,952,494.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>47,750</x:t>
-[...8 lines deleted...]
-    <x:t>PM US</x:t>
+    <x:t>38,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,862.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,863,566.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,404.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTLF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,761,660.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>13,143</x:t>
-[...62 lines deleted...]
-    <x:t>PEP US</x:t>
+    <x:t>11,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,745,776.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,628</x:t>
-[...8 lines deleted...]
-    <x:t>MO US</x:t>
+    <x:t>11,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,719,169.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>28,801</x:t>
-[...8 lines deleted...]
-    <x:t>AMGN US</x:t>
+    <x:t>24,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,625,841.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,194.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,471.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,853</x:t>
-[...44 lines deleted...]
-    <x:t>COP US</x:t>
+    <x:t>3,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>10,221</x:t>
-[...8 lines deleted...]
-    <x:t>GILD US</x:t>
+    <x:t>8,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,616.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,364.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>7,807</x:t>
-[...8 lines deleted...]
-    <x:t>DUK US</x:t>
+    <x:t>6,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,162.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$808,286.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,288.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>6,884</x:t>
-[...26 lines deleted...]
-    <x:t>HON US</x:t>
+    <x:t>5,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780,769.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW3299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$741,775.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSW2WN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,423.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,663</x:t>
-[...8 lines deleted...]
-    <x:t>SBUX US</x:t>
+    <x:t>2,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,165.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,066</x:t>
-[...53 lines deleted...]
-    <x:t>$672,337.78</x:t>
+    <x:t>6,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,433.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,106.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$579,488.22</x:t>
   </x:si>
   <x:si>
     <x:t>1.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>EOG US</x:t>
+    <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>4,697</x:t>
-[...116 lines deleted...]
-    <x:t>CL US</x:t>
+    <x:t>3,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,477.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,527.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,304</x:t>
-[...62 lines deleted...]
-    <x:t>GD US</x:t>
+    <x:t>4,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,798.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,034</x:t>
-[...8 lines deleted...]
-    <x:t>ED US</x:t>
+    <x:t>945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,266.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,103</x:t>
-[...8 lines deleted...]
-    <x:t>WEC US</x:t>
+    <x:t>2,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,740.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,786.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,587</x:t>
-[...2 lines deleted...]
-    <x:t>$303,584.45</x:t>
+    <x:t>2,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,768.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,741.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>NSC US</x:t>
-[...17 lines deleted...]
-    <x:t>SYY US</x:t>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,615.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,875.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,705.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,779.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,495.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB29X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,805.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,928.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>3,334</x:t>
-[...8 lines deleted...]
-    <x:t>LHX US</x:t>
+    <x:t>2,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,903.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>768</x:t>
-[...62 lines deleted...]
-    <x:t>HSY US</x:t>
+    <x:t>565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,010.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,060.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,334.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,613.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,354.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,081</x:t>
-[...71 lines deleted...]
-    <x:t>$208,108.04</x:t>
+    <x:t>865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,037.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>AEE US</x:t>
-[...14 lines deleted...]
-    <x:t>EVRG US</x:t>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,752.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,041</x:t>
-[...8 lines deleted...]
-    <x:t>CNP US</x:t>
+    <x:t>1,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,218.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,909.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,598.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
-    <x:t>3,641</x:t>
-[...20 lines deleted...]
-    <x:t>$156,144.24</x:t>
+    <x:t>3,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,034.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>GRMN US</x:t>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,440.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4LN67</x:t>
   </x:si>
   <x:si>
-    <x:t>641</x:t>
-[...8 lines deleted...]
-    <x:t>LNT US</x:t>
+    <x:t>541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,527.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
-    <x:t>1,932</x:t>
-[...20 lines deleted...]
-    <x:t>$130,354.56</x:t>
+    <x:t>1,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,393.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,538.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>DVN US</x:t>
-[...11 lines deleted...]
-    <x:t>$127,465.00</x:t>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,809.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>CF US</x:t>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,502.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>981</x:t>
-[...59 lines deleted...]
-    <x:t>HAS US</x:t>
+    <x:t>663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,696.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,172.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,094</x:t>
-[...26 lines deleted...]
-    <x:t>BEN US</x:t>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,460.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0TF8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,828</x:t>
-[...8 lines deleted...]
-    <x:t>RPRX US</x:t>
+    <x:t>3,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,043.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,195.80</x:t>
+    <x:t>1,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,507.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>SWKS US</x:t>
-[...17 lines deleted...]
-    <x:t>IVZ US</x:t>
+    <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,669</x:t>
-[...2 lines deleted...]
-    <x:t>$61,387.00</x:t>
+    <x:t>2,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,302.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cullen/Frost Bankers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2PL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,181.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,139.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>POR US</x:t>
-[...17 lines deleted...]
-    <x:t>NJR US</x:t>
+    <x:t>JHG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Janus Henderson Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSNPM07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,542.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
-    <x:t>961</x:t>
-[...20 lines deleted...]
-    <x:t>$51,383.25</x:t>
+    <x:t>775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,942.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>WH US</x:t>
-[...11 lines deleted...]
-    <x:t>$29,217.18</x:t>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,836.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
-    <x:t>GNTX US</x:t>
+    <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
-    <x:t>1,055</x:t>
-[...20 lines deleted...]
-    <x:t>$110,483.05</x:t>
+    <x:t>1,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,279.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,902.82</x:t>
+    <x:t>$-152,377.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1360,62 +1357,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R640eced8dbcb4d06" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf24c4a9cc03d4c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0919108a1bc94ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50b7a74a2324804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fe94eeac1084d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5efb78f3e674108" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="46" customWidth="1"/>
+    <x:col min="2" max="2" width="12" customWidth="1"/>
+    <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1839,225 +1836,225 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
@@ -2564,1013 +2561,1013 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>