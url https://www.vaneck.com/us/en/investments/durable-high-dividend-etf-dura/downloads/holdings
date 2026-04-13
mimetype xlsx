--- v5 (2026-04-09)
+++ v6 (2026-04-13)
@@ -1,1335 +1,1344 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0689f8e55bd4a9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re67a817995da4513" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260407" sheetId="1" r:id="Ra5efb78f3e674108"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260409" sheetId="1" r:id="R506279a41f99418f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="430">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="433">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>13,087</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,145,090.17</x:t>
+    <x:t>$2,029,008.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.54%</x:t>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,148.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>10,267</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,069,211.18</x:t>
-[...20 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>$1,954,426.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,170.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTLF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,800.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
     <x:t>38,397</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,866,862.14</x:t>
-[...2 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>$1,807,442.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philip Morris International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J2XL74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,787,456.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,767,195.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
     <x:t>66,461</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,863,566.44</x:t>
-[...53 lines deleted...]
-    <x:t>$1,745,776.65</x:t>
+    <x:t>$1,765,370.31</x:t>
   </x:si>
   <x:si>
     <x:t>4.51%</x:t>
   </x:si>
   <x:si>
-    <x:t>PEP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
     <x:t>24,541</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,625,841.25</x:t>
-[...2 lines deleted...]
-    <x:t>4.20%</x:t>
+    <x:t>$1,655,535.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
     <x:t>6,059</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,210,194.37</x:t>
-[...2 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>$1,302,563.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBS2Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,152,144.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
     <x:t>3,623</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,104,471.55</x:t>
-[...17 lines deleted...]
-    <x:t>$1,101,600.00</x:t>
+    <x:t>$1,121,499.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>8,049</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,060,616.73</x:t>
-[...2 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>$993,810.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
     <x:t>8,724</x:t>
   </x:si>
   <x:si>
-    <x:t>$888,364.92</x:t>
+    <x:t>$896,129.28</x:t>
   </x:si>
   <x:si>
     <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$874,162.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$894,882.82</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
     <x:t>9,353</x:t>
   </x:si>
   <x:si>
-    <x:t>$808,286.26</x:t>
+    <x:t>$822,222.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818,877.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>QCOM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,923</x:t>
   </x:si>
   <x:si>
-    <x:t>$780,769.86</x:t>
-[...2 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$787,759.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
     <x:t>3,014</x:t>
   </x:si>
   <x:si>
-    <x:t>$741,775.54</x:t>
-[...2 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$756,966.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>712</x:t>
   </x:si>
   <x:si>
-    <x:t>$682,423.52</x:t>
+    <x:t>$713,153.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H556T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,823.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>HON</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
     <x:t>6,590</x:t>
   </x:si>
   <x:si>
-    <x:t>$627,433.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>$638,702.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620,020.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>10,174</x:t>
   </x:si>
   <x:si>
-    <x:t>$585,106.74</x:t>
-[...20 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$601,181.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>3,886</x:t>
   </x:si>
   <x:si>
-    <x:t>$560,477.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>$530,749.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,363</x:t>
   </x:si>
   <x:si>
-    <x:t>$398,527.57</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$405,819.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>4,268</x:t>
   </x:si>
   <x:si>
-    <x:t>$354,798.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>$367,218.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
     <x:t>945</x:t>
   </x:si>
   <x:si>
-    <x:t>$329,266.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$323,482.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>2,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,740.60</x:t>
+    <x:t>$300,097.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NSC</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5DS5</x:t>
   </x:si>
   <x:si>
     <x:t>949</x:t>
   </x:si>
   <x:si>
-    <x:t>$273,786.50</x:t>
+    <x:t>$280,239.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,044.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>WEC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
     <x:t>1,702</x:t>
   </x:si>
   <x:si>
-    <x:t>$263,741.92</x:t>
+    <x:t>$264,592.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
     <x:t>2,865</x:t>
   </x:si>
   <x:si>
-    <x:t>$255,615.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$264,038.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
     <x:t>3,568</x:t>
   </x:si>
   <x:si>
-    <x:t>$240,875.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$254,112.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>1,126</x:t>
   </x:si>
   <x:si>
-    <x:t>$219,705.12</x:t>
+    <x:t>$231,584.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,191.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>AIG</x:t>
-[...11 lines deleted...]
-    <x:t>$216,779.82</x:t>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,357.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>FE</x:t>
-[...11 lines deleted...]
-    <x:t>$216,495.00</x:t>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,645.15</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
     <x:t>1,442</x:t>
   </x:si>
   <x:si>
-    <x:t>$213,805.34</x:t>
-[...17 lines deleted...]
-    <x:t>$208,928.35</x:t>
+    <x:t>$217,713.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,846.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>SYY</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
     <x:t>565</x:t>
   </x:si>
   <x:si>
-    <x:t>$200,010.00</x:t>
+    <x:t>$202,253.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>YUM</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3GZ2</x:t>
   </x:si>
   <x:si>
     <x:t>1,192</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,060.56</x:t>
+    <x:t>$191,661.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,102.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,198.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,376.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>948</x:t>
   </x:si>
   <x:si>
-    <x:t>$185,334.00</x:t>
-[...50 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$176,621.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,263.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
     <x:t>783</x:t>
   </x:si>
   <x:si>
-    <x:t>$147,752.10</x:t>
+    <x:t>$150,563.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,753</x:t>
   </x:si>
   <x:si>
-    <x:t>$145,218.52</x:t>
-[...17 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$147,970.73</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
     <x:t>3,110</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,598.30</x:t>
+    <x:t>$147,476.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,782.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
     <x:t>3,143</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,034.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$138,700.59</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>2,110</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,440.90</x:t>
-[...17 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$138,036.20</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
     <x:t>1,726</x:t>
   </x:si>
   <x:si>
-    <x:t>$125,393.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$127,240.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,831.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
     <x:t>2,233</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,538.35</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$106,916.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
     <x:t>1,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,502.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$101,185.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,882.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,284.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,754.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
     <x:t>663</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,696.14</x:t>
-[...53 lines deleted...]
-    <x:t>$80,043.48</x:t>
+    <x:t>$79,148.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
     <x:t>1,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,507.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$77,811.30</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
     <x:t>2,824</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,302.48</x:t>
+    <x:t>$66,561.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
     <x:t>422</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,181.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$61,173.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
     <x:t>1,011</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,139.05</x:t>
+    <x:t>$54,816.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>JHG</x:t>
   </x:si>
   <x:si>
     <x:t>Janus Henderson Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNPM07</x:t>
   </x:si>
   <x:si>
     <x:t>885</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,542.10</x:t>
+    <x:t>$45,489.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
     <x:t>775</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,942.50</x:t>
+    <x:t>$44,609.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>147</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,836.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$25,397.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
     <x:t>1,096</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,279.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$24,342.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,221.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-152,377.84</x:t>
-[...2 lines deleted...]
-    <x:t>-0.39%</x:t>
+    <x:t>$-108,168.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1357,59 +1366,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re50b7a74a2324804" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fe94eeac1084d75" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra5efb78f3e674108" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92f5968885f943ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0eff4d2484364b0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R506279a41f99418f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I75"/>
+  <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="12" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1836,138 +1845,138 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -2561,225 +2570,225 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -2880,109 +2889,109 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
@@ -3025,558 +3034,587 @@
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F74" s="1" t="s">
+      <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="H74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I74" s="1" t="s">
+    </x:row>
+    <x:row r="75" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A75" s="2" t="s">
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="B75" s="2" t="s">
+      <x:c r="G75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="2" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C75" s="2" t="s">
+      <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="2" t="s">
+      <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E75" s="2" t="s">
+      <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F75" s="2" t="s">
+      <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G75" s="2" t="s">
+      <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H75" s="2" t="s">
+      <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I75" s="2" t="s">
+      <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A75:I75"/>
+    <x:mergeCell ref="A76:I76"/>
   </x:mergeCells>
 </x:worksheet>
 </file>