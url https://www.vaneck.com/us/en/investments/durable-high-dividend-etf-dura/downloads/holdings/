--- v0 (2026-05-04)
+++ v1 (2026-06-15)
@@ -1,1341 +1,1356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9384a4c865477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8ab1945acd47f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260430" sheetId="1" r:id="R8f5891cb768b4546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260612" sheetId="1" r:id="R1519bb99210c498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="432">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="437">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philip Morris International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J2XL74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,946,023.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,592.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTLF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,667.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843,092.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>12,467</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...8 lines deleted...]
-    <x:t>5.07%</x:t>
+    <x:t>$1,832,773.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>9,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,890,765.11</x:t>
-[...38 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>$1,831,198.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
     <x:t>36,575</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,756,697.25</x:t>
-[...38 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>$1,759,623.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,737,763.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
     <x:t>23,377</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,698,339.05</x:t>
-[...2 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>$1,656,961.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
     <x:t>10,689</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,694,099.61</x:t>
-[...2 lines deleted...]
-    <x:t>4.46%</x:t>
+    <x:t>$1,542,102.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
     <x:t>63,309</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,654,264.17</x:t>
-[...20 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>$1,492,826.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
     <x:t>6,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,096,515.48</x:t>
-[...2 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>$1,292,762.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>3,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,068,527.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$1,096,147.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
     <x:t>3,451</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,013,179.09</x:t>
-[...2 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>$982,879.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>7,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$964,355.26</x:t>
-[...2 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$896,885.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW3299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,194.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$785,040.00</x:t>
-[...20 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$748,620.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
     <x:t>8,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$754,464.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$732,775.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,501.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,050.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>$705,205.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>678</x:t>
   </x:si>
   <x:si>
-    <x:t>$722,476.80</x:t>
-[...17 lines deleted...]
-    <x:t>$721,361.73</x:t>
+    <x:t>$699,696.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
     <x:t>6,278</x:t>
   </x:si>
   <x:si>
-    <x:t>$661,261.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$646,885.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
     <x:t>2,780</x:t>
   </x:si>
   <x:si>
-    <x:t>$595,837.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$612,461.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>9,692</x:t>
   </x:si>
   <x:si>
-    <x:t>$595,476.48</x:t>
+    <x:t>$610,499.08</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
     <x:t>2,384</x:t>
   </x:si>
   <x:si>
-    <x:t>$569,275.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$526,339.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>3,702</x:t>
   </x:si>
   <x:si>
-    <x:t>$520,390.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$505,878.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,299</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,764.95</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$365,824.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>4,066</x:t>
   </x:si>
   <x:si>
-    <x:t>$347,073.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$363,703.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,809.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK67C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,558.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
     <x:t>3,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$315,708.18</x:t>
-[...35 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$323,625.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,659.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NSC</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5DS5</x:t>
   </x:si>
   <x:si>
     <x:t>903</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,194.49</x:t>
-[...17 lines deleted...]
-    <x:t>$280,759.52</x:t>
+    <x:t>$283,460.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>2,486</x:t>
   </x:si>
   <x:si>
-    <x:t>$277,164.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$267,841.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
     <x:t>2,214</x:t>
   </x:si>
   <x:si>
-    <x:t>$261,119.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$251,156.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
     <x:t>1,622</x:t>
   </x:si>
   <x:si>
-    <x:t>$241,742.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$237,201.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,735.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,100.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,050.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
-    <x:t>$208,422.06</x:t>
-[...53 lines deleted...]
-    <x:t>$201,044.61</x:t>
+    <x:t>$202,555.08</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>4,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,123.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$190,142.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,296.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>902</x:t>
   </x:si>
   <x:si>
-    <x:t>$185,478.26</x:t>
-[...20 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$173,301.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>1,544</x:t>
   </x:si>
   <x:si>
-    <x:t>$175,475.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$168,296.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
     <x:t>539</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,776.45</x:t>
+    <x:t>$165,898.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
     <x:t>4,501</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,517.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$161,360.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,767.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>823</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,864.02</x:t>
-[...20 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$149,506.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,946.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,945.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FDBX90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,399.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
     <x:t>745</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,535.10</x:t>
-[...53 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$126,620.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,118.85</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4LN67</x:t>
   </x:si>
   <x:si>
     <x:t>515</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,337.10</x:t>
+    <x:t>$122,080.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,192.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>2,010</x:t>
   </x:si>
   <x:si>
-    <x:t>$128,780.70</x:t>
-[...32 lines deleted...]
-    <x:t>$119,639.85</x:t>
+    <x:t>$115,434.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,494.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,008.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
     <x:t>2,127</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,263.99</x:t>
-[...35 lines deleted...]
-    <x:t>$96,083.82</x:t>
+    <x:t>$95,693.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,225.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,760.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2Y78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,794.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
     <x:t>858</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,230.72</x:t>
-[...17 lines deleted...]
-    <x:t>$81,801.56</x:t>
+    <x:t>$71,986.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
     <x:t>631</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,370.20</x:t>
-[...38 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$69,081.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
     <x:t>402</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,261.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$59,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
     <x:t>963</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,008.59</x:t>
+    <x:t>$48,843.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>JHG</x:t>
   </x:si>
   <x:si>
     <x:t>Janus Henderson Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNPM07</x:t>
   </x:si>
   <x:si>
     <x:t>843</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,507.23</x:t>
+    <x:t>$43,701.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
     <x:t>739</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,613.09</x:t>
+    <x:t>$40,711.51</x:t>
   </x:si>
   <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
     <x:t>1,044</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,126.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$26,997.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,163.79</x:t>
+    <x:t>$17,045.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>45,609</x:t>
+    <x:t>-29,973</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,608.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$-29,972.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-145,775.54</x:t>
-[...2 lines deleted...]
-    <x:t>-0.38%</x:t>
+    <x:t>$116,533.99</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1363,62 +1378,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c01fb316b54f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R819d728478654ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f5891cb768b4546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8823cbf18ae54a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf7019a524544266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1519bb99210c498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2074,1535 +2089,1535 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>409</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>