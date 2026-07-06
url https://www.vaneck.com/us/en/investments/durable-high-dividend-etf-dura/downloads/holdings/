--- v1 (2026-06-15)
+++ v2 (2026-07-06)
@@ -1,1356 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8ab1945acd47f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc670f33d420442b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260612" sheetId="1" r:id="R1519bb99210c498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260702" sheetId="1" r:id="R99264bea24064776"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="437">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/12/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="432">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,002.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTLF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,748.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,941,025.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>10,559</x:t>
-[...65 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>10,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,932,426.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>12,467</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>12,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,955.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6LJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,706,649.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,698,398.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>9,781</x:t>
-[...5 lines deleted...]
-    <x:t>4.79%</x:t>
+    <x:t>9,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,661,036.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,575</x:t>
-[...41 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>36,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,888.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,689</x:t>
-[...5 lines deleted...]
-    <x:t>4.04%</x:t>
+    <x:t>10,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,480.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
-    <x:t>63,309</x:t>
-[...5 lines deleted...]
-    <x:t>3.91%</x:t>
+    <x:t>63,557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,308,003.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMGN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amgen Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBS2Y0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,160,613.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,106</x:t>
-[...20 lines deleted...]
-    <x:t>$1,096,147.20</x:t>
+    <x:t>6,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,080,236.25</x:t>
   </x:si>
   <x:si>
     <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,451</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>3,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,944.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW3299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$813,726.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>7,667</x:t>
-[...23 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>7,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,002.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,731.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>6,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,245.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,909</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>8,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$744,300.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,643</x:t>
-[...5 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>5,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$733,665.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
-    <x:t>678</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$678,092.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,278</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>6,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,422.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,593.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,635.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,109.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$410,332.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFQYY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,225.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK67C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,427.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,589.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,780</x:t>
-[...92 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>1,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,884.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,072</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>1,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,408.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,343.39</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>3,398</x:t>
-[...17 lines deleted...]
-    <x:t>$295,659.86</x:t>
+    <x:t>3,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,707.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>NSC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,486</x:t>
-[...2 lines deleted...]
-    <x:t>$267,841.64</x:t>
+    <x:t>2,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$284,291.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,802.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>WEC</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,622</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,512.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,704</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,380.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9KWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>939</x:t>
-[...2 lines deleted...]
-    <x:t>$217,735.32</x:t>
+    <x:t>944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,502.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,020.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>SYY</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,374</x:t>
-[...2 lines deleted...]
-    <x:t>$202,555.08</x:t>
+    <x:t>1,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,756.86</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
-    <x:t>4,043</x:t>
-[...2 lines deleted...]
-    <x:t>$190,142.29</x:t>
+    <x:t>4,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,886.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,298.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>YUM</x:t>
-[...14 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,396.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,705.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,312.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,024.01</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
-    <x:t>902</x:t>
-[...56 lines deleted...]
-    <x:t>$161,360.85</x:t>
+    <x:t>908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,212.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>PPG</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>823</x:t>
-[...2 lines deleted...]
-    <x:t>$149,506.18</x:t>
+    <x:t>829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,994.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,794.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
-    <x:t>2,962</x:t>
-[...2 lines deleted...]
-    <x:t>$142,946.12</x:t>
+    <x:t>991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,650.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>EVRG</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
-    <x:t>2,993</x:t>
-[...2 lines deleted...]
-    <x:t>$128,399.70</x:t>
+    <x:t>3,005</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,053.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,829.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,671.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>ATO</x:t>
-[...11 lines deleted...]
-    <x:t>$126,620.20</x:t>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,330.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,722.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,797.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,902.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,705</x:t>
-[...71 lines deleted...]
-    <x:t>$108,494.40</x:t>
+    <x:t>1,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,102.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>BEN</x:t>
-[...14 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,139.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,127</x:t>
-[...23 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>2,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,362.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,609</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,440.61</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,690</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>2,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,008.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,192.90</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>858</x:t>
-[...20 lines deleted...]
-    <x:t>$69,081.88</x:t>
+    <x:t>863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,169.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
-    <x:t>402</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,408.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
-    <x:t>963</x:t>
-[...20 lines deleted...]
-    <x:t>$43,701.12</x:t>
+    <x:t>966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,927.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZVW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,485.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>NJR</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
-    <x:t>1,044</x:t>
-[...2 lines deleted...]
-    <x:t>$26,997.84</x:t>
+    <x:t>1,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,661.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,045.49</x:t>
+    <x:t>$16,430.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-29,973</x:t>
+    <x:t>245,087</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-29,972.99</x:t>
-[...2 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>$245,087.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,533.99</x:t>
+    <x:t>$-196,065.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1378,56 +1363,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8823cbf18ae54a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf7019a524544266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1519bb99210c498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd49b88077844025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2469916e474242ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99264bea24064776" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I76"/>
+  <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2176,805 +2161,805 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
@@ -3017,283 +3002,283 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
@@ -3307,326 +3292,297 @@
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A75" s="2" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B76" s="2" t="s">
+      <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C76" s="2" t="s">
+      <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D76" s="2" t="s">
+      <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E76" s="2" t="s">
+      <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F76" s="2" t="s">
+      <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G76" s="2" t="s">
+      <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H76" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I76" s="2" t="s">
+      <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A76:I76"/>
+    <x:mergeCell ref="A75:I75"/>
   </x:mergeCells>
 </x:worksheet>
 </file>