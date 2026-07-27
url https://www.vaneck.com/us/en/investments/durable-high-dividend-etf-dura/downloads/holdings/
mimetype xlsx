--- v2 (2026-07-06)
+++ v3 (2026-07-27)
@@ -1,1341 +1,1335 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc670f33d420442b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cdc2017a3b4914" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260702" sheetId="1" r:id="R99264bea24064776"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260723" sheetId="1" r:id="Ra8f9b094643a4235"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="432">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="430">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTLF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,595.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>15,653</x:t>
-[...29 lines deleted...]
-    <x:t>5.23%</x:t>
+    <x:t>15,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,043,838.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philip Morris International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J2XL74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,027,592.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,965,204.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,909,982.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
-    <x:t>23,069</x:t>
-[...41 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>23,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,809.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>23,472</x:t>
-[...5 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>23,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,015.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,795</x:t>
-[...23 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>5,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,652,657.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,722</x:t>
-[...5 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>36,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,610,253.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,730</x:t>
-[...23 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>10,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,093.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,102</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>3,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,153,136.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,129</x:t>
-[...5 lines deleted...]
-    <x:t>2.87%</x:t>
+    <x:t>6,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,588.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,660.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,467</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>3,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,653.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
-    <x:t>2,883</x:t>
-[...23 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>2,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,992.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
-    <x:t>8,341</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>8,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,960.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,020</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>6,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,431.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,947</x:t>
-[...5 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>8,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,235.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,661</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>5,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,257.90</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>681</x:t>
   </x:si>
   <x:si>
-    <x:t>$678,092.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>$706,305.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,305</x:t>
-[...5 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>6,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,151.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>9,729</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>9,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,646.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$541,077.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>2,394</x:t>
-[...23 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>2,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,598.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$410,332.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$384,342.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,081</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>4,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,886.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
-    <x:t>906</x:t>
-[...2 lines deleted...]
-    <x:t>$338,427.24</x:t>
+    <x:t>907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,283.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
+    <x:t>HON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H556T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,039.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,180.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,738</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>2,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,848.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,077</x:t>
-[...2 lines deleted...]
-    <x:t>$294,408.72</x:t>
+    <x:t>1,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,918.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.78%</x:t>
   </x:si>
   <x:si>
-    <x:t>NSC</x:t>
-[...5 lines deleted...]
-    <x:t>BBG000BQ5DS5</x:t>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,523.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,728.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,793.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,494.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,441.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,161.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,829.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB29X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,715.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,929.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>909</x:t>
   </x:si>
   <x:si>
-    <x:t>$293,343.39</x:t>
-[...158 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$186,790.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,795.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>YUM</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3GZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,137</x:t>
-[...23 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>1,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,707.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
-    <x:t>4,519</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>4,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,877.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,720.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>PPG</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJ809</x:t>
   </x:si>
   <x:si>
-    <x:t>1,327</x:t>
-[...35 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>1,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,060.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,398.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
-    <x:t>829</x:t>
-[...23 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,876.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
-    <x:t>991</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,300.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,708.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
-    <x:t>3,005</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>3,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,043.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,371.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
-    <x:t>1,649</x:t>
-[...23 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>1,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,793.00</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
-    <x:t>2,016</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>2,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,464.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SNA</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT7JW9</x:t>
   </x:si>
   <x:si>
     <x:t>281</x:t>
   </x:si>
   <x:si>
-    <x:t>$115,797.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$111,110.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0TF8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,222</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>3,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,102.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,712</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,713</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,585.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,694.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,543</x:t>
-[...2 lines deleted...]
-    <x:t>$89,139.11</x:t>
+    <x:t>1,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,185.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>DVN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,613</x:t>
-[...2 lines deleted...]
-    <x:t>$85,440.61</x:t>
+    <x:t>1,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,006.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,703</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>2,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,609.00</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
     <x:t>635</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,192.90</x:t>
+    <x:t>$80,460.85</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
-    <x:t>863</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,470.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
     <x:t>403</x:t>
   </x:si>
   <x:si>
-    <x:t>$62,408.58</x:t>
+    <x:t>$65,068.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
-    <x:t>966</x:t>
-[...2 lines deleted...]
-    <x:t>$50,927.52</x:t>
+    <x:t>967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,661.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZVW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,903.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,918.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,117.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,212.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,004.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
-  </x:si>
-[...82 lines deleted...]
-    <x:t>-0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1363,62 +1357,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfd49b88077844025" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2469916e474242ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R99264bea24064776" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd78527ab7443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1088e6d0f3a4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8f9b094643a4235" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2045,631 +2039,631 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -2770,312 +2764,312 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
@@ -3147,433 +3141,433 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
+      <x:c r="G73" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="G73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>431</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>