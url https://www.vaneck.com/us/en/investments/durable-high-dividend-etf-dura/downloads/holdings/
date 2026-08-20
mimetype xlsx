--- v3 (2026-07-27)
+++ v4 (2026-08-20)
@@ -1,1332 +1,1326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14cdc2017a3b4914" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bafc3885714048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260723" sheetId="1" r:id="Ra8f9b094643a4235"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260819" sheetId="1" r:id="R2fb5d81e7dbb4b0b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="430">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="428">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,328,051.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.95%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
-    <x:t>33,528</x:t>
-[...29 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>32,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,068,185.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,036,760.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,301.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,855.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>10,609</x:t>
-[...59 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>10,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,967,484.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS77T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,771,184.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,102.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,569.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>23,488</x:t>
-[...59 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>22,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,514,464.08</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,738</x:t>
-[...5 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>10,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,951.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,104</x:t>
-[...5 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>3,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,793.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,961.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,134</x:t>
-[...23 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>5,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,678.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,604.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,469</x:t>
-[...5 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>3,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$906,120.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$868,330.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
-    <x:t>2,885</x:t>
-[...41 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>2,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,170.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
-    <x:t>8,953</x:t>
-[...5 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>8,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$822,978.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSW2WN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,681.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,665</x:t>
-[...20 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>5,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,755.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,309</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>6,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,781.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>9,736</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>9,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$609,969.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>3,719</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>3,632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,911.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
-    <x:t>2,395</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>2,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,580.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,306</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>1,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,605.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
-    <x:t>4,084</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>3,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,389.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
-    <x:t>907</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,220.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,990.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,397</x:t>
-[...20 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>1,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,439.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,739</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>2,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,215.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,659.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,196.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,907.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
-    <x:t>1,078</x:t>
-[...41 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>1,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,773.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,221</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>2,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,158.46</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9KWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>945</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,719.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
-    <x:t>2,706</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>2,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,859.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AIG</x:t>
   </x:si>
   <x:si>
     <x:t>American International Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,723</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>2,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,286.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,382</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>1,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,753.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
-    <x:t>4,060</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>3,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,299.00</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
-    <x:t>909</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,983.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,552</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>1,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,668.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>YUM</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3GZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,138</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>1,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,128.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
-    <x:t>4,522</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>4,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,723.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,919.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,609.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,754.24</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>543</x:t>
-[...23 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,868.30</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,678</x:t>
-[...23 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>1,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,904.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
-    <x:t>992</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,210.24</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
-    <x:t>751</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,570.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
-    <x:t>3,008</x:t>
-[...20 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>2,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,949.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,284.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,567.04</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
-    <x:t>1,650</x:t>
-[...20 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>1,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,081.80</x:t>
   </x:si>
   <x:si>
     <x:t>SNA</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT7JW9</x:t>
   </x:si>
   <x:si>
-    <x:t>281</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,330.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0TF8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,224</x:t>
-[...2 lines deleted...]
-    <x:t>$104,102.96</x:t>
+    <x:t>3,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,969.04</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>SWKS</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,135</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>2,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,476.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,545</x:t>
-[...2 lines deleted...]
-    <x:t>$91,185.90</x:t>
+    <x:t>1,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,088.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,614</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,068.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,705</x:t>
-[...2 lines deleted...]
-    <x:t>$80,609.00</x:t>
+    <x:t>2,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,066.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,677.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
-    <x:t>635</x:t>
-[...20 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,792.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
-    <x:t>403</x:t>
-[...2 lines deleted...]
-    <x:t>$65,068.38</x:t>
+    <x:t>394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,891.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
-    <x:t>967</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,332.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
-    <x:t>739</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,712.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
-    <x:t>1,047</x:t>
-[...2 lines deleted...]
-    <x:t>$24,918.60</x:t>
+    <x:t>1,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,183.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,320.12</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>21,213</x:t>
+    <x:t>25,734</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,212.52</x:t>
+    <x:t>$25,734.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,004.92</x:t>
+    <x:t>$53,113.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -1357,51 +1351,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fd78527ab7443ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd1088e6d0f3a4eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8f9b094643a4235" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6333f8d90dee4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf223228e720e4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fb5d81e7dbb4b0b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1749,341 +1743,341 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
@@ -2300,109 +2294,109 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2503,1071 +2497,1071 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>422</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>429</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>