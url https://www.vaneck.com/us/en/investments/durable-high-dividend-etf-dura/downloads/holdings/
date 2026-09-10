--- v4 (2026-08-20)
+++ v5 (2026-09-10)
@@ -1,1329 +1,1326 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59bafc3885714048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c351a84d9544250" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260819" sheetId="1" r:id="R2fb5d81e7dbb4b0b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260908" sheetId="1" r:id="R198d735f24da45aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="428">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="427">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
     <x:t>15,296</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,328,051.20</x:t>
+    <x:t>$2,270,844.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.95%</x:t>
+    <x:t>5.91%</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
     <x:t>32,740</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,068,185.80</x:t>
-[...2 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>$2,042,648.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,012,611.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
     <x:t>22,543</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,036,760.05</x:t>
-[...2 lines deleted...]
-    <x:t>5.20%</x:t>
+    <x:t>$1,991,899.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>12,231</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,015,301.87</x:t>
-[...20 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>$1,965,032.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
     <x:t>10,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,967,484.87</x:t>
-[...2 lines deleted...]
-    <x:t>5.03%</x:t>
+    <x:t>$1,913,618.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
     <x:t>35,883</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,771,184.88</x:t>
-[...2 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>$1,808,862.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
     <x:t>62,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,560,102.72</x:t>
-[...2 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>$1,589,913.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6LJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,547.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
     <x:t>5,663</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,514,569.35</x:t>
-[...17 lines deleted...]
-    <x:t>$1,514,464.08</x:t>
+    <x:t>$1,466,263.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
     <x:t>10,485</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,494,951.30</x:t>
-[...2 lines deleted...]
-    <x:t>3.82%</x:t>
+    <x:t>$1,451,648.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>3,031</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,340,793.16</x:t>
-[...2 lines deleted...]
-    <x:t>3.43%</x:t>
+    <x:t>$1,191,698.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,625.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>7,520</x:t>
   </x:si>
   <x:si>
-    <x:t>$981,961.60</x:t>
-[...20 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>$1,015,500.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$866,684.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,683.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
     <x:t>8,150</x:t>
   </x:si>
   <x:si>
-    <x:t>$932,604.50</x:t>
-[...38 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$859,988.00</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
     <x:t>2,817</x:t>
   </x:si>
   <x:si>
-    <x:t>$850,170.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$812,563.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
     <x:t>8,743</x:t>
   </x:si>
   <x:si>
-    <x:t>$822,978.59</x:t>
+    <x:t>$807,765.77</x:t>
   </x:si>
   <x:si>
     <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>665</x:t>
   </x:si>
   <x:si>
-    <x:t>$770,681.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>$728,421.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,532</x:t>
   </x:si>
   <x:si>
-    <x:t>$683,755.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$670,699.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
     <x:t>6,161</x:t>
   </x:si>
   <x:si>
-    <x:t>$646,781.78</x:t>
-[...2 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>$628,483.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>9,507</x:t>
   </x:si>
   <x:si>
-    <x:t>$609,969.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$585,916.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>3,632</x:t>
   </x:si>
   <x:si>
-    <x:t>$542,911.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$527,947.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
     <x:t>2,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$514,580.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$469,671.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$386,605.50</x:t>
+    <x:t>$379,580.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>3,988</x:t>
   </x:si>
   <x:si>
-    <x:t>$362,389.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$352,579.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
     <x:t>885</x:t>
   </x:si>
   <x:si>
-    <x:t>$347,220.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$315,573.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,698.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>NSC</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5DS5</x:t>
   </x:si>
   <x:si>
     <x:t>888</x:t>
   </x:si>
   <x:si>
-    <x:t>$306,990.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$291,192.96</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
     <x:t>1,364</x:t>
   </x:si>
   <x:si>
-    <x:t>$302,439.72</x:t>
-[...17 lines deleted...]
-    <x:t>$300,215.25</x:t>
+    <x:t>$284,039.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
     <x:t>1,592</x:t>
   </x:si>
   <x:si>
-    <x:t>$298,659.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>$283,455.60</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>2,437</x:t>
   </x:si>
   <x:si>
-    <x:t>$263,196.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$263,853.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
     <x:t>3,333</x:t>
   </x:si>
   <x:si>
-    <x:t>$256,907.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$244,575.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>1,052</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,773.04</x:t>
+    <x:t>$235,511.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
     <x:t>2,169</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,158.46</x:t>
+    <x:t>$232,213.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9KWL9</x:t>
   </x:si>
   <x:si>
     <x:t>923</x:t>
   </x:si>
   <x:si>
-    <x:t>$225,719.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$220,080.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SYY</x:t>
   </x:si>
   <x:si>
     <x:t>Sysco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTVJ25</x:t>
   </x:si>
   <x:si>
     <x:t>2,642</x:t>
   </x:si>
   <x:si>
-    <x:t>$217,859.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$210,937.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AIG</x:t>
   </x:si>
   <x:si>
     <x:t>American International Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDZG3</x:t>
   </x:si>
   <x:si>
     <x:t>2,659</x:t>
   </x:si>
   <x:si>
-    <x:t>$201,286.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$198,574.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
     <x:t>1,349</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,753.82</x:t>
+    <x:t>$185,163.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>3,964</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,299.00</x:t>
+    <x:t>$184,127.80</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>887</x:t>
   </x:si>
   <x:si>
-    <x:t>$184,983.85</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$177,089.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,272.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>1,516</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,668.48</x:t>
+    <x:t>$161,802.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>YUM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
     <x:t>4,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,723.84</x:t>
+    <x:t>$154,913.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,306.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>810</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,919.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$140,348.70</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4LN67</x:t>
   </x:si>
   <x:si>
     <x:t>506</x:t>
   </x:si>
   <x:si>
-    <x:t>$149,609.02</x:t>
-[...17 lines deleted...]
-    <x:t>$147,754.24</x:t>
+    <x:t>$139,494.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
     <x:t>530</x:t>
   </x:si>
   <x:si>
-    <x:t>$146,868.30</x:t>
+    <x:t>$135,542.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,638</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,904.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$134,709.12</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
     <x:t>968</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,210.24</x:t>
+    <x:t>$127,117.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,110.74</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
     <x:t>733</x:t>
   </x:si>
   <x:si>
-    <x:t>$125,570.23</x:t>
+    <x:t>$123,195.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
     <x:t>2,937</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,949.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$117,832.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,599.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,078.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,467.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>1,969</x:t>
   </x:si>
   <x:si>
-    <x:t>$115,284.95</x:t>
-[...68 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$102,939.32</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
     <x:t>2,085</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,476.15</x:t>
+    <x:t>$100,914.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
     <x:t>1,508</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,088.84</x:t>
+    <x:t>$91,369.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>IVZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2Y78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,409.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,284.60</x:t>
+  </x:si>
+  <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
     <x:t>1,577</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,068.96</x:t>
-[...20 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$81,846.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
     <x:t>843</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,677.19</x:t>
+    <x:t>$76,131.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
-    <x:t>CF</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
     <x:t>394</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,891.80</x:t>
+    <x:t>$64,462.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
     <x:t>944</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,332.16</x:t>
+    <x:t>$46,699.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
     <x:t>721</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,712.68</x:t>
+    <x:t>$38,934.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
     <x:t>1,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,183.72</x:t>
+    <x:t>$23,324.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>138</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,320.12</x:t>
+    <x:t>$22,538.16</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>25,734</x:t>
+    <x:t>35,186</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,734.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$35,186.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,113.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$100,729.06</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1351,51 +1348,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6333f8d90dee4f92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf223228e720e4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2fb5d81e7dbb4b0b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb0e7aac73d4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2948342b4fda453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R198d735f24da45aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I75"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1743,254 +1740,254 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -2323,225 +2320,225 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
@@ -2816,196 +2813,196 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -3048,254 +3045,254 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
@@ -3512,56 +3509,56 @@
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="2" t="s">
-        <x:v>427</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="B75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I75" s="2" t="s">
         <x:v>1</x:v>
       </x:c>