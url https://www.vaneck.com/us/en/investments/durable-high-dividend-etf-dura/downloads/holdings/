--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,1341 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b9384a4c865477f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94304e6a73cd488f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260430" sheetId="1" r:id="R8f5891cb768b4546"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260521" sheetId="1" r:id="R0bc35558a2ee4389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="432">
   <x:si>
-    <x:t>Daily Holdings (%)  04/30/2026</x:t>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philip Morris International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J2XL74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,989,949.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>12,467</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...5 lines deleted...]
-    <x:t> -- </x:t>
+    <x:t>$1,936,000.43</x:t>
   </x:si>
   <x:si>
     <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>9,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,890,765.11</x:t>
-[...2 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>$1,868,268.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>KO</x:t>
   </x:si>
   <x:si>
     <x:t>Coca-Cola Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMX289</x:t>
   </x:si>
   <x:si>
     <x:t>22,982</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,810,062.32</x:t>
-[...2 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>$1,865,448.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,916.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS77T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,475.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6LJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,723,118.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,008.69</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
     <x:t>33,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,784,227.50</x:t>
-[...74 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>$1,718,478.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,250.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.20%</x:t>
   </x:si>
   <x:si>
     <x:t>PEP</x:t>
   </x:si>
   <x:si>
     <x:t>Pepsico Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DH7JK6</x:t>
   </x:si>
   <x:si>
     <x:t>10,689</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,694,099.61</x:t>
-[...38 lines deleted...]
-    <x:t>4.27%</x:t>
+    <x:t>$1,591,057.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
     <x:t>6,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,096,515.48</x:t>
-[...2 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>$1,303,081.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.41%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>3,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,068,527.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$1,041,278.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
     <x:t>3,451</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,013,179.09</x:t>
-[...2 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>$980,705.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>7,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$964,355.26</x:t>
-[...2 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$924,256.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$785,040.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$783,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
     <x:t>2,872</x:t>
   </x:si>
   <x:si>
-    <x:t>$773,946.56</x:t>
-[...2 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>$762,343.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
     <x:t>8,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$754,464.90</x:t>
-[...2 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$729,368.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSW2WN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,222.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,050.65</x:t>
-[...20 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$703,456.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
     <x:t>8,909</x:t>
   </x:si>
   <x:si>
-    <x:t>$721,361.73</x:t>
+    <x:t>$696,238.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
     <x:t>6,278</x:t>
   </x:si>
   <x:si>
-    <x:t>$661,261.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$653,728.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
     <x:t>2,780</x:t>
   </x:si>
   <x:si>
-    <x:t>$595,837.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>$622,164.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>9,692</x:t>
   </x:si>
   <x:si>
-    <x:t>$595,476.48</x:t>
+    <x:t>$596,058.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
     <x:t>2,384</x:t>
   </x:si>
   <x:si>
-    <x:t>$569,275.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>$518,305.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>3,702</x:t>
   </x:si>
   <x:si>
-    <x:t>$520,390.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$518,205.96</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,299</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,764.95</x:t>
-[...2 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$376,956.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>4,066</x:t>
   </x:si>
   <x:si>
-    <x:t>$347,073.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$367,729.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,935.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
     <x:t>3,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$315,708.18</x:t>
-[...17 lines deleted...]
-    <x:t>$314,728.48</x:t>
+    <x:t>$308,045.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
     <x:t>901</x:t>
   </x:si>
   <x:si>
-    <x:t>$310,214.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$305,177.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NSC</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5DS5</x:t>
   </x:si>
   <x:si>
     <x:t>903</x:t>
   </x:si>
   <x:si>
-    <x:t>$285,194.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$281,230.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
     <x:t>2,729</x:t>
   </x:si>
   <x:si>
-    <x:t>$280,759.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$278,221.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>2,486</x:t>
   </x:si>
   <x:si>
-    <x:t>$277,164.14</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$266,996.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
     <x:t>2,214</x:t>
   </x:si>
   <x:si>
-    <x:t>$261,119.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$248,211.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
     <x:t>1,622</x:t>
   </x:si>
   <x:si>
-    <x:t>$241,742.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>$237,217.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,217.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,207.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$199,377.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
-    <x:t>$208,422.06</x:t>
-[...53 lines deleted...]
-    <x:t>$201,044.61</x:t>
+    <x:t>$197,512.50</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>4,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,123.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$183,956.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>902</x:t>
   </x:si>
   <x:si>
-    <x:t>$185,478.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$181,274.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>YUM</x:t>
   </x:si>
   <x:si>
     <x:t>Yum! Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH3GZ2</x:t>
   </x:si>
   <x:si>
     <x:t>1,136</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,362.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$175,307.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>1,544</x:t>
   </x:si>
   <x:si>
-    <x:t>$175,475.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$169,592.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
     <x:t>539</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,776.45</x:t>
+    <x:t>$165,111.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
     <x:t>4,501</x:t>
   </x:si>
   <x:si>
-    <x:t>$168,517.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$162,801.17</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>823</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,864.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$156,690.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PPG</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJ809</x:t>
   </x:si>
   <x:si>
     <x:t>1,322</x:t>
   </x:si>
   <x:si>
-    <x:t>$143,437.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$140,964.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,658.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,451.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKCC19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,604.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
     <x:t>745</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,535.10</x:t>
-[...35 lines deleted...]
-    <x:t>$135,244.92</x:t>
+    <x:t>$132,207.70</x:t>
   </x:si>
   <x:si>
     <x:t>CNP</x:t>
   </x:si>
   <x:si>
     <x:t>Centerpoint Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FDBX90</x:t>
   </x:si>
   <x:si>
     <x:t>2,993</x:t>
   </x:si>
   <x:si>
-    <x:t>$130,644.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$127,112.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,385.70</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4LN67</x:t>
   </x:si>
   <x:si>
     <x:t>515</x:t>
   </x:si>
   <x:si>
-    <x:t>$129,337.10</x:t>
-[...14 lines deleted...]
-    <x:t>$128,780.70</x:t>
+    <x:t>$123,486.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
     <x:t>1,644</x:t>
   </x:si>
   <x:si>
-    <x:t>$120,718.92</x:t>
-[...17 lines deleted...]
-    <x:t>$119,639.85</x:t>
+    <x:t>$120,472.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,446.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
     <x:t>2,127</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,263.99</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$100,202.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0TF8</x:t>
   </x:si>
   <x:si>
     <x:t>3,206</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,083.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$98,937.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,199.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
     <x:t>858</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,230.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$77,288.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,786.39</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
     <x:t>1,609</x:t>
   </x:si>
   <x:si>
-    <x:t>$81,801.56</x:t>
-[...35 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$75,558.64</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
     <x:t>2,690</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,504.90</x:t>
+    <x:t>$72,576.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
     <x:t>402</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,261.86</x:t>
+    <x:t>$55,882.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
     <x:t>963</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,008.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$47,735.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>JHG</x:t>
   </x:si>
   <x:si>
     <x:t>Janus Henderson Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNPM07</x:t>
   </x:si>
   <x:si>
     <x:t>843</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,507.23</x:t>
+    <x:t>$43,583.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
     <x:t>739</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,613.09</x:t>
+    <x:t>$42,256.02</x:t>
   </x:si>
   <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
     <x:t>1,044</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,126.84</x:t>
+    <x:t>$24,429.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,163.79</x:t>
+    <x:t>$19,211.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>45,609</x:t>
+    <x:t>2,212</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,608.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$2,211.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-145,775.54</x:t>
-[...2 lines deleted...]
-    <x:t>-0.38%</x:t>
+    <x:t>$-26,519.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1363,51 +1363,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43c01fb316b54f62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R819d728478654ebd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f5891cb768b4546" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe32522ac83047b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raee4502062e94569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bc35558a2ee4389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1697,428 +1697,428 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
@@ -2161,109 +2161,109 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2335,602 +2335,602 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -2944,283 +2944,283 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3234,312 +3234,312 @@
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">