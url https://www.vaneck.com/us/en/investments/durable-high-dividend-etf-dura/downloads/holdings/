--- v1 (2026-05-25)
+++ v2 (2026-06-15)
@@ -1,1341 +1,1356 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94304e6a73cd488f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd8ab1945acd47f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260521" sheetId="1" r:id="R0bc35558a2ee4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260612" sheetId="1" r:id="R1519bb99210c498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="432">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="437">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
     <x:t>10,559</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,989,949.14</x:t>
+    <x:t>$1,946,023.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.21%</x:t>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coca-Cola Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMX289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,886,592.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of America Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTLF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,667.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merck &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPD168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843,092.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>12,467</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,936,000.43</x:t>
-[...2 lines deleted...]
-    <x:t>5.07%</x:t>
+    <x:t>$1,832,773.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>9,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,868,268.81</x:t>
-[...38 lines deleted...]
-    <x:t>4.73%</x:t>
+    <x:t>$1,831,198.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
     <x:t>36,575</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,765,475.25</x:t>
-[...2 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$1,759,623.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Instruments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVV7G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,737,763.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>MO</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP6LJ8</x:t>
   </x:si>
   <x:si>
     <x:t>23,377</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,723,118.67</x:t>
-[...35 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>$1,656,961.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,542,102.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.04%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
     <x:t>63,309</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,604,250.06</x:t>
-[...20 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>$1,492,826.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
     <x:t>6,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,303,081.46</x:t>
-[...2 lines deleted...]
-    <x:t>3.41%</x:t>
+    <x:t>$1,292,762.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
     <x:t>3,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,041,278.12</x:t>
-[...2 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>$1,096,147.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
     <x:t>3,451</x:t>
   </x:si>
   <x:si>
-    <x:t>$980,705.18</x:t>
+    <x:t>$982,879.31</x:t>
   </x:si>
   <x:si>
     <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>7,667</x:t>
   </x:si>
   <x:si>
-    <x:t>$924,256.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>$896,885.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW3299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,194.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>GILD</x:t>
   </x:si>
   <x:si>
     <x:t>Gilead Sciences Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKGBP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$783,000.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$748,620.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ABT</x:t>
   </x:si>
   <x:si>
     <x:t>Abbott Laboratories</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9ZXB4</x:t>
   </x:si>
   <x:si>
     <x:t>8,310</x:t>
   </x:si>
   <x:si>
-    <x:t>$729,368.70</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$732,775.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,501.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHGDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,205.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>678</x:t>
   </x:si>
   <x:si>
-    <x:t>$721,222.50</x:t>
-[...38 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$699,696.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>SBUX</x:t>
   </x:si>
   <x:si>
     <x:t>Starbucks Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CTQBF3</x:t>
   </x:si>
   <x:si>
     <x:t>6,278</x:t>
   </x:si>
   <x:si>
-    <x:t>$653,728.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>$646,885.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
     <x:t>2,780</x:t>
   </x:si>
   <x:si>
-    <x:t>$622,164.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$612,461.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
     <x:t>9,692</x:t>
   </x:si>
   <x:si>
-    <x:t>$596,058.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$610,499.08</x:t>
   </x:si>
   <x:si>
     <x:t>LOW</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNDN65</x:t>
   </x:si>
   <x:si>
     <x:t>2,384</x:t>
   </x:si>
   <x:si>
-    <x:t>$518,305.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$526,339.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>3,702</x:t>
   </x:si>
   <x:si>
-    <x:t>$518,205.96</x:t>
+    <x:t>$505,878.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>1,299</x:t>
   </x:si>
   <x:si>
-    <x:t>$376,956.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>$365,824.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
     <x:t>4,066</x:t>
   </x:si>
   <x:si>
-    <x:t>$367,729.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$363,703.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NXPI</x:t>
   </x:si>
   <x:si>
     <x:t>Nxp Semiconductors Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BND699</x:t>
   </x:si>
   <x:si>
     <x:t>1,072</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,935.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$326,809.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK67C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,558.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
     <x:t>3,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$308,045.69</x:t>
-[...20 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$323,625.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,659.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>NSC</x:t>
   </x:si>
   <x:si>
     <x:t>Norfolk Southern Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ5DS5</x:t>
   </x:si>
   <x:si>
     <x:t>903</x:t>
   </x:si>
   <x:si>
-    <x:t>$281,230.32</x:t>
+    <x:t>$283,460.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>TROW</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
     <x:t>2,486</x:t>
   </x:si>
   <x:si>
-    <x:t>$266,996.40</x:t>
+    <x:t>$267,841.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
     <x:t>2,214</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,211.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$251,156.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BDX</x:t>
   </x:si>
   <x:si>
     <x:t>Becton Dickinson &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZYD3</x:t>
   </x:si>
   <x:si>
     <x:t>1,622</x:t>
   </x:si>
   <x:si>
-    <x:t>$237,217.50</x:t>
+    <x:t>$237,201.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.62%</x:t>
   </x:si>
   <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,735.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,100.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIG</x:t>
   </x:si>
   <x:si>
     <x:t>American International Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDZG3</x:t>
   </x:si>
   <x:si>
     <x:t>2,712</x:t>
   </x:si>
   <x:si>
-    <x:t>$213,217.44</x:t>
-[...38 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$204,050.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
     <x:t>1,374</x:t>
   </x:si>
   <x:si>
-    <x:t>$197,512.50</x:t>
+    <x:t>$202,555.08</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
     <x:t>4,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,956.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$190,142.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,296.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>902</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,274.94</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$173,301.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>AEE</x:t>
   </x:si>
   <x:si>
     <x:t>Ameren Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000B9X8C0</x:t>
   </x:si>
   <x:si>
     <x:t>1,544</x:t>
   </x:si>
   <x:si>
-    <x:t>$169,592.96</x:t>
+    <x:t>$168,296.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
     <x:t>539</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,111.87</x:t>
+    <x:t>$165,898.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PPL</x:t>
   </x:si>
   <x:si>
     <x:t>Ppl Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJL00</x:t>
   </x:si>
   <x:si>
     <x:t>4,501</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,801.17</x:t>
+    <x:t>$161,360.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,767.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HSY</x:t>
   </x:si>
   <x:si>
     <x:t>Hershey Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLHRS2</x:t>
   </x:si>
   <x:si>
     <x:t>823</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,690.97</x:t>
-[...17 lines deleted...]
-    <x:t>$140,964.86</x:t>
+    <x:t>$149,506.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,946.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>DD</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>EVRG</x:t>
   </x:si>
   <x:si>
     <x:t>Evergy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H433CR2</x:t>
   </x:si>
   <x:si>
     <x:t>1,669</x:t>
   </x:si>
   <x:si>
-    <x:t>$138,451.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$139,945.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerpoint Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FDBX90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,399.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,620.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,118.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,080.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,192.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>TSN</x:t>
   </x:si>
   <x:si>
     <x:t>Tyson Foods Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKCC19</x:t>
   </x:si>
   <x:si>
     <x:t>2,010</x:t>
   </x:si>
   <x:si>
-    <x:t>$133,604.70</x:t>
-[...83 lines deleted...]
-    <x:t>$120,472.32</x:t>
+    <x:t>$115,434.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SNA</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT7JW9</x:t>
   </x:si>
   <x:si>
     <x:t>280</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,446.80</x:t>
+    <x:t>$108,494.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,206</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,008.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
     <x:t>2,127</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,202.97</x:t>
-[...17 lines deleted...]
-    <x:t>$98,937.16</x:t>
+    <x:t>$95,693.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>RPRX</x:t>
   </x:si>
   <x:si>
     <x:t>Royalty Pharma Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V1L5YZ5</x:t>
   </x:si>
   <x:si>
     <x:t>1,535</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,199.25</x:t>
+    <x:t>$84,225.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,609</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,760.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2Y78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,794.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HAS</x:t>
   </x:si>
   <x:si>
     <x:t>Hasbro Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVJK4</x:t>
   </x:si>
   <x:si>
     <x:t>858</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,288.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$71,986.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CF</x:t>
   </x:si>
   <x:si>
     <x:t>Cf Industries Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWJFZ4</x:t>
   </x:si>
   <x:si>
     <x:t>631</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,786.39</x:t>
-[...32 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$69,081.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>CFR</x:t>
   </x:si>
   <x:si>
     <x:t>Cullen/Frost Bankers Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2PL98</x:t>
   </x:si>
   <x:si>
     <x:t>402</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,882.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$59,496.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>POR</x:t>
   </x:si>
   <x:si>
     <x:t>Portland General Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCRMW7</x:t>
   </x:si>
   <x:si>
     <x:t>963</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,735.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$48,843.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>JHG</x:t>
   </x:si>
   <x:si>
     <x:t>Janus Henderson Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GSNPM07</x:t>
   </x:si>
   <x:si>
     <x:t>843</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,583.10</x:t>
+    <x:t>$43,701.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NJR</x:t>
   </x:si>
   <x:si>
     <x:t>New Jersey Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPZVW9</x:t>
   </x:si>
   <x:si>
     <x:t>739</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,256.02</x:t>
+    <x:t>$40,711.51</x:t>
   </x:si>
   <x:si>
     <x:t>GNTX</x:t>
   </x:si>
   <x:si>
     <x:t>Gentex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKJ092</x:t>
   </x:si>
   <x:si>
     <x:t>1,044</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,429.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$26,997.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MKTX</x:t>
   </x:si>
   <x:si>
     <x:t>Marketaxess Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBZ23</x:t>
   </x:si>
   <x:si>
     <x:t>141</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,211.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$17,045.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,212</x:t>
+    <x:t>-29,973</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,211.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$-29,972.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-26,519.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>$116,533.99</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1363,62 +1378,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe32522ac83047b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raee4502062e94569" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0bc35558a2ee4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8823cbf18ae54a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcf7019a524544266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1519bb99210c498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="43" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1697,515 +1712,515 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
@@ -2219,196 +2234,196 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2799,810 +2814,810 @@
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>432</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>431</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>