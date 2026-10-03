--- v6 (2026-09-10)
+++ v7 (2026-10-03)
@@ -1,1326 +1,1509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c351a84d9544250" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7667fec16c964202" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20260908" sheetId="1" r:id="R198d735f24da45aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20261001" sheetId="1" r:id="Rc1f27e9fd29d43cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="604" uniqueCount="427">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="488">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>XOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Exxon Mobil Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GZQ728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,985,662.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philip Morris International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J2XL74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,878,860.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,633.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pfizer Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR2B91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,824,791.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HS77T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,214.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.65%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>15,296</x:t>
-[...11 lines deleted...]
-    <x:t>5.91%</x:t>
+    <x:t>11,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,592,695.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSJK37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,943.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,439,250.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6LJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,387.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
-    <x:t>32,740</x:t>
-[...131 lines deleted...]
-    <x:t>4.07%</x:t>
+    <x:t>23,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,249,813.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,663</x:t>
-[...23 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>4,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,133,960.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,031</x:t>
-[...5 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>2,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,364.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNSZP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,089</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,952.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJSBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$932,462.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,989</x:t>
-[...5 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>4,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$827,234.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,552.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,265.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>7,520</x:t>
-[...56 lines deleted...]
-    <x:t>$859,988.00</x:t>
+    <x:t>6,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,188.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medtronic Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,491.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DUK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Duke Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHGDH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,735.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
-    <x:t>2,817</x:t>
-[...23 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>2,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622,752.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,112.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
-    <x:t>665</x:t>
-[...41 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$580,076.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pnc Financial Services Group Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRD0D8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,314</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,815.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024TZWVN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,747.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,136.98</x:t>
   </x:si>
   <x:si>
     <x:t>MDLZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D4LWF6</x:t>
   </x:si>
   <x:si>
-    <x:t>9,507</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>8,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,682.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,217.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>3,632</x:t>
-[...23 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>2,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,853.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>D</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominion Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGVW60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,747.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colgate-Palmolive Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFQYY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,721.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,275</x:t>
-[...23 lines deleted...]
-    <x:t>0.92%</x:t>
+    <x:t>1,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,916.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
+    <x:t>839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,152.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,829.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ED</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Consolidated Edison Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,091.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WEC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wec Energy Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWP7D9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,301.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TJM7F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,085.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,592.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,340.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,162.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,977.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Microchip Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCP19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,516.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,138.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,926.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firstenergy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6M98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,841.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,842.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dte Energy Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB29X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,084.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,694.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>M&amp;T Bank Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D9KWL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,969.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,751.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,857.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,597.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$143,955.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,654.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keycorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMQPL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,563.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cms Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFVXX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,761.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atmos Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRNGM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,511.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garmin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C4LN67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,282.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,936.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,533.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alliant Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DW4Q75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,700.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C23KJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,506</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,069.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWKS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skyworks Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KLB4Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,382.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,136.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6DX554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,868.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6Y5W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,791.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,184.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,120.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastman Chemical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLW530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,804.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,664.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,322.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2Y78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,249.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cullen/Frost Bankers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2PL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>296</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,430.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,386.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLR3Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,261.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZVW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,498.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,005.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federated Hermes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,656.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
     <x:t>885</x:t>
   </x:si>
   <x:si>
-    <x:t>$315,573.30</x:t>
-[...713 lines deleted...]
-    <x:t>$22,538.16</x:t>
+    <x:t>$19,425.75</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>35,186</x:t>
+    <x:t>116,390</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,186.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$116,389.80</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$100,729.06</x:t>
+    <x:t>$-176,294.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1348,62 +1531,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb0e7aac73d4f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2948342b4fda453c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R198d735f24da45aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cc4249d95449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd65add2e12d24a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1f27e9fd29d43cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I75"/>
+  <x:dimension ref="A1:I86"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="43" customWidth="1"/>
+    <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1943,312 +2126,312 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2378,196 +2561,196 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -2639,573 +2822,573 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3248,326 +3431,645 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>410</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="G73" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A75" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B75" s="2" t="s">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="1">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A77" s="1">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A78" s="1">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A79" s="1">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="80" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A80" s="1">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="81" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A81" s="1">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="B81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="82" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A82" s="1">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="B82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="83" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A83" s="1">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="B83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="84" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C75" s="2" t="s">
+      <x:c r="D84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="2" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="2" t="s">
+      <x:c r="C86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E75" s="2" t="s">
+      <x:c r="D86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F75" s="2" t="s">
+      <x:c r="E86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G75" s="2" t="s">
+      <x:c r="F86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H75" s="2" t="s">
+      <x:c r="G86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I75" s="2" t="s">
+      <x:c r="H86" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A75:I75"/>
+    <x:mergeCell ref="A86:I86"/>
   </x:mergeCells>
 </x:worksheet>
 </file>