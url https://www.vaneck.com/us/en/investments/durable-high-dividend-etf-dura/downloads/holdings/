--- v7 (2026-10-03)
+++ v8 (2026-10-24)
@@ -1,1509 +1,1512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7667fec16c964202" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7d48b0fc030842ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20261001" sheetId="1" r:id="Rc1f27e9fd29d43cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="DURA_asof_20261022" sheetId="1" r:id="R05c816e3ba9e46df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="488">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="489">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>12,121</x:t>
+    <x:t>11,810</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,985,662.22</x:t>
+    <x:t>$2,104,896.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.39%</x:t>
+    <x:t>5.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CVX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chevron Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K4ND22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,998,184.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>PM</x:t>
   </x:si>
   <x:si>
     <x:t>Philip Morris International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J2XL74</x:t>
   </x:si>
   <x:si>
-    <x:t>10,070</x:t>
-[...23 lines deleted...]
-    <x:t>5.09%</x:t>
+    <x:t>9,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,472.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PFE</x:t>
   </x:si>
   <x:si>
     <x:t>Pfizer Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR2B91</x:t>
   </x:si>
   <x:si>
-    <x:t>64,893</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>63,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,426.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>VZ</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HS77T5</x:t>
   </x:si>
   <x:si>
-    <x:t>37,260</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>36,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,986.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
   </x:si>
   <x:si>
     <x:t>MRK</x:t>
   </x:si>
   <x:si>
     <x:t>Merck &amp; Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPD168</x:t>
   </x:si>
   <x:si>
-    <x:t>11,075</x:t>
-[...5 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>10,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,866.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pepsico Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DH7JK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,036.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP6LJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,517.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
   </x:si>
   <x:si>
     <x:t>T</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSJK37</x:t>
   </x:si>
   <x:si>
-    <x:t>59,545</x:t>
-[...41 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>58,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,319,329.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
-    <x:t>23,261</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>22,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,157,728.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>TXN</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Instruments Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVV7G1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,031</x:t>
-[...5 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>3,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,097,876.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AMGN</x:t>
   </x:si>
   <x:si>
     <x:t>Amgen Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBS2Y0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,471</x:t>
-[...5 lines deleted...]
-    <x:t>2.73%</x:t>
+    <x:t>2,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,050.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>MCD</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNSZP1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,089</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>3,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,477.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,213</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>11,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,610.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conocophillips</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQH30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,741.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GILD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gilead Sciences Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKGBP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$814,715.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abbott Laboratories</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9ZXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,657.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,543</x:t>
-[...59 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>4,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$765,118.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MDT</x:t>
   </x:si>
   <x:si>
     <x:t>Medtronic Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWG87</x:t>
   </x:si>
   <x:si>
-    <x:t>7,803</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>7,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,373.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>DUK</x:t>
   </x:si>
   <x:si>
     <x:t>Duke Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHGDH5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,563</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>5,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,668.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
-    <x:t>2,286</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>2,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,846.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSW2WN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,900.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>10,253</x:t>
-[...20 lines deleted...]
-    <x:t>$580,076.20</x:t>
+    <x:t>9,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,599.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.57%</x:t>
   </x:si>
   <x:si>
+    <x:t>LOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNDN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,975.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,885.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024TZWVN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,036.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PNC</x:t>
   </x:si>
   <x:si>
     <x:t>Pnc Financial Services Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRD0D8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,314</x:t>
-[...56 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>2,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,570.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>14,845</x:t>
-[...5 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>14,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,726.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>2,957</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>2,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,082.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>D</x:t>
   </x:si>
   <x:si>
     <x:t>Dominion Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGVW60</x:t>
   </x:si>
   <x:si>
-    <x:t>6,826</x:t>
-[...2 lines deleted...]
-    <x:t>$414,747.76</x:t>
+    <x:t>6,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,975.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CL</x:t>
   </x:si>
   <x:si>
     <x:t>Colgate-Palmolive Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFQYY3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,806</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>3,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,122.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,068</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,857.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XEL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xcel Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCTQ65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,190.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
-    <x:t>839</x:t>
-[...23 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,595.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ED</x:t>
   </x:si>
   <x:si>
     <x:t>Consolidated Edison Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHLYS1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,426</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>2,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,838.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KDP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TJM7F0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,658.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>WEC</x:t>
   </x:si>
   <x:si>
     <x:t>Wec Energy Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWP7D9</x:t>
   </x:si>
   <x:si>
-    <x:t>2,313</x:t>
-[...2 lines deleted...]
-    <x:t>$235,301.49</x:t>
+    <x:t>2,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,786.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,863.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>KDP</x:t>
-[...29 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>BDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Becton Dickinson &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZYD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,508.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,757</x:t>
-[...20 lines deleted...]
-    <x:t>$221,162.94</x:t>
+    <x:t>4,635</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,949.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>SYY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTVJ25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,863.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,003</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>1,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,934.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,694.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>American International Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBDZG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,116.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>MCHP</x:t>
   </x:si>
   <x:si>
     <x:t>Microchip Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCP19</x:t>
   </x:si>
   <x:si>
-    <x:t>2,669</x:t>
-[...41 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>2,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,826.52</x:t>
   </x:si>
   <x:si>
     <x:t>FE</x:t>
   </x:si>
   <x:si>
     <x:t>Firstenergy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6M98</x:t>
   </x:si>
   <x:si>
-    <x:t>4,260</x:t>
-[...2 lines deleted...]
-    <x:t>$184,841.40</x:t>
+    <x:t>4,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,979.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>AIG</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>DTE</x:t>
   </x:si>
   <x:si>
     <x:t>Dte Energy Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB29X4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,396</x:t>
-[...2 lines deleted...]
-    <x:t>$172,084.92</x:t>
+    <x:t>1,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,961.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>LHX</x:t>
   </x:si>
   <x:si>
     <x:t>L3harris Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLGFJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>716</x:t>
-[...2 lines deleted...]
-    <x:t>$170,694.40</x:t>
+    <x:t>698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,452.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,115.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameren Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9X8C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,666.96</x:t>
+  </x:si>
+  <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9KWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>736</x:t>
-[...20 lines deleted...]
-    <x:t>$151,751.72</x:t>
+    <x:t>717</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,769.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppl Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJL00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,332.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>HSY</x:t>
-[...26 lines deleted...]
-    <x:t>$150,597.72</x:t>
+    <x:t>YUM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum! Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3GZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,913.35</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
-    <x:t>776</x:t>
-[...2 lines deleted...]
-    <x:t>$143,955.76</x:t>
+    <x:t>756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,037.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>YUM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>KEY</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMQPL1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,861</x:t>
-[...2 lines deleted...]
-    <x:t>$137,563.05</x:t>
+    <x:t>6,685</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,788.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>CMS</x:t>
   </x:si>
   <x:si>
     <x:t>Cms Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFVXX0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,039</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,686.10</x:t>
   </x:si>
   <x:si>
     <x:t>ATO</x:t>
   </x:si>
   <x:si>
     <x:t>Atmos Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRNGM2</x:t>
   </x:si>
   <x:si>
-    <x:t>809</x:t>
-[...2 lines deleted...]
-    <x:t>$126,511.42</x:t>
+    <x:t>788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,041.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evergy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H433CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,228.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>GRMN</x:t>
   </x:si>
   <x:si>
     <x:t>Garmin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C4LN67</x:t>
   </x:si>
   <x:si>
-    <x:t>440</x:t>
-[...17 lines deleted...]
-    <x:t>$123,936.67</x:t>
+    <x:t>429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,726.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>PPG</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJ809</x:t>
   </x:si>
   <x:si>
-    <x:t>1,142</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>1,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,869.17</x:t>
   </x:si>
   <x:si>
     <x:t>LNT</x:t>
   </x:si>
   <x:si>
     <x:t>Alliant Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DW4Q75</x:t>
   </x:si>
   <x:si>
-    <x:t>1,612</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,441.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6DX554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,909.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AES</x:t>
   </x:si>
   <x:si>
     <x:t>Aes Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C23KJ3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,506</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>6,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,894.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>SWKS</x:t>
   </x:si>
   <x:si>
     <x:t>Skyworks Solutions Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KLB4Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,159</x:t>
-[...2 lines deleted...]
-    <x:t>$96,382.44</x:t>
+    <x:t>1,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,018.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hasbro Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVJK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,094.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>SNA</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT7JW9</x:t>
   </x:si>
   <x:si>
-    <x:t>256</x:t>
-[...20 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,758.54</x:t>
   </x:si>
   <x:si>
     <x:t>MKC</x:t>
   </x:si>
   <x:si>
     <x:t>Mccormick &amp; Co Inc/Md</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6Y5W4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,853</x:t>
-[...20 lines deleted...]
-    <x:t>$70,184.40</x:t>
+    <x:t>1,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,921.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RPRX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V1L5YZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,491.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eastman Chemical Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLW530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,354.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,793.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,363.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,841.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cullen/Frost Bankers Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2PL98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,411.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IVZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Invesco Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2Y78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,401.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Portland General Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCRMW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,361.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idacorp Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLR3Y7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,072.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NJR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Jersey Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPZVW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,253.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MKTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marketaxess Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBZ23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,570.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FHI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federated Hermes Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP0929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,665.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GNTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gentex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKJ092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,739.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>-77,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-77,083.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,729.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
-  </x:si>
-[...244 lines deleted...]
-    <x:t>-0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1531,51 +1534,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02cc4249d95449ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd65add2e12d24a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc1f27e9fd29d43cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R501ec5738fee4504" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R096a187302e8448c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R05c816e3ba9e46df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I86"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="48" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2358,80 +2361,80 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2503,805 +2506,805 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
@@ -3315,428 +3318,428 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>398</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
@@ -3779,138 +3782,138 @@
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
@@ -3982,85 +3985,85 @@
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="2" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>