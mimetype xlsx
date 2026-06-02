--- v0 (2026-05-12)
+++ v1 (2026-06-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9a55dae2acb4daa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044c89d043504ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260331" sheetId="1" r:id="R21305d13ff3d4f07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260430" sheetId="1" r:id="Rf19959dea89d40e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <x:si>
-    <x:t>Holdings 03/31/2026</x:t>
+    <x:t>Holdings 04/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IEF</x:t>
   </x:si>
@@ -241,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19979f13cbe344ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R20ab100197de44fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21305d13ff3d4f07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3475e0eff3c84d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7894f3016c4d43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf19959dea89d40e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">