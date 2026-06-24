--- v1 (2026-06-02)
+++ v2 (2026-06-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044c89d043504ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028b9ba0bd1341f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260430" sheetId="1" r:id="Rf19959dea89d40e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260531" sheetId="1" r:id="R2799caf4e3e14ae1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <x:si>
-    <x:t>Holdings 04/30/2026</x:t>
+    <x:t>Holdings 05/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IEF</x:t>
   </x:si>
@@ -241,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3475e0eff3c84d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7894f3016c4d43e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf19959dea89d40e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb0500c145b4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3bc7a073fcc49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2799caf4e3e14ae1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">