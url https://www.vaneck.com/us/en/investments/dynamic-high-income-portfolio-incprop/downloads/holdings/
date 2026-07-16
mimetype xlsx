--- v2 (2026-06-24)
+++ v3 (2026-07-16)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R028b9ba0bd1341f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3d3cc1555d4e22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260531" sheetId="1" r:id="R2799caf4e3e14ae1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260630" sheetId="1" r:id="Rfd4d6bdb189d44a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <x:si>
-    <x:t>Holdings 05/31/2026</x:t>
+    <x:t>Holdings 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IEF</x:t>
   </x:si>
@@ -241,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fb0500c145b4f24" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3bc7a073fcc49e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2799caf4e3e14ae1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c09632ad3164dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb3a497c14e041fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd4d6bdb189d44a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">