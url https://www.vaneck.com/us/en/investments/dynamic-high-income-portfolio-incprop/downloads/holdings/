--- v3 (2026-07-16)
+++ v4 (2026-08-07)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3d3cc1555d4e22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a682d3f78ba4fd2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260630" sheetId="1" r:id="Rfd4d6bdb189d44a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260630" sheetId="1" r:id="R341b26f403fd4f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="59">
   <x:si>
     <x:t>Holdings 06/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
@@ -124,96 +124,99 @@
   <x:si>
     <x:t>VanEck Merk Gold ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
     <x:t>Gold</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HYEM</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emrg Mkts Hi Yld</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YJGGR4</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>EINC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Energy Income ETF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002QM2M43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLPs</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PFXF</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Pref Sec X-Financials</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0034VZNP4</x:t>
   </x:si>
   <x:si>
     <x:t>3.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>EINC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>BIZD</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck BDC Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00440GKJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Private Credit</x:t>
   </x:si>
   <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CLOB</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aa-Bb Clo ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZXSTL5</x:t>
-  </x:si>
-[...1 lines deleted...]
-    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -241,51 +244,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c09632ad3164dce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb3a497c14e041fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd4d6bdb189d44a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa3568236044355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fdf8fb6097e4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R341b26f403fd4f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -470,119 +473,119 @@
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>49</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="2" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
     <x:mergeCell ref="A15:F15"/>
   </x:mergeCells>
 </x:worksheet>
 </file>