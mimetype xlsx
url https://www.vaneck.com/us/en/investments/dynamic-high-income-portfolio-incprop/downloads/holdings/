--- v4 (2026-08-07)
+++ v5 (2026-08-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a682d3f78ba4fd2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d3f8ebf3984f2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260630" sheetId="1" r:id="R341b26f403fd4f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260731" sheetId="1" r:id="Rfd2f5b3646514476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="59">
   <x:si>
-    <x:t>Holdings 06/30/2026</x:t>
+    <x:t>Holdings 07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IEF</x:t>
   </x:si>
@@ -244,51 +244,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa3568236044355" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fdf8fb6097e4c61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R341b26f403fd4f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5ee04e1f324f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec5f4e956581411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd2f5b3646514476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">