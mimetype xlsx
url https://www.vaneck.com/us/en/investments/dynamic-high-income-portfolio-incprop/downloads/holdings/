--- v5 (2026-08-28)
+++ v6 (2026-09-17)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R81d3f8ebf3984f2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb262a56550334408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260731" sheetId="1" r:id="Rfd2f5b3646514476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260831" sheetId="1" r:id="R0faaa6046aa447a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="59">
-[...1 lines deleted...]
-    <x:t>Holdings 07/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
+  <x:si>
+    <x:t>Holdings 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IEF</x:t>
   </x:si>
@@ -67,51 +67,51 @@
   <x:si>
     <x:t>VanEck Fallen Angel High Yld</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002VZY764</x:t>
   </x:si>
   <x:si>
     <x:t>HY Corporates</x:t>
   </x:si>
   <x:si>
     <x:t>13.00%</x:t>
   </x:si>
   <x:si>
     <x:t>CLOI</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Clo ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0188ZYKG6</x:t>
   </x:si>
   <x:si>
     <x:t>CLOs</x:t>
   </x:si>
   <x:si>
-    <x:t>11.50%</x:t>
+    <x:t>12.00%</x:t>
   </x:si>
   <x:si>
     <x:t>FLTR</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Ig Floating Rate ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NKQWL5</x:t>
   </x:si>
   <x:si>
     <x:t>IG Corporates</x:t>
   </x:si>
   <x:si>
     <x:t>11.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TLT</x:t>
   </x:si>
   <x:si>
     <x:t>iShares 20+ Year Treasury Bd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJKYW3</x:t>
   </x:si>
@@ -124,75 +124,72 @@
   <x:si>
     <x:t>VanEck Merk Gold ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WYN8V8</x:t>
   </x:si>
   <x:si>
     <x:t>Gold</x:t>
   </x:si>
   <x:si>
     <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HYEM</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Emrg Mkts Hi Yld</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YJGGR4</x:t>
   </x:si>
   <x:si>
     <x:t>4.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>PFXF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VanEck Pref Sec X-Financials</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0034VZNP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EINC</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Energy Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002QM2M43</x:t>
   </x:si>
   <x:si>
     <x:t>MLPs</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>BIZD</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck BDC Income ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00440GKJ4</x:t>
   </x:si>
   <x:si>
     <x:t>Private Credit</x:t>
   </x:si>
   <x:si>
     <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>CLOB</x:t>
   </x:si>
   <x:si>
     <x:t>VanEck Aa-Bb Clo ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZXSTL5</x:t>
   </x:si>
@@ -244,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a5ee04e1f324f42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rec5f4e956581411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfd2f5b3646514476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5156daaa43f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7dccbb3ea98a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0faaa6046aa447a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
@@ -473,119 +470,119 @@
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:6" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
         <x:v>44</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:6" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F12" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:6" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:6" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:6" ht="15" customHeight="1">
       <x:c r="A15" s="2" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="B15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F15" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:F1"/>
     <x:mergeCell ref="A2:F2"/>
     <x:mergeCell ref="A15:F15"/>
   </x:mergeCells>
 </x:worksheet>
 </file>