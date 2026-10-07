--- v6 (2026-09-17)
+++ v7 (2026-10-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb262a56550334408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1120e0b6bb264a8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260831" sheetId="1" r:id="R0faaa6046aa447a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260831" sheetId="1" r:id="R04e74f41a6c54072"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <x:si>
     <x:t>Holdings 08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -241,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5156daaa43f4cdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7dccbb3ea98a4a89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0faaa6046aa447a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50d28ce3170499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4538543028fc4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04e74f41a6c54072" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">