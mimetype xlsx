--- v7 (2026-10-07)
+++ v8 (2026-10-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1120e0b6bb264a8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1736d3b10a40e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260831" sheetId="1" r:id="R04e74f41a6c54072"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260930" sheetId="1" r:id="R5320444c46804d44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <x:si>
-    <x:t>Holdings 08/31/2026</x:t>
+    <x:t>Holdings 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IEF</x:t>
   </x:si>
@@ -241,51 +241,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc50d28ce3170499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4538543028fc4b9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R04e74f41a6c54072" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e219ae9b0704a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad79ac85376046d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5320444c46804d44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">