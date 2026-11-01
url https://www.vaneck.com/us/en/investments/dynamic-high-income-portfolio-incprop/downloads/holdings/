--- v8 (2026-10-31)
+++ v9 (2026-11-01)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a1736d3b10a40e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9ff62de4d09436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260930" sheetId="1" r:id="R5320444c46804d44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INCPROP_asof_20260930" sheetId="1" r:id="Rc35b5e2380784821"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="79" uniqueCount="58">
   <x:si>
     <x:t>Holdings 09/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -241,51 +242,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e219ae9b0704a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad79ac85376046d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5320444c46804d44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06d680bb9f4745e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R63a4ed4a44214a17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc35b5e2380784821" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:F15"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="12" customWidth="1"/>
     <x:col min="3" max="3" width="38" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:6" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">