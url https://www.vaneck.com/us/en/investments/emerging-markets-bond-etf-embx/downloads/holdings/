--- v8 (2026-08-22)
+++ v9 (2026-09-12)
@@ -1,2721 +1,2562 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0887c9cb2342a7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd734d21676a247bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260820" sheetId="1" r:id="R6558a6ab68ea4b07"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260910" sheetId="1" r:id="R8aa5d25e3f104453"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="892">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1467" uniqueCount="839">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JNKWY26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,207,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,686,016.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRL</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002W625T1</x:t>
   </x:si>
   <x:si>
     <x:t>7.750</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>179,390,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,114,983.03</x:t>
-[...5 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>$8,949,282.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T8HNDF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,349,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,926,710.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bonos De La Tesoreria De La Republica E</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT472T8</x:t>
   </x:si>
   <x:si>
     <x:t>5.300</x:t>
   </x:si>
   <x:si>
     <x:t>6,885,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,464,055.46</x:t>
-[...2 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>$7,358,795.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>Chile</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCLK700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,582,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,782,070.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
     <x:t>Czech Republic Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>09/30/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0193X6KV8</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
     <x:t>129,150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,684,102.30</x:t>
-[...2 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>$6,609,517.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Czech Republic</x:t>
   </x:si>
   <x:si>
     <x:t>CZK</x:t>
   </x:si>
   <x:si>
-    <x:t>Peru Government Bond</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKPZZW2</x:t>
   </x:si>
   <x:si>
     <x:t>12.500</x:t>
   </x:si>
   <x:si>
     <x:t>17,957,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,208,947.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>$6,150,733.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Bon</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0086HBT93</x:t>
   </x:si>
   <x:si>
     <x:t>9.000</x:t>
   </x:si>
   <x:si>
     <x:t>88,332,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,408,058.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$5,387,608.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>South Africa</x:t>
   </x:si>
   <x:si>
     <x:t>ZAR</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Poland Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10/25/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C1D4CR2</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
     <x:t>18,609,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,397,492.24</x:t>
+    <x:t>$5,287,621.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>Poland</x:t>
   </x:si>
   <x:si>
     <x:t>PLN</x:t>
   </x:si>
   <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,136,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,204,540.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/25/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011C78R72</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
     <x:t>22,922,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,146,161.18</x:t>
-[...29 lines deleted...]
-    <x:t>USD</x:t>
+    <x:t>$5,048,668.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of South Africa Government Int</x:t>
   </x:si>
   <x:si>
     <x:t>12/11/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YX0XNZ2</x:t>
   </x:si>
   <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,122,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,995,153.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,838,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,760,830.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,734,950.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>5,122,000</x:t>
-[...32 lines deleted...]
-    <x:t>MYR</x:t>
+    <x:t>4,651,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605,312.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,084,392.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004P4JB55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,824,660.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,466,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,427,442.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,808,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,053,610.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,779,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,981,853.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,602,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,873,826.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,871,337.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02044G9D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,908,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,662.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,834,314.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,727,378.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,710.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696,912.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCFTQR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,574,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,677,919.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY5HBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,665,769.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,638,953.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,633,628.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MBNVK35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,608,713.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,379,958.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,371,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,360,067.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,669,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,481.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,486.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,311,961.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,234,803.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,233,539.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,211,163.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,078,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,145,289.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,100,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,111,379.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TW9R3W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,248,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,124.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X364238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,619,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,097,164.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Y7CST6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,146,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,061,910.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,781.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>11/07/2047</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G530SR1</x:t>
   </x:si>
   <x:si>
     <x:t>8.000</x:t>
   </x:si>
   <x:si>
-    <x:t>92,277,000</x:t>
-[...53 lines deleted...]
-    <x:t>Senegal</x:t>
+    <x:t>39,777,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,987,614.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,263.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,963,899.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,874,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,940,233.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,808.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,761,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,803,991.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,771,131.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,081.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,000.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022869NX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,660,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,655,496.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,501,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,573,932.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,665.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,547,665.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,836.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,319,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,502,011.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021RRVVH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,585.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,528,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,850.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,454,260.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,425,251.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011991JX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,115,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,697.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,839.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,241.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,543,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,337.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,696.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024LF8806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,314,243.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,428,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,288,127.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,283,134.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,340.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,181.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,440.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,498.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,330.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,288.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,046,856.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$981,447.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVTWXS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>962,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,119.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameroon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,099,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,900.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,349.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,276,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,819.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,751.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$913,818.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,612.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$895,473.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,406.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,039.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,429.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>828,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,301.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XPQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$800,938.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZRYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,031.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,448.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,719.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669,672.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,901.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,180.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,176,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,435.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,235.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,805.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$463,489.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Oil Services Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023VY6TV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,089.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primero Agila Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C4JD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,811.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,452.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238M0ZS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,902.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023X330G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,304.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,695.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,715.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,234.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,747.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$243,795.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,724.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,498.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,732.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,864.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,860.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,380.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,180.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,659,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,659,383.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,937.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,123,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,210.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>EUR</x:t>
   </x:si>
   <x:si>
-    <x:t>Export-Import Bank Of India</x:t>
-[...2239 lines deleted...]
-  <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.03</x:t>
   </x:si>
   <x:si>
-    <x:t>652</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>79,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$25.89</x:t>
-[...5 lines deleted...]
-    <x:t>BRL</x:t>
+    <x:t>$25.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,837,749.78</x:t>
-[...2 lines deleted...]
-    <x:t>-1.07%</x:t>
+    <x:t>$10,848,071.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2743,56 +2584,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637a5a665c3a435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree42763c68f54360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6558a6ab68ea4b07" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407e2a4c95374fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce70499ec3a74f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8aa5d25e3f104453" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L145"/>
+  <x:dimension ref="A1:L133"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3135,5172 +2976,4716 @@
       <x:c r="B10" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="I25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="I109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="H120" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>794</x:v>
       </x:c>
-      <x:c r="H122" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>808</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>813</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>824</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
         <x:v>825</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="K128" s="1" t="s">
         <x:v>827</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G128" s="1" t="s">
+      <x:c r="L128" s="1" t="s">
         <x:v>828</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A133" s="1">
-[...78 lines deleted...]
-      <x:c r="B135" s="1" t="s">
+      <x:c r="A133" s="2" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="B133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B136" s="1" t="s">
+      <x:c r="C133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C136" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B137" s="1" t="s">
+      <x:c r="D133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B138" s="1" t="s">
+      <x:c r="E133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C138" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B139" s="1" t="s">
+      <x:c r="F133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B140" s="1" t="s">
+      <x:c r="G133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B141" s="1" t="s">
+      <x:c r="H133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C141" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B142" s="1" t="s">
+      <x:c r="I133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C142" s="1" t="s">
-[...34 lines deleted...]
-      <x:c r="B143" s="1" t="s">
+      <x:c r="J133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C143" s="1" t="s">
-[...61 lines deleted...]
-      <x:c r="K144" s="1" t="s">
+      <x:c r="K133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L144" s="1" t="s">
-[...37 lines deleted...]
-      <x:c r="L145" s="2" t="s">
+      <x:c r="L133" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A145:L145"/>
+    <x:mergeCell ref="A133:L133"/>
   </x:mergeCells>
 </x:worksheet>
 </file>