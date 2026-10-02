--- v9 (2026-09-12)
+++ v10 (2026-10-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd734d21676a247bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6785161b0c4d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260910" sheetId="1" r:id="R8aa5d25e3f104453"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20261001" sheetId="1" r:id="R32feb14b9eba4807"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1467" uniqueCount="839">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="881">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2505 +58,2631 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JNKWY26</x:t>
   </x:si>
   <x:si>
     <x:t>9.762</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>62,207,000</x:t>
-[...2 lines deleted...]
-    <x:t>$11,686,016.95</x:t>
+    <x:t>68,307,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,573,987.55</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.32%</x:t>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>Mexican Bonos</x:t>
-[...5 lines deleted...]
-    <x:t>BBG002W625T1</x:t>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/23/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01T8HNDF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,349,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,534,838.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT472T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,885,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,949,237.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCLK700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,823,971.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,038,874.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R7V2715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,024,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,892,926.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,736,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,581,398.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0243G2Z00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,884,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,377,844.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Funding Luxco Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9X1941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,415,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,370,476.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,251,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,105,683.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C1D4CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,609,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,056,766.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,238,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,030,171.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C78R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,809,751.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,729,131.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,089,514.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004P4JB55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,710,528.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,741,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,693,113.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,219,698.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,979,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,053,073.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,030,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,684.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,802,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,959,346.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKPZZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,975,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,865,246.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TW9R3W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,148,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,854,141.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,767,426.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,808,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,764,277.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/20/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022ZR1Z60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,749,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,743,762.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004F585G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,008,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,718,358.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,162.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY5HBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,624,550.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,607,205.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,582,456.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,640,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,552,226.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TD35K22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,729,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,548,890.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,542,434.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,757,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,537,305.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDKQFL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,320,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,527,290.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,944,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,501,471.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MBNVK35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,493,068.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,658,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,369.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,433,914.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,297,258.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK8BTN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,201,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,293,129.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,252,220.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,163,535.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,160,132.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orbia Advance Corp Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010VM3LS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,132,509.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,078,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,018.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,810.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,024,159.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,380,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,015,713.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,874,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,993,763.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,507.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,961,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,976,680.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,983.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,961,069.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,001,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,942,743.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,028,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,905,070.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022869NX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,860,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,796,911.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,509.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,519,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,720,362.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,088.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,563,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,634,500.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,730,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,555,884.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,809.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,605.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011991JX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,519,455.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provincia De San Juan Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025FXKL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,565,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,622.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021RRVVH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,575.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,462,660.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,488.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,424,983.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVTWXS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,462,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,424,431.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameroon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,699,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,208.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,200.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,389,872.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suriname Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y8HKWR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,371,602.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suriname</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,350,500.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,543,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,329,007.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,398,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,322,850.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024LF8806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,318,327.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,726,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,510.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,252,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,239,320.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,222,215.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,428,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,047.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,214,519.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,203,331.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,620.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,165,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,632.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>946,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,056.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeropuerto De Cancun Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025M38Z09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,047,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,000.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,021,780.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$989,095.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,356.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,724.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,822.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$878,115.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,759.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,785.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>811,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,907.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01922BDV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,926.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>931,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,493.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XPQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,230.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZRYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$685,706.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,654.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,623.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central American Bottling Corp / Cbc Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025FXHWY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$595,601.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virgin Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$592,668.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Oil Services Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023VY6TV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,469.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primero Agila Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C4JD73</x:t>
   </x:si>
   <x:si>
     <x:t>7.750</x:t>
   </x:si>
   <x:si>
-    <x:t>179,390,000</x:t>
-[...8 lines deleted...]
-    <x:t>Mexico</x:t>
+    <x:t>572,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$550,596.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/28/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025CJY922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$495,198.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,220.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,176,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,058.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,343.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,728.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238M0ZS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,256.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023X330G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,619.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,543.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$288,449.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,906.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,999.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,621.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,292.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,293.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,740.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,592.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,350.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,006.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,415.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,199,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,199,747.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,457,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,173.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,274.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>843,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,017.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$266.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.03</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>Hungary Government Bond</x:t>
-[...2389 lines deleted...]
-  <x:si>
     <x:t>79,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$25.59</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>$23.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-9,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,790.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,848,071.78</x:t>
-[...2 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>$297,081.64</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2584,56 +2710,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R407e2a4c95374fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rce70499ec3a74f5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8aa5d25e3f104453" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19c6aea23ed4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc647488c4fa7455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32feb14b9eba4807" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L133"/>
+  <x:dimension ref="A1:L142"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2914,4778 +3040,5120 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="K10" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L10" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="K11" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="L11" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="K12" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="K13" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="K14" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="L14" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="K15" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="L17" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="K18" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="L18" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="K21" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L21" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="K22" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="K23" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="K24" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="H24" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="K25" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="H25" s="1" t="s">
+      <x:c r="L25" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="K26" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="I26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="I33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
+      <x:c r="K34" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="I34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="L37" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="I39" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
+      <x:c r="K40" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="I40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="K42" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="K43" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="K45" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="H45" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="H47" s="1" t="s">
+      <x:c r="K47" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="I47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="H48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="I48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="H49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="I49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="H51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="H53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="K54" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="L54" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="I55" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="H55" s="1" t="s">
+      <x:c r="K55" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="I55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J55" s="1" t="s">
+      <x:c r="L55" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="H56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="K56" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="I56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="K60" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="K63" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="I64" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="K64" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="K67" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="K71" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="K82" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="H82" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="I83" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="K83" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="I84" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="K92" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="K92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="I93" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="K93" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G95" s="1" t="s">
+      <x:c r="I95" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>646</x:v>
       </x:c>
-      <x:c r="H95" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="H96" s="1" t="s">
+      <x:c r="I96" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="I96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="I98" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="H98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="H99" s="1" t="s">
+      <x:c r="I99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="K99" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="I99" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="H111" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="K111" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>741</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
+        <x:v>745</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>747</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="I113" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J113" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>751</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
+        <x:v>752</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
-      <x:c r="H114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>756</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
-      <x:c r="F115" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>761</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="I116" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J116" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
+        <x:v>772</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="H119" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="C120" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="C120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>787</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>790</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
         <x:v>791</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>792</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>793</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>794</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
         <x:v>795</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J123" s="1" t="s">
         <x:v>801</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K123" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="L123" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>802</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>803</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
+      <x:c r="I124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="E124" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>812</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
-      <x:c r="E125" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F125" s="1" t="s">
+      <x:c r="H125" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
-      <x:c r="G125" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="L132" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L132" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B133" s="2" t="s">
+      <x:c r="C133" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="K133" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="L133" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C133" s="2" t="s">
+      <x:c r="C134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="K134" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L134" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D133" s="2" t="s">
+      <x:c r="C135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="K135" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="L135" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E133" s="2" t="s">
+      <x:c r="C136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="K136" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="L136" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F133" s="2" t="s">
+      <x:c r="C137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="K137" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="L137" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A138" s="1">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G133" s="2" t="s">
+      <x:c r="C138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="K138" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="L138" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A139" s="1">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H133" s="2" t="s">
+      <x:c r="C139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="K139" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="L139" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I133" s="2" t="s">
+      <x:c r="C140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="K140" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="L140" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="C141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="K141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J133" s="2" t="s">
+      <x:c r="L141" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A142" s="2" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="B142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K133" s="2" t="s">
+      <x:c r="C142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L133" s="2" t="s">
+      <x:c r="D142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K142" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A133:L133"/>
+    <x:mergeCell ref="A142:L142"/>
   </x:mergeCells>
 </x:worksheet>
 </file>