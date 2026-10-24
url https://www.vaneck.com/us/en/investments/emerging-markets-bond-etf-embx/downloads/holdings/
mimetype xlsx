--- v10 (2026-10-02)
+++ v11 (2026-10-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b6785161b0c4d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd83db7c6504ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20261001" sheetId="1" r:id="R32feb14b9eba4807"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20261022" sheetId="1" r:id="R560e046874944c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="881">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1610" uniqueCount="916">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2631 +58,2736 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JNKWY26</x:t>
   </x:si>
   <x:si>
     <x:t>9.762</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>68,307,000</x:t>
-[...2 lines deleted...]
-    <x:t>$12,573,987.55</x:t>
+    <x:t>46,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,134,774.99</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>4.39%</x:t>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01T8HNDF9</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
     <x:t>2,349,900,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,534,838.31</x:t>
+    <x:t>$7,592,888.35</x:t>
   </x:si>
   <x:si>
     <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary</x:t>
   </x:si>
   <x:si>
     <x:t>HUF</x:t>
   </x:si>
   <x:si>
+    <x:t>Abu Dhabi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2070</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WY8LLY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,871,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,145,661.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Arab Emirates</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCLK700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,425,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,785,620.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,039,803.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,736,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,706,845.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eagle Funding Luxco Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9X1941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,615,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,626,432.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0243G2Z00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,884,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,322,576.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,251,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,172,032.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,238,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,100,652.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C1D4CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,609,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,025,638.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C78R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,781,424.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,750,785.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,133,982.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
     <x:t>Bonos De La Tesoreria De La Republica E</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT472T8</x:t>
   </x:si>
   <x:si>
     <x:t>5.300</x:t>
   </x:si>
   <x:si>
-    <x:t>6,885,000,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.43%</x:t>
+    <x:t>3,965,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,957,662.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Chile</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
-    <x:t>Peru Government Bond</x:t>
-[...287 lines deleted...]
-    <x:t>CNY</x:t>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,941,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,910,565.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>06/29/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004P4JB55</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
     <x:t>20,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,710,528.23</x:t>
+    <x:t>$3,751,889.19</x:t>
   </x:si>
   <x:si>
     <x:t>1.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>02/01/2028</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Oman Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>10/28/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XYDRN74</x:t>
   </x:si>
   <x:si>
     <x:t>7.375</x:t>
   </x:si>
   <x:si>
     <x:t>2,933,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,219,698.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$3,274,337.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Oman</x:t>
   </x:si>
   <x:si>
+    <x:t>Colombia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/14/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K2C9RD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,840,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,164,438.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GXC9H4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,401,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,162,965.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Republic Of South Africa Government Int</x:t>
   </x:si>
   <x:si>
     <x:t>11/19/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QRX1SK4</x:t>
   </x:si>
   <x:si>
     <x:t>7.100</x:t>
   </x:si>
   <x:si>
     <x:t>2,979,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,053,073.61</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$3,145,337.76</x:t>
   </x:si>
   <x:si>
     <x:t>South Africa</x:t>
   </x:si>
   <x:si>
+    <x:t>11/07/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QJT7XZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,893,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,116,196.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
   </x:si>
   <x:si>
     <x:t>02/11/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N6SYSV8</x:t>
   </x:si>
   <x:si>
     <x:t>4.400</x:t>
   </x:si>
   <x:si>
     <x:t>3,030,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,988,684.26</x:t>
+    <x:t>$3,007,348.41</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Thailand</x:t>
   </x:si>
   <x:si>
-    <x:t>Egypt Government International Bond</x:t>
-[...14 lines deleted...]
-    <x:t>$2,959,346.51</x:t>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKPZZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,975,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,986,579.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>Egypt</x:t>
-[...17 lines deleted...]
-    <x:t>$2,865,246.31</x:t>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TD34900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,679,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,945,063.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QD5SJS4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,652,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,895,960.35</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>Colombia</x:t>
-[...2 lines deleted...]
-    <x:t>COP</x:t>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,926,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,837,132.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,808,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,783,458.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
   </x:si>
   <x:si>
     <x:t>Glp Pte Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>05/20/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TW9R3W9</x:t>
   </x:si>
   <x:si>
     <x:t>9.750</x:t>
   </x:si>
   <x:si>
     <x:t>3,148,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,854,141.70</x:t>
+    <x:t>$2,782,036.36</x:t>
   </x:si>
   <x:si>
     <x:t>Singapore</x:t>
   </x:si>
   <x:si>
-    <x:t>Turkiye Government International Bond</x:t>
-[...59 lines deleted...]
-    <x:t>$2,743,762.11</x:t>
+    <x:t>04/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004F585G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,008,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,699,930.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,664,171.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/22/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TD35K22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,729,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,663,492.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,627,289.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,594,141.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,530.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,640,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,592,503.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,944,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,555,193.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDKQFL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,320,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,530,954.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,658,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,510,049.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MBNVK35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,476,109.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,757,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,400,235.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339,237.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ypf Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PK8BTN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,201,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,614.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,278,884.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,300,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,238,351.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,868.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orbia Advance Corp Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/11/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010VM3LS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,185,394.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,143,173.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,105,781.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,078,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,325.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,050,612.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,049,525.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,961,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,806.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,992,514.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,380,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,983,482.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,001,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,981,817.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,950,635.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,874,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,939,805.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,028,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,925.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022869NX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,860,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,791,986.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,930,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,735,600.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,838.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,714,150.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,519,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,836.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,563,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,640,683.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Provincia De San Juan Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025FXKL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,565,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,392.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bono Del Tesoro Nacional Capitalizable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S1BSXP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,488,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,486,716.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021RRVVH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,484,312.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,636.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,478,665.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,444,469.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,452,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,251.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,699.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,550,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,919.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011991JX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,402,520.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,972.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suriname Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y8HKWR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,861.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suriname</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,375,310.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVTWXS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,462,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,827.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameroon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,398,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,559.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/17/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JQC5C47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,332,795.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024LF8806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,131.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,543,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,320,996.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,699,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,570.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,726,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,264,348.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,246,945.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/21/2071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012JB0PY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,120,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,229,555.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Republic Of Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PKMK697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,391,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,209,553.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,132.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,428,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,192,522.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,346.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,039.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,080,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,106,284.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>946,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,082,046.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aeropuerto De Cancun Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025M38Z09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,047,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,062,330.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,251,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,823.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>933,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,718.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$990,493.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>929,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$929,563.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02614YQ72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$905,905.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$899,827.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$887,212.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>971,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,904.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,368.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,649.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gol Finance Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/06/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V2YNJC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,315,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$843,175.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01922BDV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$816,167.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>811,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,511.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XPQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$785,301.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primero Agila Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C4JD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>872,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,759.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S2T07T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>955,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737,155.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,415.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,042.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,888.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G41HPF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>650,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,555.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Central American Bottling Corp / Cbc Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025FXHWY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,077.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Virgin Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,372.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZRYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,136.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Oil Services Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023VY6TV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590,919.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/28/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025CJY922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>515,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505,702.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,162.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,176,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,146.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,286.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG025KY63P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>317,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,073.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238M0ZS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,886.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023X330G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302,734.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,228.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,265.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,157.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,450.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,533.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,182.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,788.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,777.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,849.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,405.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,857.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,848.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,190,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,190,692.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.30%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>04/15/2033</x:t>
-[...1928 lines deleted...]
-    <x:t>$266.19</x:t>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>Europe</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>79,369</x:t>
-[...11 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$297,081.64</x:t>
+    <x:t>$-1,760,926.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2710,68 +2815,68 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re19c6aea23ed4ded" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc647488c4fa7455f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R32feb14b9eba4807" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e913f44e9a4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ed52e5fe44a4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R560e046874944c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L142"/>
+  <x:dimension ref="A1:L146"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
-    <x:col min="11" max="11" width="27" customWidth="1"/>
+    <x:col min="11" max="11" width="28" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3040,5120 +3145,5272 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
+      <x:c r="K26" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="I26" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="H27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="I27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J27" s="1" t="s">
+      <x:c r="K27" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="L27" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="H28" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
+      <x:c r="K30" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="I30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="I31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J31" s="1" t="s">
+      <x:c r="K31" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="K31" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="K32" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="I32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="I33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="I34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J34" s="1" t="s">
+      <x:c r="K34" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="L34" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="K37" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="L37" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="K38" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="K39" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
+      <x:c r="K40" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="I40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="H41" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="H42" s="1" t="s">
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="I42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J42" s="1" t="s">
+      <x:c r="K42" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="K42" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="K45" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
+      <x:c r="K46" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="I46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="H47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="I47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="H49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="H51" s="1" t="s">
+      <x:c r="K51" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="I51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="H52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="I52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="H53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="I53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="K56" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="K56" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="K59" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J61" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="K61" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="L61" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="K62" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="K65" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="I66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="K66" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="L66" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="I67" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="K67" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="I68" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J68" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="I70" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="K70" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="L70" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="K71" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="I72" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="K72" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="H72" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>502</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="I74" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>519</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>520</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="K77" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="I79" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="K79" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="H79" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="I80" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="K80" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="H80" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="K82" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="K83" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>572</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="K86" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="K86" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J87" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="I88" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="H89" s="1" t="s">
+      <x:c r="I89" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="I89" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="H90" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="H91" s="1" t="s">
+      <x:c r="I91" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="I91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J97" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="K97" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="I99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="I100" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="H100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="H104" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="H105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G108" s="1" t="s">
+      <x:c r="I108" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="K108" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="H108" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
         <x:v>727</x:v>
       </x:c>
-      <x:c r="H110" s="1" t="s">
+      <x:c r="I110" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>728</x:v>
       </x:c>
-      <x:c r="I110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="E111" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="I111" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>766</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>767</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>769</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>770</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>775</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>776</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
         <x:v>777</x:v>
       </x:c>
-      <x:c r="D119" s="1" t="s">
+      <x:c r="I119" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
+      <x:c r="K119" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>781</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>782</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
+      <x:c r="H120" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="K120" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
-      <x:c r="H120" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>789</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G121" s="1" t="s">
+      <x:c r="H121" s="1" t="s">
         <x:v>790</x:v>
       </x:c>
-      <x:c r="H121" s="1" t="s">
+      <x:c r="I121" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
+        <x:v>778</x:v>
+      </x:c>
+      <x:c r="K121" s="1" t="s">
         <x:v>791</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>811</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
         <x:v>813</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>814</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>837</x:v>
       </x:c>
-      <x:c r="F130" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>846</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>847</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
         <x:v>848</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
         <x:v>849</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>850</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
         <x:v>851</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>858</x:v>
       </x:c>
-      <x:c r="H134" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K134" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>896</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>897</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>898</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>899</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="L141" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L141" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B142" s="2" t="s">
+      <x:c r="C142" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J142" s="1" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="K142" s="1" t="s">
+        <x:v>905</x:v>
+      </x:c>
+      <x:c r="L142" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C142" s="2" t="s">
+      <x:c r="C143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>906</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>907</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="K143" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="L143" s="1" t="s">
+        <x:v>909</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D142" s="2" t="s">
+      <x:c r="C144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>910</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
+        <x:v>908</x:v>
+      </x:c>
+      <x:c r="K144" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="L144" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A145" s="1">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="B145" s="1" t="s">
+        <x:v>911</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>912</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>913</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
+        <x:v>914</x:v>
+      </x:c>
+      <x:c r="K145" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E142" s="2" t="s">
+      <x:c r="L145" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="146" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A146" s="2" t="s">
+        <x:v>915</x:v>
+      </x:c>
+      <x:c r="B146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F142" s="2" t="s">
+      <x:c r="C146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G142" s="2" t="s">
+      <x:c r="D146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H142" s="2" t="s">
+      <x:c r="E146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I142" s="2" t="s">
+      <x:c r="F146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J142" s="2" t="s">
+      <x:c r="G146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K142" s="2" t="s">
+      <x:c r="H146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L142" s="2" t="s">
+      <x:c r="I146" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J146" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K146" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L146" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A142:L142"/>
+    <x:mergeCell ref="A146:L146"/>
   </x:mergeCells>
 </x:worksheet>
 </file>