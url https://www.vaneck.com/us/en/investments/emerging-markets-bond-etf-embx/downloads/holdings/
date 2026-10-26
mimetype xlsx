--- v11 (2026-10-24)
+++ v12 (2026-10-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4dd83db7c6504ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d6f5e3dea7340a6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20261022" sheetId="1" r:id="R560e046874944c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20261022" sheetId="1" r:id="R01612973f2e345d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1610" uniqueCount="916">
   <x:si>
     <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2815,51 +2815,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e913f44e9a4d80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6ed52e5fe44a4a3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R560e046874944c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf9698b197cb4005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra1034ea9069c4058" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R01612973f2e345d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L146"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="28" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">