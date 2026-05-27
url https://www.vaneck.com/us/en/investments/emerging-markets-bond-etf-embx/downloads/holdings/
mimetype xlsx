--- v0 (2026-05-06)
+++ v1 (2026-05-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a74c08a6114b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25977923fd7495f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260504" sheetId="1" r:id="R4aeb46cd4ad54269"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260526" sheetId="1" r:id="R2e4b4f0850db48f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1456" uniqueCount="848">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/04/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1555" uniqueCount="888">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2532 +58,2652 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCLK700</x:t>
   </x:si>
   <x:si>
     <x:t>7.600</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>28,215,000</x:t>
-[...2 lines deleted...]
-    <x:t>$8,595,811.08</x:t>
+    <x:t>27,950,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,812,186.72</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.50%</x:t>
+    <x:t>3.66%</x:t>
   </x:si>
   <x:si>
     <x:t>Peru</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
+    <x:t>Mexican Bonos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002W625T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,920,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,456,181.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT472T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,885,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,700,272.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/18/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDKQFL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,083,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,476,504.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,931,266.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
     <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
   </x:si>
   <x:si>
     <x:t>01/01/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014BF94J6</x:t>
   </x:si>
   <x:si>
     <x:t>10.000</x:t>
   </x:si>
   <x:si>
-    <x:t>42,544,000</x:t>
-[...5 lines deleted...]
-    <x:t>3.05%</x:t>
+    <x:t>32,693,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,698,879.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>Brazil</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
-[...95 lines deleted...]
-    <x:t>$5,513,252.16</x:t>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGZRHS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,785,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,330,999.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFCVHS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,814,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,063,422.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,862,515.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,670,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,752,302.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>262,625,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,113,160.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,851,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,027,629.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004T9FLP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,186,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,932,549.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,752,383.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,476,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,477,081.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCFTQR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,192,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,320,107.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCF0Y57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,113,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,240,110.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,059,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,825.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,198,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,039,432.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKPZZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,192,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,001,951.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,988,974.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0086HBT93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,672,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,974,943.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabon Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S7LWC56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,956,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,929,923.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gabon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,694,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,097.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,775,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,757,331.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,712,712.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKRQS99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,712,668.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,695,131.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,651,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,685,297.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661,572.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,623,381.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,671.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02044G9D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,566,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,531,465.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZTZ1Q76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,461,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,459,528.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,494,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,399,955.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,335,487.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KR7K26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,722,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,335,018.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,409.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,309,535.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,434,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,281,396.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,057.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,155,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,170,862.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,011,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,114,142.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X362WX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,924,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,114,092.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,070,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,070,654.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,445.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,004,673.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,973,340.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G530SR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,260,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,954,303.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,805,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,902,607.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB9QK73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,560,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832,576.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uganda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,955,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,514.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,372.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,697,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,069.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,793,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,599,784.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X364238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,569,368.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553,357.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,058.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,080.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Absa Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/25/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0218880M6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,547,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,136.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,341.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,365,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,446,831.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,414,693.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,770.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0M443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,292,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,057.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,341,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,718.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,686.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zorlu Enerji Elektrik Uretim As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/23/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QB1G2Z6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,710,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,526.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,629,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,374,072.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,617,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,347,287.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,346,775.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,862.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,328,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,514.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,250,592.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,208,534.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,196,357.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,582.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,125,236.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,102,415.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,077,946.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,036,506.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,380.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRLN3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,427,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$931,079.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,199.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$879,511.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,362.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K65QM19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,988.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,751,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$778,342.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/06/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RLS58F6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>858,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$760,416.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,031.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$716,903.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,025.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,228.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bono Del Tesoro Nacional Capitalizable</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YZJZY92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>801,816,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,173.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,544.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL7G4T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,890.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,747.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HY2BK21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,648.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004MR33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,805.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,695.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanica Lux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223D9902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,013.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020DCKFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,667.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Côte D'Ivoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,554.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GXC911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>516,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,538.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>531,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,837.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,601.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,632.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$475,325.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,178.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,583.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TD34900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,318,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,779.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,926.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0225G1VH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,069.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,481.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Geopark Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S198G93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>310,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,873.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,272.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$297,271.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$278,332.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,612.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,425.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,392.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KTLR0M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,063.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BY7M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,384.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0KP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,228.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,624.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,761.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KR7GR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,357.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,688.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,993.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,583.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,303.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BXZV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,542.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,446.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,093.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,572,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,572,010.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,829.20</x:t>
   </x:si>
   <x:si>
     <x:t>2.25%</x:t>
-  </x:si>
-[...2335 lines deleted...]
-    <x:t>-0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2611,56 +2731,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23f8bd1fe64b4617" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc0a0c5dc6bc64f64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4aeb46cd4ad54269" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb8bfa205a453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62142b6a2eab4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e4b4f0850db48f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L132"/>
+  <x:dimension ref="A1:L141"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2988,4693 +3108,5035 @@
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="I10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J10" s="1" t="s">
+      <x:c r="K10" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="K10" s="1" t="s">
+      <x:c r="L10" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="I11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="K13" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="K14" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="L14" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="K15" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="K16" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="L16" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="L17" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>105</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="K20" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L20" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="H22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="I22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J22" s="1" t="s">
+      <x:c r="K22" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="K22" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="H25" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="H26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="I26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J26" s="1" t="s">
+      <x:c r="K26" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="K26" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
+      <x:c r="K29" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="I29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J29" s="1" t="s">
+      <x:c r="L29" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="H30" s="1" t="s">
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="K30" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="I30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="I31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J31" s="1" t="s">
+      <x:c r="K31" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="L31" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="K32" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="I32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="I33" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J33" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
+      <x:c r="K33" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="I33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="H34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="I34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J34" s="1" t="s">
+      <x:c r="K34" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="K34" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="H45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="I45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J45" s="1" t="s">
+      <x:c r="K45" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="K45" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="H46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="I46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J46" s="1" t="s">
+      <x:c r="K46" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="K46" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="H47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="K47" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="I47" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="K48" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="H48" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="H49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="K51" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="L51" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="K54" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="L54" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="K56" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="L56" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="I58" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J58" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="K58" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="I59" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="K60" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="K67" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="K68" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="K68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="K69" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="K70" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="L70" s="1" t="s">
         <x:v>500</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="K75" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="K76" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>539</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>541</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J77" s="1" t="s">
+        <x:v>542</x:v>
+      </x:c>
+      <x:c r="K77" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J80" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="K80" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="K84" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="K84" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>588</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>589</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="I88" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G89" s="1" t="s">
+      <x:c r="I89" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="H89" s="1" t="s">
+      <x:c r="K89" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="I89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="H90" s="1" t="s">
+      <x:c r="K90" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="I90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="I93" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="K94" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="K97" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="L97" s="1" t="s">
         <x:v>668</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="K102" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="L102" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>714</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G105" s="1" t="s">
+      <x:c r="H105" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
-      <x:c r="H105" s="1" t="s">
+      <x:c r="I105" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="I105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J105" s="1" t="s">
+      <x:c r="K105" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="K105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="D106" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>729</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
+        <x:v>730</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J108" s="1" t="s">
         <x:v>731</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>732</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>733</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="E110" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="I110" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G110" s="1" t="s">
+      <x:c r="K110" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="H110" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
+        <x:v>746</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="H111" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
+        <x:v>750</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>751</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
-      <x:c r="H112" s="1" t="s">
+      <x:c r="I112" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>754</x:v>
       </x:c>
-      <x:c r="I112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>755</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>762</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="E115" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
+      <x:c r="I115" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J115" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
-      <x:c r="F115" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
+        <x:v>773</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>774</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>775</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G116" s="1" t="s">
+      <x:c r="I116" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J116" s="1" t="s">
         <x:v>776</x:v>
       </x:c>
-      <x:c r="H116" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>778</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>779</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="H117" s="1" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="I117" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
         <x:v>781</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>782</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="K120" s="1" t="s">
         <x:v>797</x:v>
       </x:c>
-      <x:c r="K120" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>800</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>801</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
+        <x:v>804</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>805</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>806</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>807</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="I122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>811</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
         <x:v>812</x:v>
       </x:c>
-      <x:c r="E123" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
         <x:v>822</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>823</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>833</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>834</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J127" s="1" t="s">
         <x:v>830</x:v>
       </x:c>
-      <x:c r="F127" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="L131" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="132" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A132" s="1">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="B132" s="1" t="s">
+        <x:v>852</x:v>
+      </x:c>
+      <x:c r="C132" s="1" t="s">
+        <x:v>853</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
+        <x:v>854</x:v>
+      </x:c>
+      <x:c r="E132" s="1" t="s">
+        <x:v>855</x:v>
+      </x:c>
+      <x:c r="F132" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G132" s="1" t="s">
+        <x:v>856</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
+        <x:v>851</x:v>
+      </x:c>
+      <x:c r="K132" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="L132" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="133" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A133" s="1">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="B133" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>862</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="K133" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="L133" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="134" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A134" s="1">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="B134" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="K134" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="L134" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="135" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A135" s="1">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="B135" s="1" t="s">
+        <x:v>825</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>871</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="K135" s="1" t="s">
+        <x:v>831</x:v>
+      </x:c>
+      <x:c r="L135" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="136" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A136" s="1">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="B136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L131" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B132" s="2" t="s">
+      <x:c r="C136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>873</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>874</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
+        <x:v>864</x:v>
+      </x:c>
+      <x:c r="K136" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="L136" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="137" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A137" s="1">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="B137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C132" s="2" t="s">
+      <x:c r="C137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D137" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="K137" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="L137" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="138" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A138" s="1">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="B138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D132" s="2" t="s">
+      <x:c r="C138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>879</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="K138" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="L138" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="139" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A139" s="1">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="B139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E132" s="2" t="s">
+      <x:c r="C139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>872</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>880</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>881</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
+        <x:v>882</x:v>
+      </x:c>
+      <x:c r="K139" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="L139" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>885</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
+        <x:v>886</x:v>
+      </x:c>
+      <x:c r="K140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F132" s="2" t="s">
+      <x:c r="L140" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A141" s="2" t="s">
+        <x:v>887</x:v>
+      </x:c>
+      <x:c r="B141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G132" s="2" t="s">
+      <x:c r="C141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H132" s="2" t="s">
+      <x:c r="D141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I132" s="2" t="s">
+      <x:c r="E141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J132" s="2" t="s">
+      <x:c r="F141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K132" s="2" t="s">
+      <x:c r="G141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L132" s="2" t="s">
+      <x:c r="H141" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I141" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="J141" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="K141" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L141" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A132:L132"/>
+    <x:mergeCell ref="A141:L141"/>
   </x:mergeCells>
 </x:worksheet>
 </file>