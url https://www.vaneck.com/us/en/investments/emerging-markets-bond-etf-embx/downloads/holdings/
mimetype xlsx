--- v1 (2026-05-27)
+++ v2 (2026-06-17)
@@ -1,2709 +1,2697 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc25977923fd7495f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bb2740e42442e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260526" sheetId="1" r:id="R2e4b4f0850db48f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260616" sheetId="1" r:id="Rdd3edf3e01504791"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1555" uniqueCount="888">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/26/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="884">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Mexican Bonos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002W625T1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,920,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,391,341.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MXN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VGZRHS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,785,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,382,740.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT472T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,885,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,775,225.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P2SVD60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,821,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,070,427.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKPZZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,011,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,027,008.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,021,206.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCLK700</x:t>
   </x:si>
   <x:si>
     <x:t>7.600</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...11 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>18,359,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,004,630.57</x:t>
   </x:si>
   <x:si>
     <x:t>Peru</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>Mexican Bonos</x:t>
-[...50 lines deleted...]
-    <x:t>CLP</x:t>
+    <x:t>Brazil Notas Do Tesouro Nacional Serie</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014BF94J6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,693,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,603,390.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,955,478.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZF04214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,880,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,887,160.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Arabia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G530SR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,230,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,757,575.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>Malaysia Government Bond</x:t>
   </x:si>
   <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,745,603.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,587,320.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/18/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MDKQFL6</x:t>
   </x:si>
   <x:si>
     <x:t>4.054</x:t>
   </x:si>
   <x:si>
-    <x:t>25,083,000</x:t>
-[...89 lines deleted...]
-    <x:t>PLN</x:t>
+    <x:t>17,883,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,559,174.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,024,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,168,866.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,851,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,030,598.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,717,187.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004T9FLP0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,486,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,430,724.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,817,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,236,821.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,059,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,102,720.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0086HBT93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,672,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,051,888.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,049,113.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRLN3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,175,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,768,041.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKRQS99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,732,739.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,713,509.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,651,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,708,266.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,704,819.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,686,744.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,670,683.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02044G9D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,566,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,547,919.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,470,163.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Of Poland Government Internati</x:t>
   </x:si>
   <x:si>
-    <x:t>11/16/2032</x:t>
-[...164 lines deleted...]
-    <x:t>CNY</x:t>
+    <x:t>04/14/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GXC9H4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,397,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,452,974.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY5HBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,402,349.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17FF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,640.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,434,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,365,250.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,179,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,359,503.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,355,379.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,343,350.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,317,775.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCFTQR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,174,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,281,644.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,155,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,182,421.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,134,487.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,070,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,092,051.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JRZLFZ6</x:t>
   </x:si>
   <x:si>
     <x:t>3.875</x:t>
   </x:si>
   <x:si>
-    <x:t>3,476,000</x:t>
-[...68 lines deleted...]
-    <x:t>Bolivian Government International Bond</x:t>
+    <x:t>2,066,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,073,973.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,269,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,032,425.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,376.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,964,050.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB9QK73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,560,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,365.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uganda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,876,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,333.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TW9R3W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,048,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,272.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,792,046.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X364238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,945.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,793,038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,622,734.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,563,389.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,533,166.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,183.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>03/02/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015LH8Q91</x:t>
   </x:si>
   <x:si>
     <x:t>7.500</x:t>
   </x:si>
   <x:si>
-    <x:t>3,198,000</x:t>
-[...77 lines deleted...]
-    <x:t>BBG01S7LWC56</x:t>
+    <x:t>1,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,565.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X362WX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,924,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,466,969.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,458,352.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,365,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434,569.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0M443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,292,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,433,076.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,628.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,287.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,534.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,383,579.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,711.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,351,649.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,629,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,946.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,328,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,315,648.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,178.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8BL7H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,889.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,219,867.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,217,660.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,198,437.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,169,637.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,163,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,117,003.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,635.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>861,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,111.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,006,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,063,660.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,044,857.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,040,472.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HT8KRL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$976,694.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,066.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,375.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
   </x:si>
   <x:si>
     <x:t>9.500</x:t>
   </x:si>
   <x:si>
-    <x:t>2,956,000</x:t>
-[...878 lines deleted...]
-    <x:t>Drc International Bond</x:t>
+    <x:t>899,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,223.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$917,529.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>770,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$885,798.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X0WRB65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>826,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,581.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,645.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K65QM19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,167,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,621.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,962.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>687,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,733.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,845.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,090.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$689,761.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL7G4T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,859.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
   </x:si>
   <x:si>
     <x:t>04/16/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021HJPX23</x:t>
   </x:si>
   <x:si>
-    <x:t>1,341,000</x:t>
-[...221 lines deleted...]
-    <x:t>Kazakhstan</x:t>
+    <x:t>611,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646,855.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,956.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,419.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004MR33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$605,093.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,746.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanica Lux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223D9902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$577,406.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>07/31/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X0384N8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,305,000</x:t>
-[...431 lines deleted...]
-    <x:t>$565,013.52</x:t>
+    <x:t>642,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$557,937.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>Ivory Coast Government International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>02/25/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG020DCKFS0</x:t>
   </x:si>
   <x:si>
     <x:t>558,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$534,667.61</x:t>
+    <x:t>$557,170.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Côte D'Ivoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,315.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>Côte D'Ivoire</x:t>
-[...22 lines deleted...]
-  <x:si>
     <x:t>Nwd Mtn Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>02/08/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P22N135</x:t>
   </x:si>
   <x:si>
     <x:t>531,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$513,837.95</x:t>
+    <x:t>$520,899.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,974.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>09/01/2033</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Republic Of Uzbekistan International Bo</x:t>
   </x:si>
   <x:si>
     <x:t>10/19/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011RJC449</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
     <x:t>521,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$485,632.93</x:t>
+    <x:t>$489,267.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>Uzbekistan</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Energy Llc/Argentina</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZHCSTT1</x:t>
   </x:si>
   <x:si>
     <x:t>449,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$475,325.74</x:t>
+    <x:t>$483,455.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/28/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TD34900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,318,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$429,898.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>02/17/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0204129Z0</x:t>
   </x:si>
   <x:si>
     <x:t>400,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$411,178.77</x:t>
+    <x:t>$412,292.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Hungary Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>06/22/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YTQC093</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
     <x:t>144,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$381,583.77</x:t>
+    <x:t>$400,351.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,850.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>HUF</x:t>
-[...38 lines deleted...]
-    <x:t>$346,069.65</x:t>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,378.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>10/01/2028</x:t>
-[...8 lines deleted...]
-    <x:t>$321,481.31</x:t>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,765.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>Geopark Ltd</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Digicel International Finance Ltd / Dif</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W9T71H7</x:t>
   </x:si>
   <x:si>
     <x:t>280,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$297,271.87</x:t>
+    <x:t>$298,117.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Bermuda</x:t>
   </x:si>
   <x:si>
     <x:t>06/17/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KSDNFR7</x:t>
   </x:si>
   <x:si>
     <x:t>2.800</x:t>
   </x:si>
   <x:si>
     <x:t>8,613,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$278,332.89</x:t>
+    <x:t>$283,104.44</x:t>
   </x:si>
   <x:si>
     <x:t>China Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YBDGNG8</x:t>
   </x:si>
   <x:si>
     <x:t>3.750</x:t>
   </x:si>
   <x:si>
     <x:t>247,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$245,612.28</x:t>
+    <x:t>$246,420.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>01/27/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQNFRN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,448.38</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG00KRBWZC5</x:t>
   </x:si>
   <x:si>
     <x:t>225,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,425.42</x:t>
+    <x:t>$232,075.85</x:t>
   </x:si>
   <x:si>
     <x:t>Nwd Finance Bvi Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>12/16/2072</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0180FM8C2</x:t>
   </x:si>
   <x:si>
     <x:t>6.150</x:t>
   </x:si>
   <x:si>
     <x:t>249,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$219,392.07</x:t>
+    <x:t>$226,328.33</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>05/08/2048</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Secure International Finance Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/03/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N3BY7M3</x:t>
   </x:si>
   <x:si>
-    <x:t>149,118</x:t>
-[...2 lines deleted...]
-    <x:t>$153,384.07</x:t>
+    <x:t>137,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,908.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Guyana</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VR0KP57</x:t>
   </x:si>
   <x:si>
     <x:t>125,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,228.47</x:t>
+    <x:t>$138,649.03</x:t>
   </x:si>
   <x:si>
     <x:t>Hta Group Ltd/Mauritius</x:t>
   </x:si>
   <x:si>
     <x:t>06/04/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MZK6858</x:t>
   </x:si>
   <x:si>
     <x:t>104,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$110,624.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$107,321.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00007Z503</x:t>
   </x:si>
   <x:si>
     <x:t>103,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$103,761.41</x:t>
-[...8 lines deleted...]
-    <x:t>$88,357.37</x:t>
+    <x:t>$100,020.51</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W9T70R8</x:t>
   </x:si>
   <x:si>
     <x:t>76,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,688.07</x:t>
+    <x:t>$80,917.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>05/12/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG021XZVBW7</x:t>
   </x:si>
   <x:si>
     <x:t>7.950</x:t>
   </x:si>
   <x:si>
     <x:t>74,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,993.15</x:t>
+    <x:t>$74,757.59</x:t>
   </x:si>
   <x:si>
     <x:t>Benin Government International Bond</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01L9XMN96</x:t>
   </x:si>
   <x:si>
     <x:t>7.960</x:t>
   </x:si>
   <x:si>
     <x:t>39,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,583.68</x:t>
+    <x:t>$42,996.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Benin</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MDGM755</x:t>
   </x:si>
   <x:si>
     <x:t>0.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,303.01</x:t>
+    <x:t>$41,509.01</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N3BXZV2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,471</x:t>
-[...2 lines deleted...]
-    <x:t>$38,542.67</x:t>
+    <x:t>34,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,905.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>274,475</x:t>
-[...8 lines deleted...]
-    <x:t>$1,093.08</x:t>
+    <x:t>2,376,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,376,961.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,698.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>1,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,328.69</x:t>
+  </x:si>
+  <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.03</x:t>
+  </x:si>
+  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-1,572,010</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,408,829.20</x:t>
-[...2 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$-1,545,523.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2731,56 +2719,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6eb8bfa205a453e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62142b6a2eab4e64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2e4b4f0850db48f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43fd7e00b2042c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6bcb3b20e32a41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd3edf3e01504791" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L141"/>
+  <x:dimension ref="A1:L140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3070,5073 +3058,5035 @@
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J9" s="1" t="s">
+      <x:c r="K9" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="K9" s="1" t="s">
+      <x:c r="L9" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="K10" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="K10" s="1" t="s">
+      <x:c r="L10" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="I11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J11" s="1" t="s">
+      <x:c r="K11" s="1" t="s">
         <x:v>84</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="I18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J18" s="1" t="s">
+      <x:c r="K18" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="K18" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L18" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="I25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="H29" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="H38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="I50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="H54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="K66" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="K66" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="H67" s="1" t="s">
+      <x:c r="I67" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="I67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>368</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="H69" s="1" t="s">
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="I69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="I70" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J70" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="K70" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L70" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>497</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="K72" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="I73" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="K73" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="H74" s="1" t="s">
+      <x:c r="I74" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="I74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="H80" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="H81" s="1" t="s">
+      <x:c r="I81" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="I81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J81" s="1" t="s">
+      <x:c r="K81" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="K81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="K82" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="K82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="I85" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="H85" s="1" t="s">
+      <x:c r="K85" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="I85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>614</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>615</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J89" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G90" s="1" t="s">
+      <x:c r="I90" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="H90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>631</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>632</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="K92" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>98</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
         <x:v>670</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>671</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>671</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G99" s="1" t="s">
+      <x:c r="H99" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="H99" s="1" t="s">
+      <x:c r="I99" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J99" s="1" t="s">
         <x:v>676</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>667</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="I100" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
-      <x:c r="H100" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G101" s="1" t="s">
+      <x:c r="H101" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="H101" s="1" t="s">
+      <x:c r="I101" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="I101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>694</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G102" s="1" t="s">
+      <x:c r="H102" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="H102" s="1" t="s">
+      <x:c r="I102" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>696</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>690</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="H103" s="1" t="s">
+      <x:c r="I103" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="K103" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="I103" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="K103" s="1" t="s">
+      <x:c r="L103" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>707</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>720</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>709</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J107" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
+        <x:v>734</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>736</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>737</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="H110" s="1" t="s">
+      <x:c r="I110" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>742</x:v>
       </x:c>
-      <x:c r="I110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>743</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>744</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>745</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="H111" s="1" t="s">
+      <x:c r="I111" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J111" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="I111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>757</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
         <x:v>758</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
         <x:v>759</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>760</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
+        <x:v>762</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>763</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>764</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
         <x:v>765</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G114" s="1" t="s">
+      <x:c r="I114" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J114" s="1" t="s">
         <x:v>766</x:v>
       </x:c>
-      <x:c r="H114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>783</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>785</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>786</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>793</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>809</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>810</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J122" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
-      <x:c r="F122" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
         <x:v>826</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
+        <x:v>837</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>838</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>839</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>836</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>841</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="F129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
         <x:v>842</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G129" s="1" t="s">
+      <x:c r="H129" s="1" t="s">
         <x:v>843</x:v>
       </x:c>
-      <x:c r="H129" s="1" t="s">
+      <x:c r="I129" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="I129" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
         <x:v>857</x:v>
       </x:c>
-      <x:c r="I132" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
+      <x:c r="G134" s="1" t="s">
         <x:v>867</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>591</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>868</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
         <x:v>870</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
         <x:v>871</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
         <x:v>873</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>874</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="G137" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
         <x:v>872</x:v>
       </x:c>
-      <x:c r="G138" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="K138" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>85</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A140" s="1">
-[...2 lines deleted...]
-      <x:c r="B140" s="1" t="s">
+      <x:c r="A140" s="2" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="C140" s="1" t="s">
-[...23 lines deleted...]
-      <x:c r="K140" s="1" t="s">
+      <x:c r="B140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L140" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B141" s="2" t="s">
+      <x:c r="C140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C141" s="2" t="s">
+      <x:c r="D140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D141" s="2" t="s">
+      <x:c r="E140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E141" s="2" t="s">
+      <x:c r="F140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F141" s="2" t="s">
+      <x:c r="G140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G141" s="2" t="s">
+      <x:c r="H140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H141" s="2" t="s">
+      <x:c r="I140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I141" s="2" t="s">
+      <x:c r="J140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J141" s="2" t="s">
+      <x:c r="K140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K141" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="L141" s="2" t="s">
+      <x:c r="L140" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A141:L141"/>
+    <x:mergeCell ref="A140:L140"/>
   </x:mergeCells>
 </x:worksheet>
 </file>