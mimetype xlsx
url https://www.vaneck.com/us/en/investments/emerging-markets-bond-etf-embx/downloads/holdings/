--- v2 (2026-06-17)
+++ v3 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4bb2740e42442e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fccd700de44383" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260616" sheetId="1" r:id="Rdd3edf3e01504791"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260616" sheetId="1" r:id="Rddfda2f57494415d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="884">
   <x:si>
     <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2719,51 +2719,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd43fd7e00b2042c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6bcb3b20e32a41ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdd3edf3e01504791" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913ea7dd58bf40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c7b98e86da743b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddfda2f57494415d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">