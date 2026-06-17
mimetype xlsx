--- v3 (2026-06-17)
+++ v4 (2026-06-17)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44fccd700de44383" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55174ac02fc4e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260616" sheetId="1" r:id="Rddfda2f57494415d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260616" sheetId="1" r:id="R103af92958af4a0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="884">
   <x:si>
     <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2719,51 +2719,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R913ea7dd58bf40ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6c7b98e86da743b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rddfda2f57494415d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d603f430688443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd8036ee0a83646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R103af92958af4a0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L140"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">