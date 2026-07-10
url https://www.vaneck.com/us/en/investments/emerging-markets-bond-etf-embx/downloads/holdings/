--- v4 (2026-06-17)
+++ v5 (2026-07-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc55174ac02fc4e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d599ec9a03463a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260616" sheetId="1" r:id="R103af92958af4a0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260709" sheetId="1" r:id="Rcb8239221aa54ed0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1544" uniqueCount="884">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="885">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,2637 +61,2640 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002W625T1</x:t>
   </x:si>
   <x:si>
     <x:t>7.750</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>166,920,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,391,341.85</x:t>
+    <x:t>$8,178,223.33</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.49%</x:t>
+    <x:t>3.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>Republic Of Poland Government Bond</x:t>
-[...5 lines deleted...]
-    <x:t>BBG01VGZRHS8</x:t>
+    <x:t>Republic Of Poland Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/14/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021GXC9H4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,075,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,133,431.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT472T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,885,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,036.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCLK700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,359,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,966,394.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>26,785,000</x:t>
-[...38 lines deleted...]
-    <x:t>CLP</x:t>
+    <x:t>116,800,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,924,548.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
   </x:si>
   <x:si>
     <x:t>Indonesia Treasury Bond</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P2SVD60</x:t>
   </x:si>
   <x:si>
     <x:t>6.750</x:t>
   </x:si>
   <x:si>
     <x:t>105,821,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,070,427.85</x:t>
-[...2 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>$5,869,158.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Indonesia</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,122,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,122,930.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZF04214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,880,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,813,785.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Arabia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,743,515.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,325,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,449,286.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,251,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,415,331.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G530SR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,372,811.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKPZZW2</x:t>
   </x:si>
   <x:si>
     <x:t>12.500</x:t>
   </x:si>
   <x:si>
-    <x:t>20,011,000,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>13,314,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,222,549.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
-    <x:t>Czech Republic Government Bond</x:t>
-[...53 lines deleted...]
-    <x:t>BBG014BF94J6</x:t>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,024,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,148,787.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,190,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,108,647.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K65QM19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,998,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,042,137.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,652,038.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,817,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,156,107.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,913,323.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02044G9D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,766,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,735,593.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKRQS99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,632.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,683,644.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,678,858.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,678,545.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,660,843.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,582,249.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,379,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,482.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCFTQR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,374,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,359.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,451,717.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY5HBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,573.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,355,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,380,396.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States Treasury Bill</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020V17FF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,371,072.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,345,936.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,330,459.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,316,918.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,266,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,818.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,469,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,213.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,135,786.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,070,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,103,346.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,121,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,094,517.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,958,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,018,616.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,006,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,008,331.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,497.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB9QK73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,560,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,060.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uganda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Y7CST6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,946,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,900,118.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,876,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,867,005.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TW9R3W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,048,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,785,463.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,745,372.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,708,933.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,627,495.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X364238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,250.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,505,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,315.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,026.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,461,743.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X362WX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,924,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,460,690.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,365,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,426,197.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,416,234.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,411,048.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,401,919.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,051.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0M443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,292,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,385,131.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,365,473.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,021.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,004.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,629,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,341,858.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,061,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,313,895.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,328,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,304,715.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,254,141.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8BL7H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,239.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,218,113.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,108,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,212,521.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,436.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,799.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,172,797.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>970,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,114,216.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,163,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,100,033.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,461.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,006,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,954.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,342.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RJSXK25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,883.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,038,883.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011991JX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,715,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,073.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,041.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HT8KRL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$978,033.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$923,592.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$922,954.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$919,689.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,738.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$860,853.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$796,968.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanica Lux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223D9902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$784,037.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>675,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,539.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,674.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,072.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$684,259.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$653,760.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL7G4T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$652,683.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,335.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,116.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004MR33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$599,013.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X0WRB65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,358.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>642,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,652.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>776,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,745.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020DCKFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>558,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,727.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Côte D'Ivoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,928.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,695.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,439.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>521,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,508.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$481,637.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004T1L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,474.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238M0ZS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,045.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,801.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primero Agila Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C4JD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,218.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,377.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,361.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,676.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRLN3V9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,318,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,674.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,131.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,897.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQNFRN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,057.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,848.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BY7M3</x:t>
   </x:si>
   <x:si>
     <x:t>10.000</x:t>
   </x:si>
   <x:si>
-    <x:t>32,693,000</x:t>
-[...8 lines deleted...]
-    <x:t>Brazil</x:t>
+    <x:t>137,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,788.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0KP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,010.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,337.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,709.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,335.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,323.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,732.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,652.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BXZV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,126.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,227,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,227,713.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,538.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Europe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>Republic Of South Africa Government Int</x:t>
-[...2375 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>-17,877,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-5,397.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,545,523.10</x:t>
-[...2 lines deleted...]
-    <x:t>-0.64%</x:t>
+    <x:t>$-344,104.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2719,56 +2722,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d603f430688443e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd8036ee0a83646bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R103af92958af4a0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5fcbeb52c14014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9585708171743e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb8239221aa54ed0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L140"/>
+  <x:dimension ref="A1:L142"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3058,148 +3061,148 @@
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -3231,4862 +3234,4938 @@
       <x:c r="D13" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H43" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J43" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="H59" s="1" t="s">
+      <x:c r="I59" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="I59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J59" s="1" t="s">
+      <x:c r="K59" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="K59" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J63" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="H64" s="1" t="s">
+      <x:c r="I64" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J64" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="K64" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="I64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="K67" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="K67" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="H68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J73" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="H73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>547</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>494</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
-      <x:c r="H81" s="1" t="s">
+      <x:c r="I81" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="I81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J81" s="1" t="s">
+      <x:c r="K81" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="K81" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="I82" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J82" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="H82" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="J82" s="1" t="s">
+      <x:c r="K82" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="K82" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>574</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="H83" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="I84" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J84" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="H84" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>588</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="I86" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J86" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="H86" s="1" t="s">
+      <x:c r="K86" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="I86" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="H87" s="1" t="s">
+      <x:c r="I87" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J87" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="K87" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="I87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="D88" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="F88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G88" s="1" t="s">
+      <x:c r="I88" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="H88" s="1" t="s">
+      <x:c r="K88" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="I88" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="H90" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="H91" s="1" t="s">
+      <x:c r="I91" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J91" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="I91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="D92" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="F92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="H92" s="1" t="s">
+      <x:c r="I92" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J92" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="I92" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J92" s="1" t="s">
+      <x:c r="K92" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
-      <x:c r="K92" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="H93" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="I93" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>654</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J96" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E97" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="E101" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J101" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="K102" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
+        <x:v>696</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J103" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="K103" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="L103" s="1" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>705</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
+        <x:v>765</x:v>
+      </x:c>
+      <x:c r="K115" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="L115" s="1" t="s">
         <x:v>766</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>773</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
+        <x:v>783</x:v>
+      </x:c>
+      <x:c r="D119" s="1" t="s">
+        <x:v>784</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>785</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>786</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>788</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>795</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>796</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>797</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>798</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>799</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D125" s="1" t="s">
+        <x:v>816</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>818</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>819</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
+        <x:v>820</x:v>
+      </x:c>
+      <x:c r="K125" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C125" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>826</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
+        <x:v>827</x:v>
+      </x:c>
+      <x:c r="D127" s="1" t="s">
+        <x:v>828</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>830</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J127" s="1" t="s">
         <x:v>831</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>840</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
+        <x:v>841</x:v>
+      </x:c>
+      <x:c r="D130" s="1" t="s">
+        <x:v>842</x:v>
+      </x:c>
+      <x:c r="E130" s="1" t="s">
+        <x:v>843</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>844</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
         <x:v>845</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
+        <x:v>814</x:v>
+      </x:c>
+      <x:c r="C133" s="1" t="s">
+        <x:v>815</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="E133" s="1" t="s">
+        <x:v>817</x:v>
+      </x:c>
+      <x:c r="F133" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G133" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="H133" s="1" t="s">
+        <x:v>859</x:v>
+      </x:c>
+      <x:c r="I133" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J133" s="1" t="s">
+        <x:v>860</x:v>
+      </x:c>
+      <x:c r="K133" s="1" t="s">
         <x:v>821</x:v>
       </x:c>
-      <x:c r="C133" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L133" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>865</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
         <x:v>866</x:v>
       </x:c>
-      <x:c r="G135" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F136" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="G136" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="H136" s="1" t="s">
+        <x:v>868</x:v>
+      </x:c>
+      <x:c r="I136" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J136" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="K136" s="1" t="s">
+        <x:v>870</x:v>
+      </x:c>
+      <x:c r="L136" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D139" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>875</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
+        <x:v>869</x:v>
+      </x:c>
+      <x:c r="K139" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="L139" s="1" t="s">
+        <x:v>876</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="140" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A140" s="1">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="B140" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>861</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>877</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>878</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
         <x:v>879</x:v>
       </x:c>
-      <x:c r="C139" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F139" s="1" t="s">
+      <x:c r="K140" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="L140" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="141" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A141" s="1">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="B141" s="1" t="s">
         <x:v>880</x:v>
       </x:c>
-      <x:c r="G139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H139" s="1" t="s">
+      <x:c r="C141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
         <x:v>881</x:v>
       </x:c>
-      <x:c r="I139" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J139" s="1" t="s">
+      <x:c r="G141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
         <x:v>882</x:v>
       </x:c>
-      <x:c r="K139" s="1" t="s">
+      <x:c r="I141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="K141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L139" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B140" s="2" t="s">
+      <x:c r="L141" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A142" s="2" t="s">
+        <x:v>884</x:v>
+      </x:c>
+      <x:c r="B142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C140" s="2" t="s">
+      <x:c r="C142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D140" s="2" t="s">
+      <x:c r="D142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E140" s="2" t="s">
+      <x:c r="E142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F140" s="2" t="s">
+      <x:c r="F142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G140" s="2" t="s">
+      <x:c r="G142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H140" s="2" t="s">
+      <x:c r="H142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I140" s="2" t="s">
+      <x:c r="I142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J140" s="2" t="s">
+      <x:c r="J142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K140" s="2" t="s">
+      <x:c r="K142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L140" s="2" t="s">
+      <x:c r="L142" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A140:L140"/>
+    <x:mergeCell ref="A142:L142"/>
   </x:mergeCells>
 </x:worksheet>
 </file>