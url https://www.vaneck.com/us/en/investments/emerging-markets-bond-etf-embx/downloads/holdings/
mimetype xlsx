--- v5 (2026-07-10)
+++ v6 (2026-07-31)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d599ec9a03463a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1219ad99d2e4d9a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260709" sheetId="1" r:id="Rcb8239221aa54ed0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260730" sheetId="1" r:id="R23f04deac8e440a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1566" uniqueCount="885">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="905">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,2640 +61,2700 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002W625T1</x:t>
   </x:si>
   <x:si>
     <x:t>7.750</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>166,920,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,178,223.33</x:t>
+    <x:t>$8,221,311.95</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.34%</x:t>
+    <x:t>3.14%</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
-    <x:t>Republic Of Poland Government Internati</x:t>
-[...5 lines deleted...]
-    <x:t>BBG021GXC9H4</x:t>
+    <x:t>Bonos De La Tesoreria De La Republica E</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZT472T8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,885,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,414,695.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chile</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NCLK700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,282,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,659,705.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Peru</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,549,363.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombian Tes</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/27/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKPZZW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,957,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,961,233.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Colombia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/07/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G530SR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,130,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,706,378.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C78R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,101,341.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,122,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,945,084.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/12/2056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZF04214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,280,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,859,830.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Saudi Arabia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,730,366.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K65QM19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,665,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,517,008.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,466,090.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,504,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,420,988.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,024,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,635.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,696,851.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,466,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,484,722.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,316,942.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,817,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,237.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02044G9D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,166,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,695.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>204,874,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,053,439.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,907,388.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,608,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,771,183.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKRQS99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,719,463.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,687,924.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,682,742.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCFTQR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,574,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,658,756.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,647,738.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,636,229.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Of Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/13/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00THVLBR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,948,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,589,750.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,555,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,588,819.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,576,587.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,626,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,570,414.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,379,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,525,400.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY5HBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,519,115.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,475,317.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X362WX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,318,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,454,121.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,346,343.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,308,735.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,307,814.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,269,998.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,264,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,230,160.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,221,285.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,469,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,177,303.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,078,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,130,078.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TW9R3W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,248,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,262.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,065,241.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,263.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,969,418.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB9QK73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,560,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,903,506.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uganda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,901,504.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Y7CST6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,946,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,855.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,963,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,840,312.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,768,953.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X364238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,411.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,736,935.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,700,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,718,244.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
   </x:si>
   <x:si>
     <x:t>6.125</x:t>
   </x:si>
   <x:si>
-    <x:t>7,075,000</x:t>
-[...128 lines deleted...]
-    <x:t>BBG01YX0XNZ2</x:t>
+    <x:t>1,561,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,098.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,422.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022869NX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,660,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,604,993.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,540,228.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,531,514.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021RRVVH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,777.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,528,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,921.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,456,761.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,447,750.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,437,559.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,939.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8BL7H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,545,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,139.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/26/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0M443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,292,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,413.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barbados</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,243.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,364,984.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,345,068.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011991JX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,115,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,232.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,285,660.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,515.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,243,139.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,240,481.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,193,378.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,191,000.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,150,706.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,671.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RJSXK25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,233.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,390.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/10/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HT8KRL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>967,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,045.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jordan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$910,996.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$893,040.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,519.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$882,186.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,640.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$871,729.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,176,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,190.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$842,135.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanica Lux</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/08/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0223D9902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,578.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>729,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,328.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>750,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,385.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVTWXS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,487.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameroon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020DCKFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,723.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Côte D'Ivoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,740.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,451.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,046.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,939.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VL7G4T4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>580,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,188.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,745.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004MR33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$611,393.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$610,673.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XPQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$601,065.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X0WRB65</x:t>
   </x:si>
   <x:si>
     <x:t>7.250</x:t>
   </x:si>
   <x:si>
-    <x:t>5,122,000</x:t>
-[...578 lines deleted...]
-    <x:t>$2,371,072.95</x:t>
+    <x:t>562,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,323.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,517.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$509,531.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,921.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,662.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$466,822.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004T1L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,877.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Oil Services Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023VY6TV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,528.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238M0ZS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,309.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primero Agila Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C4JD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$370,235.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,392.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,529.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023X330G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,541.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,711.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$273,444.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,405.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,701.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,588.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQNFRN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,945.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BY7M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,208.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VR0KP57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,940.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,518.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,985.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,307.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,435.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,719.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,806.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BXZV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,231.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,302,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,302,004.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.03%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
-[...1792 lines deleted...]
-  <x:si>
     <x:t>138</x:t>
   </x:si>
   <x:si>
-    <x:t>$158.07</x:t>
+    <x:t>$159.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.03</x:t>
   </x:si>
   <x:si>
     <x:t>652</x:t>
   </x:si>
   <x:si>
-    <x:t>$.43</x:t>
+    <x:t>$.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25.29</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
-    <x:t>-17,877,510</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-344,104.24</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-6,212,023.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2722,56 +2782,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a5fcbeb52c14014" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc9585708171743e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb8239221aa54ed0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbed2d24c44490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcabef90380164b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23f04deac8e440a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L142"/>
+  <x:dimension ref="A1:L145"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3052,5120 +3112,5234 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="H9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="I9" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="K10" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="H10" s="1" t="s">
+      <x:c r="L10" s="1" t="s">
         <x:v>75</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="K11" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="I11" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L11" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="I12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J12" s="1" t="s">
+      <x:c r="K12" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="K12" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="H13" s="1" t="s">
+      <x:c r="K13" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="I13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J13" s="1" t="s">
+      <x:c r="L13" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="K14" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="I14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J14" s="1" t="s">
+      <x:c r="L14" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="I15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J15" s="1" t="s">
+      <x:c r="K15" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="K15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="I17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="K17" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L17" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="I18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J18" s="1" t="s">
+      <x:c r="K18" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="K18" s="1" t="s">
+      <x:c r="L18" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="H19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="I19" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="K21" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="L21" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="K22" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="K23" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="L23" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="K25" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="K26" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="K27" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="L27" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="K28" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="L28" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="K30" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L30" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="K31" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="H32" s="1" t="s">
+      <x:c r="K32" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="I32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="H33" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="K34" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="K35" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="K37" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="L37" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="H39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="K39" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="I39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="H40" s="1" t="s">
+      <x:c r="I40" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J40" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="I40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J40" s="1" t="s">
+      <x:c r="K40" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="K40" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="H50" s="1" t="s">
+      <x:c r="K50" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="I50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J50" s="1" t="s">
+      <x:c r="L50" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J57" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="H60" s="1" t="s">
+      <x:c r="I60" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J60" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J67" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="I67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="I69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J72" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="K74" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>538</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J76" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J81" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="K81" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J85" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
+        <x:v>621</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J90" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D100" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="E100" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J100" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J102" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="H105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>726</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
         <x:v>724</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
         <x:v>768</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
         <x:v>769</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>770</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>771</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
+        <x:v>787</x:v>
+      </x:c>
+      <x:c r="E119" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>788</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
+        <x:v>789</x:v>
+      </x:c>
+      <x:c r="I119" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J119" s="1" t="s">
         <x:v>784</x:v>
       </x:c>
-      <x:c r="E119" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>796</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>799</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>800</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>802</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>803</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>804</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
         <x:v>805</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>806</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>807</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>808</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>809</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>810</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>823</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
+        <x:v>829</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J126" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="I126" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
+        <x:v>847</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
+        <x:v>848</x:v>
+      </x:c>
+      <x:c r="I130" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>844</x:v>
       </x:c>
-      <x:c r="H130" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
+        <x:v>857</x:v>
+      </x:c>
+      <x:c r="H132" s="1" t="s">
+        <x:v>858</x:v>
+      </x:c>
+      <x:c r="I132" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J132" s="1" t="s">
         <x:v>854</x:v>
       </x:c>
-      <x:c r="H132" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
+        <x:v>866</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>867</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>862</x:v>
       </x:c>
-      <x:c r="H134" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K134" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>886</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>892</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>893</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>883</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>894</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>895</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="K141" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="L141" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="142" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A142" s="1">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="B142" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C142" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E142" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="K141" s="1" t="s">
+      <x:c r="G142" s="1" t="s">
+        <x:v>896</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
+        <x:v>897</x:v>
+      </x:c>
+      <x:c r="I142" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J142" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="K142" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="L142" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="143" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A143" s="1">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="B143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L141" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B142" s="2" t="s">
+      <x:c r="C143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F143" s="1" t="s">
+        <x:v>883</x:v>
+      </x:c>
+      <x:c r="G143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
+        <x:v>898</x:v>
+      </x:c>
+      <x:c r="I143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
+        <x:v>890</x:v>
+      </x:c>
+      <x:c r="K143" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="L143" s="1" t="s">
+        <x:v>899</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="144" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A144" s="1">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="B144" s="1" t="s">
+        <x:v>900</x:v>
+      </x:c>
+      <x:c r="C144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>901</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
+        <x:v>902</x:v>
+      </x:c>
+      <x:c r="I144" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J144" s="1" t="s">
+        <x:v>903</x:v>
+      </x:c>
+      <x:c r="K144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C142" s="2" t="s">
+      <x:c r="L144" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="145" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A145" s="2" t="s">
+        <x:v>904</x:v>
+      </x:c>
+      <x:c r="B145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D142" s="2" t="s">
+      <x:c r="C145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E142" s="2" t="s">
+      <x:c r="D145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F142" s="2" t="s">
+      <x:c r="E145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G142" s="2" t="s">
+      <x:c r="F145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H142" s="2" t="s">
+      <x:c r="G145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I142" s="2" t="s">
+      <x:c r="H145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J142" s="2" t="s">
+      <x:c r="I145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K142" s="2" t="s">
+      <x:c r="J145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L142" s="2" t="s">
+      <x:c r="K145" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="L145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A142:L142"/>
+    <x:mergeCell ref="A145:L145"/>
   </x:mergeCells>
 </x:worksheet>
 </file>