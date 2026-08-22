--- v6 (2026-07-31)
+++ v7 (2026-08-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1219ad99d2e4d9a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cdf4426c6845a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260730" sheetId="1" r:id="R23f04deac8e440a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260820" sheetId="1" r:id="R7ab7dfe679df4997"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="905">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="892">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2703 +58,2664 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>Mexican Bonos</x:t>
   </x:si>
   <x:si>
     <x:t>11/13/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002W625T1</x:t>
   </x:si>
   <x:si>
     <x:t>7.750</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>166,920,000</x:t>
-[...2 lines deleted...]
-    <x:t>$8,221,311.95</x:t>
+    <x:t>179,390,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,114,983.03</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.14%</x:t>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Mexico</x:t>
   </x:si>
   <x:si>
     <x:t>MXN</x:t>
   </x:si>
   <x:si>
     <x:t>Bonos De La Tesoreria De La Republica E</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZT472T8</x:t>
   </x:si>
   <x:si>
     <x:t>5.300</x:t>
   </x:si>
   <x:si>
     <x:t>6,885,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,414,695.31</x:t>
-[...2 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>$7,464,055.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Chile</x:t>
   </x:si>
   <x:si>
     <x:t>CLP</x:t>
   </x:si>
   <x:si>
+    <x:t>Czech Republic Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/30/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193X6KV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,684,102.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Czech Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CZK</x:t>
+  </x:si>
+  <x:si>
     <x:t>Peru Government Bond</x:t>
   </x:si>
   <x:si>
     <x:t>08/12/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NCLK700</x:t>
   </x:si>
   <x:si>
     <x:t>7.600</x:t>
   </x:si>
   <x:si>
     <x:t>20,282,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,659,705.86</x:t>
-[...2 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$6,473,175.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
   </x:si>
   <x:si>
     <x:t>Peru</x:t>
   </x:si>
   <x:si>
     <x:t>PEN</x:t>
   </x:si>
   <x:si>
-    <x:t>Czech Republic Government Bond</x:t>
-[...25 lines deleted...]
-  <x:si>
     <x:t>Colombian Tes</x:t>
   </x:si>
   <x:si>
     <x:t>02/27/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZKPZZW2</x:t>
   </x:si>
   <x:si>
     <x:t>12.500</x:t>
   </x:si>
   <x:si>
     <x:t>17,957,000,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,961,233.58</x:t>
-[...2 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>$6,208,947.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Colombia</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
+    <x:t>Republic Of South Africa Government Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0086HBT93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,408,058.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Africa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Poland Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C1D4CR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,609,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,397,492.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011C78R72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,922,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,146,161.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romanian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/16/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VZVDK95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,936,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,065,884.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of South Africa Government Int</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XNZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,122,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,020,158.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TXFX7R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,263,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,787,284.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Malaysia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MYR</x:t>
+  </x:si>
+  <x:si>
     <x:t>11/07/2047</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00G530SR1</x:t>
   </x:si>
   <x:si>
     <x:t>8.000</x:t>
   </x:si>
   <x:si>
-    <x:t>115,130,000</x:t>
-[...62 lines deleted...]
-    <x:t>Saudi Government International Bond</x:t>
+    <x:t>92,277,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,717,253.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00G6RWJG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,638,232</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,628,166.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bolivia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/13/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K65QM19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,665,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,520,085.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senegal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EUR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Export-Import Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMFVLD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,483,875.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004T96W58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,049,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,074,942.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0200ZFNV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,067,763.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZBH3HK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,573,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,840,968.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thailand</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/29/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004P4JB55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,746,547.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazilian Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02044G9D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,566,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,521,870.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brazil</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRZLFZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,466,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,430,760.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G6YHY27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,908,351.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angolan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/31/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0217CJR65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,608,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,838,351.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Angola</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siam Commercial Bank Pcl/Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N6SYSV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,755,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,734,157.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/26/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VKRQS99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,734,037.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Romania Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015XQF9Z9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,940,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,367.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0014YBFV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,725,348.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkiye Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/04/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y5NTKB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,726,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,708,612.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Turkey</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCFTQR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,574,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,682,088.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MBNVK35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,915,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,666,236.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XYDRN74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,333,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,645,022.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oman</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congolese International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000LKPD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,622,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,608,011.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Korea Treasury Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY5HBT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604,763.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Korea</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S16ZCN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,574,576.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Egypt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRX1SK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,379,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,573,055.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QYVF7S4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,305,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,417,410.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N7SRZS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,371,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,348,866.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zambia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aes Panama Generation Holdings Srl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WLL1YC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,473,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,347,375.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Panama</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Darajat Ii / Sta</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/14/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XRVT9L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,457,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,332,753.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indonesia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drc International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,225,279.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dem.Rep. Congo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>We Soda Investments Holding Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LC23RH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,270,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,174.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alpek Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZCMCTP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,469,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,215,065.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Mtn Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P22N135</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,256,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,210,826.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Star Energy Geothermal Wayang Windu Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KN7FXH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,078,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146,938.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/20/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TW9R3W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,248,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,110,780.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK7YLZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,607,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,086,787.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippine Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CYXLM2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,874,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,002,839.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Philippines</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XTSXGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.632</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,303,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,991,879.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/29/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YSF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,294,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,978,658.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uruguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UYU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uganda Government Bonds</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/08/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YB9QK73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,560,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,966,550.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uganda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UGX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/02/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015LH8Q91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,924,541.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentine Republic Government Internati</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X364238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,419,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,924,247.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/17/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0204129Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,382.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pertamina Persero Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Y7CST6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,946,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,881,135.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/09/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X362WX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,588,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826,301.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FPB0YK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,937.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Morocco</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RQ25NB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,126,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,777,515.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Longfor Group Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/16/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q6W9Y29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,905,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,403.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/26/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022869NX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,660,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,643,939.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QTYVWB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,561,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,608,720.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costa Rica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/30/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N8BL7H9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,745,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,751.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paraguay</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/17/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDDJ4H0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,408,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,560,835.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>El Salvador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2VQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,464,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,524,377.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nigeria</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WBWTFM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,506,977.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/24/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021RRVVH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,467,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,498,933.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/06/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021Z5SGW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,528,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,493,974.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Serbia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PMFY7N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464,681.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/21/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008P39PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,500,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,451,378.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/03/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54VRK1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,569,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,399,104.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ghana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3r Lux Sarl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/05/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81WN41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,299,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,387,869.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luxembourg</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012NJ2W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,301,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,969.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/09/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011929P43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,357,413.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Resources Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/10/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011991JX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,115,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,184.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/29/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNBV5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,285,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290,897.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecuador</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YCDD8B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,281,211.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4XD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,119,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,266,506.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laos</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYGKV51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,185,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,213,280.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guatemala</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/07/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012S3G1V3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,343,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202,361.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan Government International Bon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y2JTNP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,840.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kazakhstan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/10/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RYVP087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,731,900,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,189,150.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVQNC34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,155,278.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X034RZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,228,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,053.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/09/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBXN68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,013,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,070,081.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pakuwon Jati Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/29/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108L6024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,052,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,752.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petroleos Del Peru Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/19/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GXFP6X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,276,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$938,694.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,600.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dominican Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ84022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,097,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$904,059.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad &amp; Tobago Government Internatio</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J97CMF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>887,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,726.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trinidad And Tobago</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBF4WB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>790,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$894,137.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Y38YYH3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>888,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$881,876.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009PK2F11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>746,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,729.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jamaica</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avianca Midco 2 Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/28/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZKL4613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>899,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$849,629.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX0XPQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>822,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807,556.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csn Inova Ventures</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0249ZRYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>947,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,229.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cayman Islands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NJ1B9X7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>729,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,196.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Cameroon International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZVTWXS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>762,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,046.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cameroon</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ivory Coast Government International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/25/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020DCKFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>758,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$750,327.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Côte D'Ivoire</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medco Maple Tree Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/27/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JS8QFV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>680,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$718,217.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Digicel International Finance Ltd / Dif</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T71H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,376.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bermuda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciudad Autonoma De Buenos Aires/Governm</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YLSXZ69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>665,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$705,181.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Of Uzbekistan International Bo</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/19/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011RJC449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>721,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,772.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uzbekistan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/16/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021HJPX23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>611,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,164.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Province Of Santa Fe</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/11/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YX2KJP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>628,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$638,032.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/27/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QZDFQM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>527,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,350.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honduras</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisian Republic</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004MR33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.280</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$615,647.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tunisia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPY</x:t>
   </x:si>
   <x:si>
     <x:t>01/12/2056</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01ZF04214</x:t>
-[...143 lines deleted...]
-    <x:t>06/29/2043</x:t>
+    <x:t>BBG01X0WRB65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>562,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,541.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/03/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q54Y6X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>554,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,418.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0055DSXZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>576,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$494,226.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X0384N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>571,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,803.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Energy Llc/Argentina</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZHCSTT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>449,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,229.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/19/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004T1L3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>436,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$455,621.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/07/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0238M0ZS6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>400,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Oil Services Holding Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023VY6TV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,833.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Primero Agila Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/16/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023C4JD73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>372,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,361.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hungary Government Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/22/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTQC093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,083.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG023X330G7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>314,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,539.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011N36X32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>285,000,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,651.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/13/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXSTJV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>284,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300,727.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/17/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KSDNFR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,613,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$279,544.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nwd Finance Bvi Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/16/2072</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0180FM8C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>249,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,253.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/13/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBDGNG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,186.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KRBWZC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>225,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,678.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/27/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZQNFRN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,022.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Secure International Finance Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/03/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BY7M3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,355.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Guyana</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hta Group Ltd/Mauritius</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MZK6858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,132.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00007Z503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,383.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bahamas</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9T70R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,506.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Pte Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/12/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG021XZVBW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,912.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MDGM755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>927,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,637.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin Government International Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L9XMN96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,461.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Benin</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N3BXZV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,520.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>3.950</x:t>
-[...2236 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>26,302,004</x:t>
-[...5 lines deleted...]
-    <x:t>10.03%</x:t>
+    <x:t>17,233,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,233,275.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.47%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
-    <x:t>138</x:t>
-[...2 lines deleted...]
-    <x:t>$159.05</x:t>
+    <x:t>1,019,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,785.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,239.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,640,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,332.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>Europe</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.03</x:t>
   </x:si>
   <x:si>
     <x:t>652</x:t>
   </x:si>
   <x:si>
-    <x:t>$.45</x:t>
+    <x:t>$.47</x:t>
   </x:si>
   <x:si>
     <x:t>79,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$25.29</x:t>
+    <x:t>$25.89</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>BRL</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-6,212,023.41</x:t>
-[...2 lines deleted...]
-    <x:t>-2.37%</x:t>
+    <x:t>$-2,837,749.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2782,51 +2743,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2dbed2d24c44490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcabef90380164b2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23f04deac8e440a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6ee400cdb64d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45764757b81a4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab7dfe679df4997" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L145"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -3112,5216 +3073,5216 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K10" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="K11" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="L11" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...25 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="I12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J12" s="1" t="s">
+      <x:c r="K12" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="K12" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L12" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="H14" s="1" t="s">
+      <x:c r="K14" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="I14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J14" s="1" t="s">
+      <x:c r="L14" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="H15" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="K15" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="K16" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="H16" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="E17" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="K17" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="H17" s="1" t="s">
+      <x:c r="L17" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="K18" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="H18" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L18" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K19" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="K20" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="L20" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="H21" s="1" t="s">
+      <x:c r="K21" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="I21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="J21" s="1" t="s">
+      <x:c r="L21" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="I23" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J23" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="K23" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="H23" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="L23" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="K26" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L26" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J30" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="K30" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="L30" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...28 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="K31" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L31" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>553</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="H81" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="K91" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="K91" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L91" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>600</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J93" s="1" t="s">
+        <x:v>625</x:v>
+      </x:c>
+      <x:c r="K93" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...25 lines deleted...]
-      </x:c>
       <x:c r="L93" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>733</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>739</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>778</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>779</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>780</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>781</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>782</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>783</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>775</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>785</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>786</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>787</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>788</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>789</x:v>
+        <x:v>780</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>790</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>791</x:v>
+        <x:v>782</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>792</x:v>
+        <x:v>783</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>793</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>794</x:v>
+        <x:v>784</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>795</x:v>
+        <x:v>785</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>784</x:v>
+        <x:v>781</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
-        <x:v>796</x:v>
+        <x:v>33</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>797</x:v>
+        <x:v>786</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>798</x:v>
+        <x:v>787</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>799</x:v>
+        <x:v>788</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>800</x:v>
+        <x:v>789</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>802</x:v>
+        <x:v>791</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>803</x:v>
+        <x:v>792</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>804</x:v>
+        <x:v>793</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>805</x:v>
+        <x:v>794</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>806</x:v>
+        <x:v>795</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>801</x:v>
+        <x:v>796</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>797</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>807</x:v>
+        <x:v>798</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>808</x:v>
+        <x:v>799</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>800</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>809</x:v>
+        <x:v>801</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>810</x:v>
+        <x:v>802</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>811</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>804</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>812</x:v>
+        <x:v>805</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>813</x:v>
+        <x:v>806</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>814</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>815</x:v>
+        <x:v>807</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>816</x:v>
+        <x:v>808</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>817</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>818</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>819</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>820</x:v>
+        <x:v>809</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>821</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>822</x:v>
+        <x:v>810</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>823</x:v>
+        <x:v>811</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>803</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>825</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>826</x:v>
+        <x:v>812</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>827</x:v>
+        <x:v>813</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>828</x:v>
+        <x:v>814</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>829</x:v>
+        <x:v>815</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>824</x:v>
+        <x:v>816</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>830</x:v>
+        <x:v>819</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>831</x:v>
+        <x:v>821</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>832</x:v>
+        <x:v>822</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
+        <x:v>823</x:v>
+      </x:c>
+      <x:c r="K127" s="1" t="s">
         <x:v>824</x:v>
       </x:c>
-      <x:c r="K127" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="L127" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>825</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>833</x:v>
+        <x:v>826</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>834</x:v>
+        <x:v>827</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>835</x:v>
+        <x:v>828</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>836</x:v>
+        <x:v>829</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>837</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>831</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>832</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>840</x:v>
+        <x:v>833</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>842</x:v>
+        <x:v>834</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>843</x:v>
+        <x:v>835</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>830</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>836</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>846</x:v>
+        <x:v>837</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>847</x:v>
+        <x:v>838</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>848</x:v>
+        <x:v>839</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>844</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>849</x:v>
+        <x:v>841</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>850</x:v>
+        <x:v>842</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>851</x:v>
+        <x:v>843</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>852</x:v>
+        <x:v>844</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>853</x:v>
+        <x:v>845</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>840</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>855</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>856</x:v>
+        <x:v>846</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>847</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>857</x:v>
+        <x:v>848</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>858</x:v>
+        <x:v>849</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>854</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>851</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>852</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>859</x:v>
+        <x:v>853</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>854</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>860</x:v>
+        <x:v>855</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>861</x:v>
+        <x:v>856</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>850</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>857</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>863</x:v>
+        <x:v>817</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>864</x:v>
+        <x:v>818</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>865</x:v>
+        <x:v>858</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>820</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>866</x:v>
+        <x:v>859</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>867</x:v>
+        <x:v>860</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>862</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>824</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>868</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>869</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>870</x:v>
+        <x:v>864</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>871</x:v>
+        <x:v>865</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>866</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>867</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>873</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>874</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>875</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>876</x:v>
+        <x:v>868</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>877</x:v>
+        <x:v>869</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>872</x:v>
+        <x:v>790</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
-        <x:v>878</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>51</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>838</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>839</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>879</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>841</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>880</x:v>
+        <x:v>870</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>881</x:v>
+        <x:v>871</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>882</x:v>
+        <x:v>861</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>845</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>884</x:v>
+        <x:v>872</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>885</x:v>
+        <x:v>873</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>886</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
-        <x:v>887</x:v>
+        <x:v>875</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>720</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>888</x:v>
+        <x:v>876</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>889</x:v>
+        <x:v>877</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
-        <x:v>891</x:v>
+        <x:v>878</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>892</x:v>
+        <x:v>879</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>893</x:v>
+        <x:v>880</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>894</x:v>
+        <x:v>881</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>895</x:v>
+        <x:v>882</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
+        <x:v>863</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
         <x:v>883</x:v>
       </x:c>
-      <x:c r="G142" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>897</x:v>
+        <x:v>884</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>862</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
-        <x:v>883</x:v>
+        <x:v>863</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>898</x:v>
+        <x:v>885</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>890</x:v>
+        <x:v>874</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
-        <x:v>899</x:v>
+        <x:v>886</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>900</x:v>
+        <x:v>887</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
-        <x:v>901</x:v>
+        <x:v>888</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>902</x:v>
+        <x:v>889</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>903</x:v>
+        <x:v>890</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>92</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="2" t="s">
-        <x:v>904</x:v>
+        <x:v>891</x:v>
       </x:c>
       <x:c r="B145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I145" s="2" t="s">
         <x:v>1</x:v>
       </x:c>