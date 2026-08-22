--- v7 (2026-08-22)
+++ v8 (2026-08-22)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2cdf4426c6845a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab0887c9cb2342a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260820" sheetId="1" r:id="R7ab7dfe679df4997"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EMBX_asof_20260820" sheetId="1" r:id="R6558a6ab68ea4b07"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1599" uniqueCount="892">
   <x:si>
     <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2743,51 +2743,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d6ee400cdb64d9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R45764757b81a4086" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7ab7dfe679df4997" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R637a5a665c3a435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ree42763c68f54360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6558a6ab68ea4b07" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L145"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="27" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">