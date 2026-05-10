--- v0 (2026-04-20)
+++ v1 (2026-05-10)
@@ -1,666 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb707887816994780" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12472ad4656d4ba1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260416" sheetId="1" r:id="R7fbb7df8637f473c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260507" sheetId="1" r:id="Rcec2c6467ace43e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="205">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>209,570</x:t>
+    <x:t>218,173</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,017,094.90</x:t>
+    <x:t>$11,779,160.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
     <x:t>7.97%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>151,093</x:t>
-[...5 lines deleted...]
-    <x:t>7.75%</x:t>
+    <x:t>157,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,474,670.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tc Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,803,669.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.64%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>297,345</x:t>
-[...5 lines deleted...]
-    <x:t>6.84%</x:t>
+    <x:t>309,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,757,079.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>33,680</x:t>
-[...23 lines deleted...]
-    <x:t>6.32%</x:t>
+    <x:t>35,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,652,847.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>90,116</x:t>
-[...5 lines deleted...]
-    <x:t>5.56%</x:t>
+    <x:t>93,816</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,055,979.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>29,705</x:t>
-[...5 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>30,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,806,454.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>181,766</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>189,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,044,071.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,832,626.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,661,533.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,646,391.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
-    <x:t>337,239</x:t>
-[...59 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>351,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,638,101.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
-    <x:t>107,538</x:t>
-[...5 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>111,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,058,560.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>135,982</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>141,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,252,136.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains All American Pipeline Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP63C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,054,928.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>179,435</x:t>
-[...23 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>186,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,967,653.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>107,711</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>112,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,936,954.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>77,303</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>80,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,484,654.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>80,833</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>84,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,206,153.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>43,988</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>45,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,767.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,084</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>40,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,859,216.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>98,457</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>102,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,088,721.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>74,189</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>77,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,825,063.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>32,340</x:t>
-[...2 lines deleted...]
-    <x:t>$1,221,805.20</x:t>
+    <x:t>33,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,299,882.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,992</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,122,700.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>87,565</x:t>
-[...23 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>91,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,065,648.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,935</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>21,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,057,009.00</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>36,687</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>38,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,744.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$556,726.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,957</x:t>
-[...23 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>30,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,806.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...20 lines deleted...]
-    <x:t>$22,608.38</x:t>
+    <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$105,914.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$441,675.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +682,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b5fad3ae84b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8281d9fde5fd464f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7fbb7df8637f473c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e22bc21f1dc45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0061c094c9f94167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcec2c6467ace43e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1573,230 +1567,230 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>