--- v1 (2026-05-10)
+++ v2 (2026-05-31)
@@ -1,660 +1,654 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12472ad4656d4ba1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d57ebf8f5e34795" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260507" sheetId="1" r:id="Rcec2c6467ace43e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260528" sheetId="1" r:id="R96fbdba666f344a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="205">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="203">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>218,173</x:t>
+    <x:t>227,209</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,779,160.27</x:t>
+    <x:t>$12,623,732.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.97%</x:t>
+    <x:t>8.10%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>157,295</x:t>
-[...5 lines deleted...]
-    <x:t>7.77%</x:t>
+    <x:t>163,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,979,425.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>150,594</x:t>
-[...5 lines deleted...]
-    <x:t>6.64%</x:t>
+    <x:t>156,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,606,548.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.81%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>309,552</x:t>
-[...2 lines deleted...]
-    <x:t>$9,757,079.04</x:t>
+    <x:t>322,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,286,890.52</x:t>
   </x:si>
   <x:si>
     <x:t>6.60%</x:t>
   </x:si>
   <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,502,028.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,441,896.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
+  </x:si>
+  <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>35,063</x:t>
-[...41 lines deleted...]
-    <x:t>5.28%</x:t>
+    <x:t>36,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,382,978.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>189,228</x:t>
-[...5 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>197,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,745,337.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,269,613.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>365,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,100,437.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>47,406</x:t>
-[...5 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>49,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,066,184.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
-    <x:t>176,558</x:t>
-[...41 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>184,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,910,725.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
-    <x:t>111,953</x:t>
-[...5 lines deleted...]
-    <x:t>4.10%</x:t>
+    <x:t>116,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,469,579.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>141,564</x:t>
-[...5 lines deleted...]
-    <x:t>3.56%</x:t>
+    <x:t>147,427</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,039,345.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.88%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>183,564</x:t>
-[...5 lines deleted...]
-    <x:t>2.74%</x:t>
+    <x:t>191,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,358,584.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q55J4Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,327,681.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>186,801</x:t>
-[...23 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>194,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,116,424.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>80,477</x:t>
-[...2 lines deleted...]
-    <x:t>$3,484,654.10</x:t>
+    <x:t>83,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,679,215.10</x:t>
   </x:si>
   <x:si>
     <x:t>2.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00358K8S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,168,934.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>84,151</x:t>
-[...23 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>87,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,032,240.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>40,689</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>42,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,917,312.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>102,499</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>106,745</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,223,579.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>77,235</x:t>
-[...5 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>80,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,986,744.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>33,667</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>35,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,277.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,190,472.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
-    <x:t>17,992</x:t>
-[...23 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>18,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,140,460.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>21,794</x:t>
-[...2 lines deleted...]
-    <x:t>$1,057,009.00</x:t>
+    <x:t>22,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,588.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>38,194</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>39,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,907.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>34,515</x:t>
-[...2 lines deleted...]
-    <x:t>$556,726.95</x:t>
+    <x:t>35,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,168.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,146</x:t>
-[...8 lines deleted...]
-    <x:t>-USD CASH-</x:t>
+    <x:t>31,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,541.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>83</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$83.30</x:t>
+    <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-CAD CASH-</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$441,675.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>$-103,416.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -682,56 +676,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e22bc21f1dc45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0061c094c9f94167" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcec2c6467ace43e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc476f21a30274d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3c509fe27d746d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96fbdba666f344a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I37"/>
+  <x:dimension ref="A1:I36"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1567,239 +1561,210 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A36" s="1">
-[...17 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="A36" s="2" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="H36" s="1" t="s">
-[...31 lines deleted...]
-      <x:c r="I37" s="2" t="s">
+      <x:c r="B36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H36" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I36" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A37:I37"/>
+    <x:mergeCell ref="A36:I36"/>
   </x:mergeCells>
 </x:worksheet>
 </file>