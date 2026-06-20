--- v2 (2026-05-31)
+++ v3 (2026-06-20)
@@ -1,654 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d57ebf8f5e34795" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eebc9be149413f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260528" sheetId="1" r:id="R96fbdba666f344a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260617" sheetId="1" r:id="R226ca5ea48a74bbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="292" uniqueCount="203">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>227,209</x:t>
+    <x:t>192,656</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,623,732.04</x:t>
+    <x:t>$10,493,972.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.10%</x:t>
+    <x:t>8.08%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>163,810</x:t>
-[...5 lines deleted...]
-    <x:t>7.69%</x:t>
+    <x:t>138,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,896,696.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.62%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>156,832</x:t>
-[...5 lines deleted...]
-    <x:t>6.81%</x:t>
+    <x:t>132,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,032,069.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.95%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>322,372</x:t>
-[...5 lines deleted...]
-    <x:t>6.60%</x:t>
+    <x:t>273,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,564,024.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,164,916.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,120,027.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.48%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>97,702</x:t>
-[...2 lines deleted...]
-    <x:t>$8,502,028.04</x:t>
+    <x:t>82,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,089,875.10</x:t>
   </x:si>
   <x:si>
     <x:t>5.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRGP</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>197,065</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>167,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,369,076.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
-    <x:t>153,952</x:t>
-[...5 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>130,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,030,901.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,898,492.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
-    <x:t>365,625</x:t>
-[...23 lines deleted...]
-    <x:t>4.54%</x:t>
+    <x:t>310,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,812,893.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
-    <x:t>184,286</x:t>
-[...5 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>156,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,706,724.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
-    <x:t>116,590</x:t>
-[...5 lines deleted...]
-    <x:t>4.15%</x:t>
+    <x:t>98,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,527,374.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.26%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
-    <x:t>147,427</x:t>
-[...5 lines deleted...]
-    <x:t>3.88%</x:t>
+    <x:t>125,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,977,337.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOBO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>South Bow Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q55J4Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,576,385.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antero Midstream Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBNZ4M0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,528,387.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>191,166</x:t>
-[...41 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>162,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,498,010.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>83,809</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>71,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,104,206.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AROC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archrock Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RWH1V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,636,554.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>47,689</x:t>
-[...23 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>40,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,540,252.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>42,372</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>35,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,390,941.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>106,745</x:t>
-[...5 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>90,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,770.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>80,435</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>68,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,602,817.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>35,062</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>29,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,091,759.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$949,188.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>94,934</x:t>
-[...23 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>80,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889,480.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>22,697</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>19,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$880,165.31</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>39,776</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>33,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,522.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>35,944</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>30,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,199.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,395</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>26,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,499.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2,631,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,631,730.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.03%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-103,416.42</x:t>
-[...2 lines deleted...]
-    <x:t>-0.07%</x:t>
+    <x:t>$2,758,979.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -676,62 +685,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc476f21a30274d2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re3c509fe27d746d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96fbdba666f344a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab41b7453da4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R78aec4e3b9fe437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R226ca5ea48a74bbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I36"/>
+  <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1561,210 +1570,239 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="F35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="H35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I35" s="1" t="s">
+    </x:row>
+    <x:row r="36" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A36" s="1">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A36" s="2" t="s">
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="B36" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I36" s="2" t="s">
+      <x:c r="G36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A37" s="2" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="B37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H37" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A36:I36"/>
+    <x:mergeCell ref="A37:I37"/>
   </x:mergeCells>
 </x:worksheet>
 </file>