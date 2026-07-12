--- v3 (2026-06-20)
+++ v4 (2026-07-12)
@@ -1,663 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37eebc9be149413f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94aca7d711514963" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260617" sheetId="1" r:id="R226ca5ea48a74bbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260709" sheetId="1" r:id="Rd50cfaafb2bf4bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>WMB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVCP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>108,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,178,855.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>192,656</x:t>
-[...29 lines deleted...]
-    <x:t>7.62%</x:t>
+    <x:t>138,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,576,382.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>132,981</x:t>
-[...5 lines deleted...]
-    <x:t>6.95%</x:t>
+    <x:t>99,651</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,772,281.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>273,349</x:t>
-[...5 lines deleted...]
-    <x:t>6.59%</x:t>
+    <x:t>199,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,476,209.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
   </x:si>
   <x:si>
     <x:t>LNG</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3HSR0</x:t>
   </x:si>
   <x:si>
-    <x:t>30,962</x:t>
-[...5 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>24,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,349,085.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,321,759.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>27,307</x:t>
-[...23 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>17,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,904,531.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0112Z58J3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,610,415.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,579,742.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035TJGV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,468,483.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,338,579.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,325,857.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,184,135.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
-    <x:t>167,098</x:t>
-[...113 lines deleted...]
-    <x:t>3.83%</x:t>
+    <x:t>109,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,170,379.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains All American Pipeline Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP63C5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,742,362.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>99,014</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>72,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,642,607.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Midstream Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003M3V230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,524,790.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>164,955</x:t>
-[...41 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>108,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,446,249.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>74,311</x:t>
-[...5 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>48,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,437.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,770,663.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
-    <x:t>40,437</x:t>
-[...23 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>22,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,570,001.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,395,027.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>90,512</x:t>
-[...23 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>60,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,271,271.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNTK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinetik Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GCLZ7B8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$795,895.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$763,767.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,732</x:t>
-[...20 lines deleted...]
-    <x:t>$949,188.50</x:t>
+    <x:t>19,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,520.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,751</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,620.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
-    <x:t>VG</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>33,726</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>22,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,491.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>30,478</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>22,766</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$359,702.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>26,622</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>17,120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,601.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,956</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,955.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,758,979.77</x:t>
-[...2 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$162,031.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,62 +685,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ab41b7453da4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R78aec4e3b9fe437f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R226ca5ea48a74bbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29191c3072d24898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb199ac68d60747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd50cfaafb2bf4bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1541,80 +1541,80 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -1674,83 +1674,83 @@
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">