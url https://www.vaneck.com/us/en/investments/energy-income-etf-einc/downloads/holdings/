--- v4 (2026-07-12)
+++ v5 (2026-08-03)
@@ -1,663 +1,663 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94aca7d711514963" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ff9348625048f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260709" sheetId="1" r:id="Rd50cfaafb2bf4bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260731" sheetId="1" r:id="R17b8e30ed0124ed7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
   <x:si>
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>108,401</x:t>
+    <x:t>87,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,178,855.45</x:t>
+    <x:t>$6,273,700.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.28%</x:t>
+    <x:t>7.73%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
-    <x:t>138,787</x:t>
-[...5 lines deleted...]
-    <x:t>7.67%</x:t>
+    <x:t>112,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,114,550.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.53%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
-    <x:t>99,651</x:t>
-[...5 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>80,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,435,936.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,180,204.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>199,883</x:t>
-[...23 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>161,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,155,559.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
-    <x:t>59,461</x:t>
-[...5 lines deleted...]
-    <x:t>5.38%</x:t>
+    <x:t>48,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,316,673.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
-    <x:t>17,964</x:t>
-[...5 lines deleted...]
-    <x:t>4.96%</x:t>
+    <x:t>14,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,929,016.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energy Transfer Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM2FL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,811,595.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPLX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035TJGV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,694,682.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enterprise Products Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR3012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,581,418.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,571,058.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,525,299.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,499,120.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
-    <x:t>31,291</x:t>
-[...113 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>25,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,493,608.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
-    <x:t>120,121</x:t>
-[...5 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>97,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,387,663.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>72,659</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>58,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,180,775.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
-    <x:t>56,269</x:t>
-[...5 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>45,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,119,912.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
-    <x:t>108,337</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>87,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,925,516.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00358K8S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,222.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
-    <x:t>48,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>39,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,408,765.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
-    <x:t>26,357</x:t>
-[...23 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>21,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,932.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PAGP</x:t>
   </x:si>
   <x:si>
     <x:t>Plains Gp Holdings Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TBYFR3</x:t>
   </x:si>
   <x:si>
-    <x:t>56,559</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>45,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,204,755.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
-    <x:t>60,077</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>48,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,112,580.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,485</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>13,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,300.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HESM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hess Midstream Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R02H8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,460.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
-    <x:t>11,772</x:t>
-[...2 lines deleted...]
-    <x:t>$763,767.36</x:t>
+    <x:t>9,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$627,697.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.77%</x:t>
   </x:si>
   <x:si>
-    <x:t>HESM</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>VG</x:t>
   </x:si>
   <x:si>
     <x:t>Venture Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RGY23K6</x:t>
   </x:si>
   <x:si>
-    <x:t>57,751</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>46,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,086.84</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>22,063</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>17,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,736.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,766</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>18,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,887.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
-    <x:t>17,120</x:t>
-[...2 lines deleted...]
-    <x:t>$255,601.60</x:t>
+    <x:t>13,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,058.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>48,956</x:t>
+    <x:t>784,217</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,955.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$784,216.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,031.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$359,287.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +685,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29191c3072d24898" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb199ac68d60747b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd50cfaafb2bf4bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee8e0728f3f4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f776caf39cd419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17b8e30ed0124ed7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1541,80 +1541,80 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">