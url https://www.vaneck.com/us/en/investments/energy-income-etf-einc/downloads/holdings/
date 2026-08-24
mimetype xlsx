--- v5 (2026-08-03)
+++ v6 (2026-08-24)
@@ -1,663 +1,666 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06ff9348625048f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03e8be6d15f49ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260731" sheetId="1" r:id="R17b8e30ed0124ed7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260821" sheetId="1" r:id="R5b18ef27177b40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="206">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/31/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>87,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,273,700.30</x:t>
+    <x:t>$6,181,620.55</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.73%</x:t>
+    <x:t>7.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>112,276</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,114,550.96</x:t>
-[...2 lines deleted...]
-    <x:t>7.53%</x:t>
+    <x:t>$5,665,446.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,454,181.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,009,620.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
     <x:t>80,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,435,936.88</x:t>
-[...38 lines deleted...]
-    <x:t>6.35%</x:t>
+    <x:t>$4,999,804.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.28%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
     <x:t>48,102</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,316,673.48</x:t>
-[...2 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>$4,489,359.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>14,532</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,929,016.84</x:t>
-[...2 lines deleted...]
-    <x:t>4.84%</x:t>
+    <x:t>$4,346,521.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
     <x:t>187,210</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,811,595.60</x:t>
-[...2 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>$3,966,979.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
     <x:t>63,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,694,682.95</x:t>
-[...2 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>$3,692,154.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
     <x:t>94,124</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,581,418.20</x:t>
+    <x:t>$3,577,653.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pembina Pipeline Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001732GF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,556,461.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEY CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keyera Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMT0R7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,511,556.83</x:t>
   </x:si>
   <x:si>
     <x:t>4.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>PBA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ALA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Altagas Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5BDF6</x:t>
   </x:si>
   <x:si>
     <x:t>88,597</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,525,299.18</x:t>
-[...20 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>$3,361,918.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
     <x:t>25,316</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,493,608.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>$3,209,309.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
     <x:t>97,178</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,387,663.46</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$2,391,550.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
     <x:t>58,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,180,775.10</x:t>
-[...2 lines deleted...]
-    <x:t>2.69%</x:t>
+    <x:t>$2,217,219.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>WES</x:t>
   </x:si>
   <x:si>
     <x:t>Western Midstream Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003M3V230</x:t>
   </x:si>
   <x:si>
     <x:t>45,521</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,119,912.97</x:t>
-[...2 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>$2,201,395.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
     <x:t>87,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,925,516.71</x:t>
-[...2 lines deleted...]
-    <x:t>2.37%</x:t>
+    <x:t>$1,940,416.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
     <x:t>18,519</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,420,222.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$1,404,666.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KGS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kodiak Gas Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G4G6XV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,310,573.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
     <x:t>39,395</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,408,765.20</x:t>
-[...17 lines deleted...]
-    <x:t>$1,251,932.04</x:t>
+    <x:t>$1,252,761.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,091.04</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>PAGP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
     <x:t>48,603</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,112,580.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$1,097,754.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
     <x:t>13,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$674,300.38</x:t>
+    <x:t>$726,703.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,862.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.83%</x:t>
   </x:si>
   <x:si>
+    <x:t>CQP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QMH637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,319.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
     <x:t>15,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$644,460.72</x:t>
-[...35 lines deleted...]
-    <x:t>$625,086.84</x:t>
+    <x:t>$617,785.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
     <x:t>17,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$335,736.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$333,252.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>NGL</x:t>
   </x:si>
   <x:si>
     <x:t>Ngl Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001J1BNY4</x:t>
   </x:si>
   <x:si>
     <x:t>18,419</x:t>
   </x:si>
   <x:si>
-    <x:t>$301,887.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$309,623.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
     <x:t>13,851</x:t>
   </x:si>
   <x:si>
-    <x:t>$212,058.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$224,386.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...20 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-24,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-24,658.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$359,287.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$82,126.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -685,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ee8e0728f3f4bc2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4f776caf39cd419f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17b8e30ed0124ed7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d1630ce8c04ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7af8cc1a8db4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b18ef27177b40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1570,230 +1573,230 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>