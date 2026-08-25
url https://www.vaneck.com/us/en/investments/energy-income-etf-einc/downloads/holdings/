--- v6 (2026-08-24)
+++ v7 (2026-08-25)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf03e8be6d15f49ba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4eea1ae60464ef4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260821" sheetId="1" r:id="R5b18ef27177b40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260821" sheetId="1" r:id="R408dc79a591f49f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
   <x:si>
     <x:t>Daily Holdings (%)  08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -688,51 +688,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4d1630ce8c04ff8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf7af8cc1a8db4f71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5b18ef27177b40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd739b1ce1024e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc32e5191fe9941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R408dc79a591f49f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">