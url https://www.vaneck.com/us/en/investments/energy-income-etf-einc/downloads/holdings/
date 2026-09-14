--- v7 (2026-08-25)
+++ v8 (2026-09-14)
@@ -1,666 +1,660 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra4eea1ae60464ef4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8de602b279dd4abd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260821" sheetId="1" r:id="R408dc79a591f49f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EINC_asof_20260910" sheetId="1" r:id="Rb7c34d8281e64c44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="207">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="300" uniqueCount="205">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>87,695</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,181,620.55</x:t>
+    <x:t>$6,339,910.03</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.76%</x:t>
+    <x:t>7.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LNG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3HSR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,460,667.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ENB</x:t>
   </x:si>
   <x:si>
     <x:t>Enbridge Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5M1S8</x:t>
   </x:si>
   <x:si>
     <x:t>112,276</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,665,446.96</x:t>
-[...20 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>$5,413,948.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.78%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>161,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,009,620.90</x:t>
-[...2 lines deleted...]
-    <x:t>6.29%</x:t>
+    <x:t>$5,004,769.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.27%</x:t>
   </x:si>
   <x:si>
     <x:t>TRP</x:t>
   </x:si>
   <x:si>
     <x:t>Tc Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN235</x:t>
   </x:si>
   <x:si>
     <x:t>80,616</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,999,804.32</x:t>
-[...11 lines deleted...]
-    <x:t>BBG000BQHGR6</x:t>
+    <x:t>$4,990,936.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
   </x:si>
   <x:si>
     <x:t>48,102</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,489,359.66</x:t>
-[...2 lines deleted...]
-    <x:t>5.64%</x:t>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,604,323.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>14,532</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,346,521.20</x:t>
-[...2 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>$4,242,036.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ET</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Transfer Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM2FL9</x:t>
   </x:si>
   <x:si>
     <x:t>187,210</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,966,979.90</x:t>
-[...2 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>$4,068,073.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MPLX</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035TJGV4</x:t>
   </x:si>
   <x:si>
     <x:t>63,211</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,692,154.51</x:t>
-[...2 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>$3,769,271.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>EPD</x:t>
   </x:si>
   <x:si>
     <x:t>Enterprise Products Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3012</x:t>
   </x:si>
   <x:si>
     <x:t>94,124</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,577,653.24</x:t>
-[...2 lines deleted...]
-    <x:t>4.49%</x:t>
+    <x:t>$3,701,896.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PBA</x:t>
   </x:si>
   <x:si>
     <x:t>Pembina Pipeline Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001732GF9</x:t>
   </x:si>
   <x:si>
     <x:t>72,983</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,556,461.59</x:t>
-[...2 lines deleted...]
-    <x:t>4.47%</x:t>
+    <x:t>$3,527,998.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altagas Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5BDF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,346,122.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>KEY CN</x:t>
   </x:si>
   <x:si>
     <x:t>Keyera Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMT0R7</x:t>
   </x:si>
   <x:si>
     <x:t>82,358</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,511,556.83</x:t>
-[...20 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>$3,283,128.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
   </x:si>
   <x:si>
     <x:t>DTM</x:t>
   </x:si>
   <x:si>
     <x:t>Dt Midstream Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0112Z58J3</x:t>
   </x:si>
   <x:si>
     <x:t>25,316</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,209,309.32</x:t>
-[...2 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>$3,278,675.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PAA</x:t>
   </x:si>
   <x:si>
     <x:t>Plains All American Pipeline Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP63C5</x:t>
   </x:si>
   <x:si>
     <x:t>97,178</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,391,550.58</x:t>
-[...2 lines deleted...]
-    <x:t>3.00%</x:t>
+    <x:t>$2,498,932.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Western Midstream Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003M3V230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,193,656.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SOBO</x:t>
   </x:si>
   <x:si>
     <x:t>South Bow Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q55J4Z7</x:t>
   </x:si>
   <x:si>
     <x:t>58,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,217,219.32</x:t>
-[...20 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$2,139,040.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>AM</x:t>
   </x:si>
   <x:si>
     <x:t>Antero Midstream Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBNZ4M0</x:t>
   </x:si>
   <x:si>
     <x:t>87,643</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,940,416.02</x:t>
+    <x:t>$1,951,809.61</x:t>
   </x:si>
   <x:si>
     <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>SUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunoco Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00358K8S0</x:t>
   </x:si>
   <x:si>
     <x:t>18,519</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,404,666.15</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$1,413,740.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>KGS</x:t>
   </x:si>
   <x:si>
     <x:t>Kodiak Gas Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G4G6XV0</x:t>
   </x:si>
   <x:si>
     <x:t>21,324</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,310,573.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>$1,332,750.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plains Gp Holdings Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TBYFR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,276,134.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AROC</x:t>
   </x:si>
   <x:si>
     <x:t>Archrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RWH1V4</x:t>
   </x:si>
   <x:si>
     <x:t>39,395</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,252,761.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$1,274,822.20</x:t>
   </x:si>
   <x:si>
     <x:t>GEI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gibson Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NQ7774</x:t>
   </x:si>
   <x:si>
     <x:t>48,603</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,097,754.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$1,087,678.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Venture Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RGY23K6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,129.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>KNTK</x:t>
   </x:si>
   <x:si>
     <x:t>Kinetik Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GCLZ7B8</x:t>
   </x:si>
   <x:si>
     <x:t>13,334</x:t>
   </x:si>
   <x:si>
-    <x:t>$726,703.00</x:t>
-[...20 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>$722,702.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CQP</x:t>
   </x:si>
   <x:si>
     <x:t>Cheniere Energy Partners Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QMH637</x:t>
   </x:si>
   <x:si>
     <x:t>9,525</x:t>
   </x:si>
   <x:si>
-    <x:t>$651,319.50</x:t>
+    <x:t>$655,320.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>HESM</x:t>
   </x:si>
   <x:si>
     <x:t>Hess Midstream Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00R02H8D5</x:t>
   </x:si>
   <x:si>
     <x:t>15,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$617,785.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$634,516.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngl Energy Partners Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001J1BNY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,463.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>RGSI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Rockpoint Gas Storage Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XFNZRQ3</x:t>
   </x:si>
   <x:si>
     <x:t>17,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$333,252.54</x:t>
-[...17 lines deleted...]
-    <x:t>$309,623.39</x:t>
+    <x:t>$313,883.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GEL</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Energy Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM3HK5</x:t>
   </x:si>
   <x:si>
     <x:t>13,851</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,386.20</x:t>
+    <x:t>$219,676.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,044.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,126.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$52,095.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -688,51 +682,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd739b1ce1024e91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc32e5191fe9941f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R408dc79a591f49f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3259c5420b14909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R096f9f1460644f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb7c34d8281e64c44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I37"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -943,860 +937,860 @@
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F34" s="1" t="s">
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="2" t="s">
-        <x:v>206</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="B37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I37" s="2" t="s">
         <x:v>1</x:v>
       </x:c>