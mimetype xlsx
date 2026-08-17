--- v0 (2026-07-28)
+++ v1 (2026-08-17)
@@ -1,275 +1,617 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2db0953b41864bed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03e1458d9f7d47fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_07_27_26" sheetId="1" r:id="R82bf5340f36b4b0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_08_14_26" sheetId="1" r:id="R33cb13b18ce44784"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="230" uniqueCount="146">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="410" uniqueCount="255">
   <x:si>
     <x:t>VanEck Energy TruSector ETF - TRUN</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Date</x:t>
   </x:si>
   <x:si>
     <x:t>NAV</x:t>
   </x:si>
   <x:si>
     <x:t>Change</x:t>
   </x:si>
   <x:si>
     <x:t>% Change</x:t>
   </x:si>
   <x:si>
     <x:t>Last Trade</x:t>
   </x:si>
   <x:si>
     <x:t>Volume</x:t>
   </x:si>
   <x:si>
     <x:t>Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>% Premium/Discount</x:t>
   </x:si>
   <x:si>
     <x:t>AUM</x:t>
   </x:si>
   <x:si>
     <x:t>Index Level</x:t>
   </x:si>
   <x:si>
+    <x:t>08/14/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.1211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,210.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,856.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/13/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.7344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,344.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,817.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/12/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.7525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>287,524.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,819.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/11/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.6928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,927.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,811.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/10/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.3875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>283,875.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,783.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.1320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,319.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,660.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/07/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/06/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.4450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>274,449.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,693.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/05/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.0192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>270,191.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,649.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/04/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.5754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>275,754.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,702.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/03/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.7127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,126.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,715.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/02/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.0416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,416.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,749.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/31/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/30/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.8161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>278,160.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,727.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.6746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>276,745.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,715.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/28/2026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.1396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,606</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,396.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,664.01</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.5194</x:t>
   </x:si>
   <x:si>
     <x:t>-0.57</x:t>
   </x:si>
   <x:si>
     <x:t>-2.03</x:t>
   </x:si>
   <x:si>
     <x:t>27.50</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.02</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-0.09</x:t>
   </x:si>
   <x:si>
     <x:t>275,194.28</x:t>
   </x:si>
   <x:si>
-    <x:t>n.a.</x:t>
+    <x:t>2,701.87</x:t>
   </x:si>
   <x:si>
     <x:t>07/26/2026</x:t>
   </x:si>
   <x:si>
     <x:t>28.0889</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>28.07</x:t>
   </x:si>
   <x:si>
     <x:t>-0.05</x:t>
   </x:si>
   <x:si>
     <x:t>280,889.34</x:t>
   </x:si>
   <x:si>
     <x:t>2,760.12</x:t>
   </x:si>
   <x:si>
     <x:t>07/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.28</x:t>
   </x:si>
   <x:si>
     <x:t>62</x:t>
   </x:si>
   <x:si>
     <x:t>07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t>28.0114</x:t>
   </x:si>
   <x:si>
     <x:t>0.15</x:t>
   </x:si>
   <x:si>
-    <x:t>0.53</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>27.99</x:t>
   </x:si>
   <x:si>
     <x:t>532</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.07</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>280,113.96</x:t>
   </x:si>
   <x:si>
     <x:t>2,754.10</x:t>
   </x:si>
   <x:si>
     <x:t>07/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.8636</x:t>
   </x:si>
   <x:si>
     <x:t>0.33</x:t>
   </x:si>
   <x:si>
     <x:t>1.21</x:t>
   </x:si>
   <x:si>
     <x:t>27.86</x:t>
   </x:si>
   <x:si>
-    <x:t>10</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>278,636.16</x:t>
   </x:si>
   <x:si>
     <x:t>2,735.68</x:t>
   </x:si>
   <x:si>
     <x:t>07/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.5304</x:t>
   </x:si>
   <x:si>
-    <x:t>0.31</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1.14</x:t>
   </x:si>
   <x:si>
     <x:t>27.52</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.06</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>275,303.49</x:t>
   </x:si>
   <x:si>
     <x:t>2,703.36</x:t>
   </x:si>
   <x:si>
     <x:t>07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.2211</x:t>
   </x:si>
   <x:si>
-    <x:t>0.14</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>27.23</x:t>
   </x:si>
   <x:si>
     <x:t>453</x:t>
   </x:si>
   <x:si>
-    <x:t>0.01</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>272,210.67</x:t>
   </x:si>
   <x:si>
     <x:t>2,672.46</x:t>
   </x:si>
   <x:si>
     <x:t>07/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t>27.0768</x:t>
   </x:si>
   <x:si>
-    <x:t>27.09</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>270,767.65</x:t>
   </x:si>
   <x:si>
     <x:t>2,656.32</x:t>
   </x:si>
   <x:si>
     <x:t>07/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t>1.17</x:t>
   </x:si>
   <x:si>
     <x:t>07/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.7624</x:t>
   </x:si>
   <x:si>
     <x:t>0.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.98</x:t>
@@ -283,156 +625,141 @@
   <x:si>
     <x:t>267,624.37</x:t>
   </x:si>
   <x:si>
     <x:t>2,625.19</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.5024</x:t>
   </x:si>
   <x:si>
     <x:t>-0.20</x:t>
   </x:si>
   <x:si>
     <x:t>-0.76</x:t>
   </x:si>
   <x:si>
     <x:t>26.48</x:t>
   </x:si>
   <x:si>
     <x:t>486</x:t>
   </x:si>
   <x:si>
-    <x:t>-0.08</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>265,023.93</x:t>
   </x:si>
   <x:si>
     <x:t>2,598.67</x:t>
   </x:si>
   <x:si>
     <x:t>07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.7065</x:t>
   </x:si>
   <x:si>
     <x:t>0.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.36</x:t>
   </x:si>
   <x:si>
     <x:t>26.69</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
     <x:t>267,065.28</x:t>
   </x:si>
   <x:si>
     <x:t>2,621.52</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.6096</x:t>
   </x:si>
   <x:si>
-    <x:t>0.81</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>3.15</x:t>
   </x:si>
   <x:si>
     <x:t>26.59</x:t>
   </x:si>
   <x:si>
-    <x:t>9</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>266,095.72</x:t>
   </x:si>
   <x:si>
     <x:t>2,611.08</x:t>
   </x:si>
   <x:si>
     <x:t>07/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.7981</x:t>
   </x:si>
   <x:si>
     <x:t>25.78</x:t>
   </x:si>
   <x:si>
     <x:t>257,980.97</x:t>
   </x:si>
   <x:si>
     <x:t>2,530.57</x:t>
   </x:si>
   <x:si>
     <x:t>07/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t>07/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t>0.59</x:t>
   </x:si>
   <x:si>
     <x:t>329</x:t>
   </x:si>
   <x:si>
     <x:t>07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t>25.6460</x:t>
   </x:si>
   <x:si>
     <x:t>-0.41</x:t>
   </x:si>
   <x:si>
     <x:t>-1.56</x:t>
   </x:si>
   <x:si>
     <x:t>25.62</x:t>
   </x:si>
   <x:si>
     <x:t>121</x:t>
-  </x:si>
-[...4 lines deleted...]
-    <x:t>-0.10</x:t>
   </x:si>
   <x:si>
     <x:t>256,459.89</x:t>
   </x:si>
   <x:si>
     <x:t>2,515.03</x:t>
   </x:si>
   <x:si>
     <x:t>07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t>26.0525</x:t>
   </x:si>
   <x:si>
     <x:t>0.38</x:t>
   </x:si>
   <x:si>
     <x:t>1.47</x:t>
   </x:si>
   <x:si>
     <x:t>26.02</x:t>
   </x:si>
   <x:si>
     <x:t>567</x:t>
   </x:si>
@@ -508,56 +835,56 @@
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="5">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcacb33c127274f26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R640c86cdf46146a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R82bf5340f36b4b0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9be55eec70e46e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R861a993d40134b81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R33cb13b18ce44784" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:J24"/>
+  <x:dimension ref="A1:J42"/>
   <x:cols>
     <x:col min="1" max="1" width="16" customWidth="1"/>
     <x:col min="2" max="2" width="13" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="14" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="14" customWidth="1"/>
     <x:col min="7" max="7" width="24" customWidth="1"/>
     <x:col min="8" max="8" width="26" customWidth="1"/>
     <x:col min="9" max="9" width="16" customWidth="1"/>
     <x:col min="10" max="10" width="18" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:10" ht="15" customHeight="1">
       <x:c r="A1" s="3" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="3" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="3" t="s">
         <x:v>1</x:v>
@@ -631,663 +958,1239 @@
       </x:c>
       <x:c r="F3" s="4" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="G3" s="4" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="H3" s="4" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="I3" s="4" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="J3" s="4" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row r="4" spans="1:10" ht="15" customHeight="1">
       <x:c r="A4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B4" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="C4" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="D4" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="D4" s="4" t="s">
+      <x:c r="E4" s="4" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="E4" s="4" t="s">
+      <x:c r="F4" s="4" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G4" s="4" t="s">
         <x:v>26</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>18</x:v>
       </x:c>
       <x:c r="H4" s="4" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="I4" s="4" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="J4" s="4" t="s">
         <x:v>29</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:10" ht="15" customHeight="1">
       <x:c r="A5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C5" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D5" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E5" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F5" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="G5" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H5" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I5" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="J5" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>38</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:10" ht="15" customHeight="1">
       <x:c r="A6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="C6" s="4" t="s">
-        <x:v>32</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="D6" s="4" t="s">
-        <x:v>33</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="E6" s="4" t="s">
-        <x:v>26</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="F6" s="4" t="s">
-        <x:v>34</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="G6" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="H6" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="I6" s="4" t="s">
-        <x:v>28</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="J6" s="4" t="s">
-        <x:v>29</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:10" ht="15" customHeight="1">
       <x:c r="A7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>50</x:v>
+      </x:c>
+      <x:c r="C7" s="4" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="D7" s="4" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="E7" s="4" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="F7" s="4" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="G7" s="4" t="s">
         <x:v>36</x:v>
       </x:c>
-      <x:c r="C7" s="4" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H7" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I7" s="4" t="s">
-        <x:v>42</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="J7" s="4" t="s">
-        <x:v>43</x:v>
+        <x:v>57</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:10" ht="15" customHeight="1">
       <x:c r="A8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C8" s="4" t="s">
-        <x:v>46</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D8" s="4" t="s">
-        <x:v>47</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E8" s="4" t="s">
-        <x:v>48</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F8" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G8" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H8" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="I8" s="4" t="s">
-        <x:v>51</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J8" s="4" t="s">
-        <x:v>52</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:10" ht="15" customHeight="1">
       <x:c r="A9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C9" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D9" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E9" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F9" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G9" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H9" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D9" s="4" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I9" s="4" t="s">
-        <x:v>59</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="J9" s="4" t="s">
-        <x:v>60</x:v>
+        <x:v>64</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:10" ht="15" customHeight="1">
       <x:c r="A10" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C10" s="4" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="D10" s="4" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="E10" s="4" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C10" s="4" t="s">
+      <x:c r="F10" s="4" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="G10" s="4" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="H10" s="4" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="I10" s="4" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D10" s="4" t="s">
-[...2 lines deleted...]
-      <x:c r="E10" s="4" t="s">
+      <x:c r="J10" s="4" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:10" ht="15" customHeight="1">
       <x:c r="A11" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C11" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="D11" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="E11" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="F11" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="G11" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="H11" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="I11" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="J11" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:10" ht="15" customHeight="1">
       <x:c r="A12" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C12" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D12" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="E12" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="F12" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="G12" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H12" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I12" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="J12" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:10" ht="15" customHeight="1">
       <x:c r="A13" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C13" s="4" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="D13" s="4" t="s">
-        <x:v>79</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="E13" s="4" t="s">
-        <x:v>72</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="F13" s="4" t="s">
-        <x:v>49</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="G13" s="4" t="s">
-        <x:v>73</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H13" s="4" t="s">
-        <x:v>74</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="I13" s="4" t="s">
-        <x:v>75</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="J13" s="4" t="s">
-        <x:v>76</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:10" ht="15" customHeight="1">
       <x:c r="A14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C14" s="4" t="s">
-        <x:v>82</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D14" s="4" t="s">
-        <x:v>83</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E14" s="4" t="s">
-        <x:v>84</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F14" s="4" t="s">
-        <x:v>85</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G14" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H14" s="4" t="s">
-        <x:v>58</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I14" s="4" t="s">
-        <x:v>86</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="J14" s="4" t="s">
-        <x:v>87</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:10" ht="15" customHeight="1">
       <x:c r="A15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C15" s="4" t="s">
-        <x:v>90</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D15" s="4" t="s">
-        <x:v>91</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E15" s="4" t="s">
-        <x:v>92</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F15" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G15" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H15" s="4" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="G15" s="4" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="I15" s="4" t="s">
-        <x:v>95</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J15" s="4" t="s">
-        <x:v>96</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:10" ht="15" customHeight="1">
       <x:c r="A16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C16" s="4" t="s">
-        <x:v>99</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D16" s="4" t="s">
-        <x:v>100</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E16" s="4" t="s">
-        <x:v>101</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F16" s="4" t="s">
-        <x:v>102</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G16" s="4" t="s">
-        <x:v>50</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="H16" s="4" t="s">
-        <x:v>27</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I16" s="4" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="J16" s="4" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:10" ht="15" customHeight="1">
       <x:c r="A17" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="B17" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="B17" s="1" t="s">
+      <x:c r="C17" s="4" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="D17" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="E17" s="4" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="C17" s="4" t="s">
+      <x:c r="F17" s="4" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="G17" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H17" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="I17" s="4" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="D17" s="4" t="s">
+      <x:c r="J17" s="4" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:10" ht="15" customHeight="1">
       <x:c r="A18" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C18" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D18" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E18" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F18" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G18" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H18" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="I18" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="J18" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:10" ht="15" customHeight="1">
       <x:c r="A19" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="C19" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="D19" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="E19" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="F19" s="4" t="s">
-        <x:v>1</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="G19" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="H19" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I19" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="J19" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:10" ht="15" customHeight="1">
       <x:c r="A20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C20" s="4" t="s">
-        <x:v>37</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D20" s="4" t="s">
-        <x:v>120</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E20" s="4" t="s">
-        <x:v>115</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F20" s="4" t="s">
-        <x:v>121</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="G20" s="4" t="s">
-        <x:v>18</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H20" s="4" t="s">
-        <x:v>41</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="I20" s="4" t="s">
-        <x:v>116</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="J20" s="4" t="s">
-        <x:v>117</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:10" ht="15" customHeight="1">
       <x:c r="A21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C21" s="4" t="s">
-        <x:v>124</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D21" s="4" t="s">
-        <x:v>125</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E21" s="4" t="s">
-        <x:v>126</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F21" s="4" t="s">
-        <x:v>127</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="G21" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H21" s="4" t="s">
-        <x:v>129</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="I21" s="4" t="s">
-        <x:v>130</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="J21" s="4" t="s">
-        <x:v>131</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:10" ht="15" customHeight="1">
       <x:c r="A22" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C22" s="4" t="s">
-        <x:v>134</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D22" s="4" t="s">
-        <x:v>135</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E22" s="4" t="s">
-        <x:v>136</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F22" s="4" t="s">
-        <x:v>137</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="G22" s="4" t="s">
-        <x:v>128</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="H22" s="4" t="s">
-        <x:v>138</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="I22" s="4" t="s">
-        <x:v>139</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="J22" s="4" t="s">
-        <x:v>140</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:10" ht="15" customHeight="1">
       <x:c r="A23" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C23" s="4" t="s">
-        <x:v>24</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="D23" s="4" t="s">
-        <x:v>25</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="E23" s="4" t="s">
-        <x:v>143</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F23" s="4" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G23" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H23" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I23" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J23" s="4" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="24" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A24" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="B24" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C24" s="4" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D24" s="4" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E24" s="4" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="F24" s="4" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="G24" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H24" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I24" s="4" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="J24" s="4" t="s">
+        <x:v>155</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="25" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A25" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="B25" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C25" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D25" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E25" s="4" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F25" s="4" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G25" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H25" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I25" s="4" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="J25" s="4" t="s">
+        <x:v>167</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="26" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A26" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="B26" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C26" s="4" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D26" s="4" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E26" s="4" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F26" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G26" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H26" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="I26" s="4" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="J26" s="4" t="s">
+        <x:v>174</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="27" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A27" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="B27" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C27" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D27" s="4" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E27" s="4" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F27" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G27" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H27" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="H23" s="4" t="s">
+      <x:c r="I27" s="4" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="J27" s="4" t="s">
+        <x:v>180</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="28" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A28" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="B28" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C28" s="4" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D28" s="4" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E28" s="4" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="F28" s="4" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="G28" s="4" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="H28" s="4" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="I28" s="4" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="J28" s="4" t="s">
+        <x:v>186</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="29" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A29" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="B29" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C29" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D29" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E29" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F29" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G29" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H29" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I29" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J29" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="30" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A30" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="B30" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C30" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D30" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E30" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F30" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G30" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H30" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I30" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J30" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="31" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A31" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C31" s="4" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="D31" s="4" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="E31" s="4" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F31" s="4" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="G31" s="4" t="s">
+        <x:v>26</x:v>
+      </x:c>
+      <x:c r="H31" s="4" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="I31" s="4" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="J31" s="4" t="s">
+        <x:v>190</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A32" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C32" s="4" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D32" s="4" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E32" s="4" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F32" s="4" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="G32" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H32" s="4" t="s">
         <x:v>24</x:v>
       </x:c>
-      <x:c r="I23" s="4" t="s">
-[...3 lines deleted...]
-        <x:v>145</x:v>
+      <x:c r="I32" s="4" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="J32" s="4" t="s">
+        <x:v>201</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A33" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C33" s="4" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D33" s="4" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E33" s="4" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F33" s="4" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="G33" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H33" s="4" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="I33" s="4" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="J33" s="4" t="s">
+        <x:v>209</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A34" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="B34" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C34" s="4" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="D34" s="4" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="E34" s="4" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F34" s="4" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="G34" s="4" t="s">
+        <x:v>35</x:v>
+      </x:c>
+      <x:c r="H34" s="4" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="I34" s="4" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="J34" s="4" t="s">
+        <x:v>217</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="35" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A35" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="B35" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C35" s="4" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D35" s="4" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E35" s="4" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F35" s="4" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="G35" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H35" s="4" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="I35" s="4" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="J35" s="4" t="s">
+        <x:v>223</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="36" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A36" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="B36" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C36" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D36" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E36" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F36" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G36" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H36" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I36" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J36" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="37" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A37" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="B37" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C37" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D37" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E37" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F37" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G37" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H37" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I37" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J37" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="38" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A38" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="B38" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C38" s="4" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D38" s="4" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E38" s="4" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F38" s="4" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="G38" s="4" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="H38" s="4" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="I38" s="4" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="J38" s="4" t="s">
+        <x:v>228</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="39" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A39" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="B39" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C39" s="4" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D39" s="4" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E39" s="4" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F39" s="4" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="G39" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H39" s="4" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="I39" s="4" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="J39" s="4" t="s">
+        <x:v>240</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="40" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A40" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="B40" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C40" s="4" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D40" s="4" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E40" s="4" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F40" s="4" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="G40" s="4" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="H40" s="4" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="I40" s="4" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="J40" s="4" t="s">
+        <x:v>249</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="41" spans="1:10" ht="15" customHeight="1">
+      <x:c r="A41" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="B41" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C41" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="D41" s="4" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="E41" s="4" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F41" s="4" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G41" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="H41" s="4" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="I41" s="4" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="J41" s="4" t="s">
+        <x:v>254</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="1">
     <x:mergeCell ref="A1:J1"/>
   </x:mergeCells>
 </x:worksheet>
 </file>