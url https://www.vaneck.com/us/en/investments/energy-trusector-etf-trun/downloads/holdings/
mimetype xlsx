--- v2 (2026-08-30)
+++ v3 (2026-09-23)
@@ -1,510 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3e0fd9114d4787" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4084995b7d4bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260827" sheetId="1" r:id="Rad548dd5eef04bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260921" sheetId="1" r:id="R5374c2e95c4449b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>451</x:t>
+    <x:t>436</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$70,554.44</x:t>
+    <x:t>$69,018.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.15%</x:t>
+    <x:t>23.38%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,095</x:t>
-[...5 lines deleted...]
-    <x:t>23.34%</x:t>
+    <x:t>1,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,331.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
-    <x:t>192</x:t>
-[...5 lines deleted...]
-    <x:t>13.13%</x:t>
+    <x:t>197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,122.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.59%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
-    <x:t>125</x:t>
-[...5 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,303.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>28</x:t>
-[...5 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,669.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>29</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>$11,404.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phillips 66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00286S4N9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,470.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.55%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>123</x:t>
-[...23 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,383.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>137</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,246.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,080.50</x:t>
-[...2 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>$6,927.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
-    <x:t>175</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,836.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
+    <x:t>20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,787.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG024TZWVN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,416.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,378.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,949.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,950.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,490.05</x:t>
-[...92 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$3,596.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,067.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$2,957.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
-    <x:t>75</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,604.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Texas Pacific Land Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJXKB1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,200.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>Expand Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6DX554</x:t>
   </x:si>
   <x:si>
-    <x:t>21</x:t>
-[...23 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,928.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>APA</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YTS96G2</x:t>
   </x:si>
   <x:si>
-    <x:t>32</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,445.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>141</x:t>
+    <x:t>-282</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$140.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-281.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,022.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$558.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -532,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbeadb70928c4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b028c22e05741e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad548dd5eef04bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce930cc6dbd4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4a00ba3d18b64e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5374c2e95c4449b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -796,590 +793,590 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F27" s="1" t="s">
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>