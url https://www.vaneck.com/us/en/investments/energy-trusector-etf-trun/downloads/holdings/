--- v3 (2026-09-23)
+++ v4 (2026-10-14)
@@ -1,507 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea4084995b7d4bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3e9d88b80348e4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260921" sheetId="1" r:id="R5374c2e95c4449b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20261012" sheetId="1" r:id="R9a1824ae6da44fd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/12/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
-    <x:t>436</x:t>
+    <x:t>434</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,018.80</x:t>
+    <x:t>$74,713.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.38%</x:t>
+    <x:t>23.99%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,094</x:t>
-[...5 lines deleted...]
-    <x:t>23.15%</x:t>
+    <x:t>1,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,752.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>197</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,122.99</x:t>
-[...2 lines deleted...]
-    <x:t>13.59%</x:t>
+    <x:t>$42,355.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.60%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,303.60</x:t>
-[...2 lines deleted...]
-    <x:t>5.18%</x:t>
+    <x:t>$16,507.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,846.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,669.02</x:t>
-[...17 lines deleted...]
-    <x:t>3.86%</x:t>
+    <x:t>$12,644.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>40</x:t>
-[...5 lines deleted...]
-    <x:t>3.55%</x:t>
+    <x:t>39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,977.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
-    <x:t>117</x:t>
-[...5 lines deleted...]
-    <x:t>2.84%</x:t>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,603.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EOG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eog Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZ9223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,374.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>140</x:t>
-[...23 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,779.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>184</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,836.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$6,086.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,787.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$5,810.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024TZWVN1</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,416.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$5,429.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
     <x:t>93</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,378.19</x:t>
-[...2 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$5,224.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>104</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,042.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>OXY</x:t>
   </x:si>
   <x:si>
     <x:t>Occidental Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQ2S6</x:t>
   </x:si>
   <x:si>
-    <x:t>69</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,156.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,596.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$3,707.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,957.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$3,139.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
     <x:t>78</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,604.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$2,542.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6DX554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>TPL</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Pacific Land Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJXKB1</x:t>
   </x:si>
   <x:si>
-    <x:t>6</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,826.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>APA</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YTS96G2</x:t>
   </x:si>
   <x:si>
     <x:t>33</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,445.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$1,545.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-282</x:t>
+    <x:t>400</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-281.97</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$399.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$558.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$8.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ce930cc6dbd4de7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4a00ba3d18b64e3d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5374c2e95c4449b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f729d126ec444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R74d72548031248de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a1824ae6da44fd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -793,590 +796,590 @@
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>