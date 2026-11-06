--- v4 (2026-10-14)
+++ v5 (2026-11-06)
@@ -1,510 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c3e9d88b80348e4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R876d5f42a8b34d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20261012" sheetId="1" r:id="R9a1824ae6da44fd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20261105" sheetId="1" r:id="Rcf85adf070744259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
   <x:si>
-    <x:t>Daily Holdings (%)  10/12/2026</x:t>
+    <x:t>Daily Holdings (%)  11/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>434</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,713.10</x:t>
+    <x:t>$71,740.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.99%</x:t>
+    <x:t>24.61%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
     <x:t>1,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,752.87</x:t>
-[...2 lines deleted...]
-    <x:t>23.04%</x:t>
+    <x:t>$66,991.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22.98%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>197</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,355.00</x:t>
-[...2 lines deleted...]
-    <x:t>13.60%</x:t>
+    <x:t>$41,947.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.39%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,507.20</x:t>
-[...2 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>$16,255.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
     <x:t>28</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,846.68</x:t>
-[...2 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>$10,564.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
   </x:si>
   <x:si>
     <x:t>VLO</x:t>
   </x:si>
   <x:si>
     <x:t>Valero Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBGGQ1</x:t>
   </x:si>
   <x:si>
     <x:t>29</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,644.00</x:t>
-[...2 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>$10,185.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
     <x:t>39</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,977.33</x:t>
-[...2 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>$9,634.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>116</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,603.72</x:t>
-[...2 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>$7,453.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,374.99</x:t>
+    <x:t>$7,099.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,899.96</x:t>
   </x:si>
   <x:si>
     <x:t>2.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>SLB</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>184</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,086.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$5,554.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,810.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$5,436.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG024TZWVN1</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,429.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$5,088.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,416.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
     <x:t>93</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,224.74</x:t>
-[...20 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>$4,296.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>OXY</x:t>
   </x:si>
   <x:si>
     <x:t>Occidental Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQ2S6</x:t>
   </x:si>
   <x:si>
     <x:t>68</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,156.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$3,832.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,707.09</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$3,412.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,139.98</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$2,986.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
     <x:t>78</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,542.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$2,489.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>EXE</x:t>
   </x:si>
   <x:si>
     <x:t>Expand Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z6DX554</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,953.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>$1,877.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apa Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YTS96G2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,434.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TPL</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Pacific Land Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJXKB1</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,826.60</x:t>
-[...20 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$1,360.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>400</x:t>
+    <x:t>442</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$399.53</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$442.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$8.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$157.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -532,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6f729d126ec444e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R74d72548031248de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9a1824ae6da44fd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rebb83d3bab9b4aef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra73c87184d0445ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcf85adf070744259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">