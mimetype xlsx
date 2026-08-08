--- v0 (2026-07-16)
+++ v1 (2026-08-08)
@@ -1,504 +1,504 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6c1dfb1688c54de9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ed3fc651294ce7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260714" sheetId="1" r:id="R2aaa86b4ac6942ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260806" sheetId="1" r:id="R3e455f054b844ea4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="153">
   <x:si>
-    <x:t>Daily Holdings (%)  07/14/2026</x:t>
+    <x:t>Daily Holdings (%)  08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>451</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,435.59</x:t>
+    <x:t>$69,832.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>24.50%</x:t>
+    <x:t>25.44%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
     <x:t>984</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,038.80</x:t>
-[...2 lines deleted...]
-    <x:t>20.98%</x:t>
+    <x:t>$57,229.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>192</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,897.92</x:t>
-[...2 lines deleted...]
-    <x:t>13.07%</x:t>
+    <x:t>$36,332.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.24%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,983.75</x:t>
-[...2 lines deleted...]
-    <x:t>5.24%</x:t>
+    <x:t>$14,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,345.54</x:t>
-[...2 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>$8,826.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,786.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MPC</x:t>
   </x:si>
   <x:si>
     <x:t>Marathon Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001DCCGR8</x:t>
   </x:si>
   <x:si>
-    <x:t>29</x:t>
-[...20 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>$8,678.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.16%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
     <x:t>39</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,856.55</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$8,015.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Schlumberger Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT41Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,627.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
     <x:t>52</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,176.52</x:t>
-[...20 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$7,082.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Baker Hughes Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GBVBK51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,126.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>KMI</x:t>
   </x:si>
   <x:si>
     <x:t>Kinder Morgan Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0019JZ882</x:t>
   </x:si>
   <x:si>
     <x:t>193</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,280.22</x:t>
-[...2 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>$6,037.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
   </x:si>
   <x:si>
     <x:t>TRGP</x:t>
   </x:si>
   <x:si>
     <x:t>Targa Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015XMW40</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,913.60</x:t>
-[...2 lines deleted...]
-    <x:t>2.21%</x:t>
+    <x:t>$5,632.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>OKE</x:t>
   </x:si>
   <x:si>
     <x:t>Oneok Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQHGR6</x:t>
   </x:si>
   <x:si>
     <x:t>62</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,697.80</x:t>
-[...20 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>$5,451.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>DVN</x:t>
   </x:si>
   <x:si>
     <x:t>Devon Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBVJZ8</x:t>
   </x:si>
   <x:si>
     <x:t>113</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,904.20</x:t>
-[...2 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$4,871.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>OXY</x:t>
   </x:si>
   <x:si>
     <x:t>Occidental Petroleum Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQ2S6</x:t>
   </x:si>
   <x:si>
     <x:t>71</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,874.47</x:t>
+    <x:t>$3,978.84</x:t>
   </x:si>
   <x:si>
     <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FANG</x:t>
   </x:si>
   <x:si>
     <x:t>Diamondback Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002PHSYX9</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,623.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>$3,602.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>EQT</x:t>
   </x:si>
   <x:si>
     <x:t>Eqt Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHZ5J9</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,088.22</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$3,199.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>HAL</x:t>
   </x:si>
   <x:si>
     <x:t>Halliburton Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKTFN2</x:t>
   </x:si>
   <x:si>
     <x:t>82</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,904.44</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$2,665.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6DX554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>TPL</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Pacific Land Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJXKB1</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,495.58</x:t>
-[...20 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$2,133.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>APA</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YTS96G2</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,208.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$1,278.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$35.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-4.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$221.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -526,51 +526,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d6dbd0042784187" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R726bdaba9a654271" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2aaa86b4ac6942ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716af85cdbaa465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2bb0a63940a8484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e455f054b844ea4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1138,51 +1138,51 @@
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
@@ -1283,51 +1283,51 @@
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">