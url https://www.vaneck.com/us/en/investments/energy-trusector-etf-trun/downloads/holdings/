--- v1 (2026-08-08)
+++ v2 (2026-08-30)
@@ -1,504 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39ed3fc651294ce7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d3e0fd9114d4787" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260806" sheetId="1" r:id="R3e455f054b844ea4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUN_asof_20260827" sheetId="1" r:id="Rad548dd5eef04bbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="153">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XOM</x:t>
   </x:si>
   <x:si>
     <x:t>Exxon Mobil Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GZQ728</x:t>
   </x:si>
   <x:si>
     <x:t>451</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,832.84</x:t>
+    <x:t>$70,554.44</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>25.44%</x:t>
+    <x:t>24.15%</x:t>
   </x:si>
   <x:si>
     <x:t>XLE</x:t>
   </x:si>
   <x:si>
     <x:t>Energy Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ20S2</x:t>
   </x:si>
   <x:si>
-    <x:t>984</x:t>
-[...5 lines deleted...]
-    <x:t>20.85%</x:t>
+    <x:t>1,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,207.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23.34%</x:t>
   </x:si>
   <x:si>
     <x:t>CVX</x:t>
   </x:si>
   <x:si>
     <x:t>Chevron Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K4ND22</x:t>
   </x:si>
   <x:si>
     <x:t>192</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,332.16</x:t>
-[...2 lines deleted...]
-    <x:t>13.24%</x:t>
+    <x:t>$38,355.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13.13%</x:t>
   </x:si>
   <x:si>
     <x:t>COP</x:t>
   </x:si>
   <x:si>
     <x:t>Conocophillips</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQQH30</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,595.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.32%</x:t>
+    <x:t>$16,190.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marathon Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001DCCGR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,179.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valero Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBGGQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,051.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>WMB</x:t>
   </x:si>
   <x:si>
     <x:t>Williams Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVCP8</x:t>
   </x:si>
   <x:si>
     <x:t>123</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,826.48</x:t>
-[...35 lines deleted...]
-    <x:t>3.16%</x:t>
+    <x:t>$9,125.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>PSX</x:t>
   </x:si>
   <x:si>
     <x:t>Phillips 66</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00286S4N9</x:t>
   </x:si>
   <x:si>
-    <x:t>39</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,872.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SLB</x:t>
   </x:si>
   <x:si>
     <x:t>Schlumberger Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT41Q8</x:t>
   </x:si>
   <x:si>
-    <x:t>148</x:t>
-[...5 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,536.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>EOG</x:t>
   </x:si>
   <x:si>
     <x:t>Eog Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZ9223</x:t>
   </x:si>
   <x:si>
-    <x:t>52</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,080.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kinder Morgan Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0019JZ882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,519.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRGP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Targa Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015XMW40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,490.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BKR</x:t>
   </x:si>
   <x:si>
     <x:t>Baker Hughes Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GBVBK51</x:t>
   </x:si>
   <x:si>
-    <x:t>98</x:t>
-[...32 lines deleted...]
-    <x:t>BBG0015XMW40</x:t>
+    <x:t>88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,465.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oneok Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQHGR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,304.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Devon Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBVJZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,853.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OXY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Occidental Petroleum Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQQ2S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,846.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FANG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diamondback Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002PHSYX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,408.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eqt Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHZ5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,067.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Halliburton Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKTFN2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,661.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expand Energy Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z6DX554</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,632.83</x:t>
-[...125 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$2,058.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TPL</x:t>
   </x:si>
   <x:si>
     <x:t>Texas Pacific Land Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJXKB1</x:t>
   </x:si>
   <x:si>
-    <x:t>6</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,848.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>APA</x:t>
   </x:si>
   <x:si>
     <x:t>Apa Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YTS96G2</x:t>
   </x:si>
   <x:si>
-    <x:t>35</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,356.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
+    <x:t>141</x:t>
+  </x:si>
+  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$35.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$140.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$221.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$1,022.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -526,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R716af85cdbaa465e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2bb0a63940a8484f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e455f054b844ea4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbeadb70928c4deb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9b028c22e05741e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rad548dd5eef04bbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -819,561 +825,561 @@
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>