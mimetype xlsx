--- v6 (2026-03-12)
+++ v7 (2026-04-02)
@@ -1,594 +1,576 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4b506ea3d1a4872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R897332d39aa84f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260310" sheetId="1" r:id="R1697bdf48b8747ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260401" sheetId="1" r:id="Rf035ef1a4f8245a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>WM US</x:t>
+    <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,969</x:t>
+    <x:t>32,441</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,236,598.26</x:t>
+    <x:t>$7,493,871.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.61%</x:t>
-[...2 lines deleted...]
-    <x:t>ECL US</x:t>
+    <x:t>7.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,409</x:t>
-[...8 lines deleted...]
-    <x:t>RSG US</x:t>
+    <x:t>27,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,465,718.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waste Connections Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLHZZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,557,412.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,630</x:t>
-[...23 lines deleted...]
-    <x:t>6.59%</x:t>
+    <x:t>27,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,128,796.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
-    <x:t>149,656</x:t>
-[...8 lines deleted...]
-    <x:t>CLH US</x:t>
+    <x:t>151,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,826,412.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001D8R5D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,280,357.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,828,340.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,621,476.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,481,628.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>99,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,337,617.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
   </x:si>
   <x:si>
     <x:t>Clean Harbors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRRX8</x:t>
   </x:si>
   <x:si>
-    <x:t>17,228</x:t>
-[...62 lines deleted...]
-    <x:t>WMS US</x:t>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,323,336.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGZP70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,765</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,196,715.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7CDN9</x:t>
   </x:si>
   <x:si>
-    <x:t>27,500</x:t>
-[...8 lines deleted...]
-    <x:t>TTEK US</x:t>
+    <x:t>29,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,015,607.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
   </x:si>
   <x:si>
     <x:t>Tetra Tech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYZ0Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>121,358</x:t>
-[...59 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>127,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,926,034.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
-    <x:t>137,000</x:t>
-[...8 lines deleted...]
-    <x:t>FSS US</x:t>
+    <x:t>145,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,901,430.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
-    <x:t>30,840</x:t>
-[...5 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>32,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,566,574.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
-    <x:t>59,700</x:t>
-[...8 lines deleted...]
-    <x:t>CWST US</x:t>
+    <x:t>62,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,090,391.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,164,523.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
-    <x:t>33,391</x:t>
-[...23 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>24,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,006,210.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
-    <x:t>17,600</x:t>
-[...2 lines deleted...]
-    <x:t>$1,741,933.38</x:t>
+    <x:t>18,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,755.31</x:t>
   </x:si>
   <x:si>
     <x:t>1.82%</x:t>
   </x:si>
   <x:si>
+    <x:t>ARCAD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcadis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JKR7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,113.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>984,614</x:t>
-[...23 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>802,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,188.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
-    <x:t>43,600</x:t>
-[...5 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>48,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$857,312.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
-    <x:t>26,400</x:t>
-[...8 lines deleted...]
-    <x:t>PCT US</x:t>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,133.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCT</x:t>
   </x:si>
   <x:si>
     <x:t>Purecycle Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJF1V1</x:t>
   </x:si>
   <x:si>
-    <x:t>75,548</x:t>
-[...23 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>78,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,049.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-21,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-21,042.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,992.68</x:t>
+    <x:t>$-17,228.93</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -616,56 +598,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3fbb9c26795c4fc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd2105ac9d65947a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1697bdf48b8747ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5432334180584332" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R544d9dcaf0794c26" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf035ef1a4f8245a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1457,167 +1439,138 @@
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>