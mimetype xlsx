--- v8 (2026-08-28)
+++ v9 (2026-09-18)
@@ -1,615 +1,615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad55a5c5369542aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1014f087c302497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260827" sheetId="1" r:id="R13b543da68074fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260917" sheetId="1" r:id="R4e50ad42fc80492f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="190">
   <x:si>
-    <x:t>Daily Holdings (%)  08/27/2026</x:t>
+    <x:t>Daily Holdings (%)  09/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>29,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,509,825.24</x:t>
+    <x:t>$8,086,283.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.52%</x:t>
+    <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
     <x:t>34,105</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,426,704.80</x:t>
-[...2 lines deleted...]
-    <x:t>7.44%</x:t>
+    <x:t>$7,275,619.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
     <x:t>42,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,972,808.48</x:t>
-[...2 lines deleted...]
-    <x:t>6.98%</x:t>
+    <x:t>$6,533,009.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.70%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>29,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,410,139.18</x:t>
-[...2 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>$6,400,199.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VLTO</x:t>
   </x:si>
   <x:si>
     <x:t>Veralto Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019Q32XJ9</x:t>
   </x:si>
   <x:si>
     <x:t>57,863</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,691,983.31</x:t>
-[...2 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>$5,511,450.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
     <x:t>49,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,529,650.55</x:t>
-[...2 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>$5,281,761.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
     <x:t>143,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,436,588.32</x:t>
-[...2 lines deleted...]
-    <x:t>5.45%</x:t>
+    <x:t>$5,263,067.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,853,836.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,703,588.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,644,468.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,564,136.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>DCI</x:t>
   </x:si>
   <x:si>
     <x:t>Donaldson Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGZP70</x:t>
   </x:si>
   <x:si>
     <x:t>51,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,758,283.31</x:t>
-[...38 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>$4,430,800.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>WMS</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7CDN9</x:t>
   </x:si>
   <x:si>
     <x:t>33,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,611,962.25</x:t>
-[...38 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>$4,175,385.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
     <x:t>116,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,946,200.56</x:t>
-[...2 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>$3,915,006.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
     <x:t>83,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,630,813.66</x:t>
-[...2 lines deleted...]
-    <x:t>3.64%</x:t>
+    <x:t>$3,561,086.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
     <x:t>27,652</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,328,747.76</x:t>
-[...2 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>$3,146,244.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceco Environmental Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFG2J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,500,157.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
     <x:t>50,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,613,256.27</x:t>
-[...20 lines deleted...]
-    <x:t>2.55%</x:t>
+    <x:t>$2,462,458.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
     <x:t>23,466</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,182,338.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$2,081,668.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCAD NA</x:t>
   </x:si>
   <x:si>
     <x:t>Arcadis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JKR7Q1</x:t>
   </x:si>
   <x:si>
     <x:t>38,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,018,670.16</x:t>
-[...2 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$1,912,985.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>142,179</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,481,190.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$1,588,999.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cleanaway Waste Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F6PFP1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>663,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,274,413.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
     <x:t>15,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,300,555.85</x:t>
-[...20 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$1,224,695.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
     <x:t>40,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$792,420.77</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$808,865.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
     <x:t>23,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$574,042.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$580,206.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>6254 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Micro Science Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP7LN1</x:t>
   </x:si>
   <x:si>
     <x:t>19,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$435,031.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$399,286.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>NVRI</x:t>
   </x:si>
   <x:si>
     <x:t>Harsco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLH3P8</x:t>
   </x:si>
   <x:si>
     <x:t>9,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$213,734.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$195,471.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>55,253</x:t>
+    <x:t>48,288</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,252.84</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$48,287.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$55.18</x:t>
+    <x:t>$54.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-20,822.90</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$37,819.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -637,51 +637,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeea05bf87af4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5fc67f7fa7374cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13b543da68074fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8aec9131c34fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ea21df114d1482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e50ad42fc80492f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">