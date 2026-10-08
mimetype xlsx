--- v9 (2026-09-18)
+++ v10 (2026-10-08)
@@ -1,615 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1014f087c302497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31586e76ca8747e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260917" sheetId="1" r:id="R4e50ad42fc80492f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20261007" sheetId="1" r:id="R9bf8dc328cb94dbf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="190">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
-    <x:t>29,764</x:t>
+    <x:t>28,978</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,086,283.52</x:t>
+    <x:t>$8,058,781.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.30%</x:t>
+    <x:t>8.40%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,105</x:t>
-[...5 lines deleted...]
-    <x:t>7.47%</x:t>
+    <x:t>36,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,614,609.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPXVJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,706,768.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.99%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>42,086</x:t>
-[...23 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>39,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,166,989.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veolia Environnement Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHJP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,564,962.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001D8R5D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,129,793.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>VLTO</x:t>
   </x:si>
   <x:si>
     <x:t>Veralto Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019Q32XJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>57,863</x:t>
-[...41 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>52,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,982,555.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,441,231.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,434,599.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngk Insulators Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL4RF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,374,520.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGZP70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,310,993.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G7CDN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,245,113.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,072,363.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>73,001</x:t>
-[...113 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>65,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,944,754.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXWX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,437,219.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
-    <x:t>83,009</x:t>
-[...23 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>82,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,370,733.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6370 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kurita Water Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,662,767.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>CECO</x:t>
   </x:si>
   <x:si>
     <x:t>Ceco Environmental Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFG2J1</x:t>
   </x:si>
   <x:si>
-    <x:t>35,298</x:t>
-[...23 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>35,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,532,442.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
-    <x:t>23,466</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>24,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,039,754.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>171,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,971.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCAD NA</x:t>
   </x:si>
   <x:si>
     <x:t>Arcadis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JKR7Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>38,789</x:t>
-[...23 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>37,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,641.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>663,369</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>721,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373,248.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
-    <x:t>15,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>79,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,370,860.78</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
-    <x:t>40,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>35,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,397.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
-    <x:t>23,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>23,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,763.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>6254 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Micro Science Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP7LN1</x:t>
   </x:si>
   <x:si>
-    <x:t>19,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,156.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-74,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-74,264.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,819.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$119,760.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -637,56 +616,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b8aec9131c34fd6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ea21df114d1482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4e50ad42fc80492f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0989f1d355a41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R271ae4a7e2554399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bf8dc328cb94dbf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I34"/>
+  <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1406,268 +1385,239 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E32" s="1" t="s">
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="2" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...66 lines deleted...]
-      <x:c r="I34" s="2" t="s">
+      <x:c r="B33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H33" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A34:I34"/>
+    <x:mergeCell ref="A33:I33"/>
   </x:mergeCells>
 </x:worksheet>
 </file>