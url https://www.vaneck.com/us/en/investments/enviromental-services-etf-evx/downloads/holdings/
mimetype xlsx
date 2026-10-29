--- v10 (2026-10-08)
+++ v11 (2026-10-29)
@@ -1,594 +1,594 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31586e76ca8747e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34694792e0f94f85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20261007" sheetId="1" r:id="R9bf8dc328cb94dbf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20261028" sheetId="1" r:id="R2639cc8d3e0b4319"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
   <x:si>
-    <x:t>Daily Holdings (%)  10/07/2026</x:t>
+    <x:t>Daily Holdings (%)  10/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>28,978</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,058,781.80</x:t>
+    <x:t>$8,473,456.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.40%</x:t>
+    <x:t>8.66%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
     <x:t>36,444</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,614,609.36</x:t>
-[...2 lines deleted...]
-    <x:t>7.93%</x:t>
+    <x:t>$8,205,366.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.39%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>31,024</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,706,768.32</x:t>
-[...2 lines deleted...]
-    <x:t>6.99%</x:t>
+    <x:t>$7,241,001.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.40%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
     <x:t>39,746</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,166,989.36</x:t>
-[...2 lines deleted...]
-    <x:t>6.42%</x:t>
+    <x:t>$7,144,740.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
     <x:t>160,945</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,564,962.32</x:t>
-[...2 lines deleted...]
-    <x:t>5.80%</x:t>
+    <x:t>$5,869,765.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,350,534.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,604,978.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,577,675.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
     <x:t>50,381</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,129,793.42</x:t>
-[...38 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$4,445,115.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>CLH</x:t>
   </x:si>
   <x:si>
     <x:t>Clean Harbors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRRX8</x:t>
   </x:si>
   <x:si>
     <x:t>14,054</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,434,599.16</x:t>
-[...2 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$4,402,696.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G7CDN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,670</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,380,803.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGZP70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,202,304.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
     <x:t>118,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,374,520.95</x:t>
-[...56 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>$3,682,438.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.77%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
     <x:t>65,724</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,944,754.48</x:t>
-[...2 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>$3,645,053.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,484,195.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
     <x:t>30,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,437,219.63</x:t>
-[...20 lines deleted...]
-    <x:t>3.51%</x:t>
+    <x:t>$3,408,378.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
     <x:t>53,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,662,767.76</x:t>
-[...2 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>$2,444,889.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casella Waste Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT0J38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,156,944.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CECO</x:t>
   </x:si>
   <x:si>
     <x:t>Ceco Environmental Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFG2J1</x:t>
   </x:si>
   <x:si>
     <x:t>35,588</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,532,442.08</x:t>
-[...20 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$1,951,645.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>171,864</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,762,971.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$1,870,991.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCAD NA</x:t>
   </x:si>
   <x:si>
     <x:t>Arcadis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JKR7Q1</x:t>
   </x:si>
   <x:si>
     <x:t>37,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,674,641.15</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$1,870,034.42</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
     <x:t>721,923</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,373,248.37</x:t>
-[...2 lines deleted...]
-    <x:t>1.43%</x:t>
+    <x:t>$1,527,547.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
     <x:t>79,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,370,860.78</x:t>
+    <x:t>$1,212,029.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
     <x:t>35,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$680,397.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>$680,883.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
     <x:t>23,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$540,763.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$587,840.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>6254 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Micro Science Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP7LN1</x:t>
   </x:si>
   <x:si>
     <x:t>19,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$450,156.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$359,419.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$53.04</x:t>
+    <x:t>$52.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-74,264</x:t>
-[...5 lines deleted...]
-    <x:t>-0.08%</x:t>
+    <x:t>-9,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-9,259.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,760.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$26,518.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -616,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0989f1d355a41e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R271ae4a7e2554399" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9bf8dc328cb94dbf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6a603dd15e4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ee025eb33254a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2639cc8d3e0b4319" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1327,109 +1327,109 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">