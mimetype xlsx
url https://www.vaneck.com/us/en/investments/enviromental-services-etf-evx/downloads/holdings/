--- v11 (2026-10-29)
+++ v12 (2026-10-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34694792e0f94f85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1dbcec28434c4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20261028" sheetId="1" r:id="R2639cc8d3e0b4319"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20261028" sheetId="1" r:id="Rd9d8e430b5334e18"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="183">
   <x:si>
     <x:t>Daily Holdings (%)  10/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -616,51 +616,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a6a603dd15e4bf2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7ee025eb33254a63" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2639cc8d3e0b4319" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32c96832a81848d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R08a1bb58ec0743d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9d8e430b5334e18" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">