--- v0 (2026-04-01)
+++ v1 (2026-04-23)
@@ -1,567 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15ccec6681da4a74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe9ba7582f2454b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260330" sheetId="1" r:id="R115993290dad4b87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260422" sheetId="1" r:id="Rfcf0c51d393b4bae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="252" uniqueCount="174">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ECL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHKYH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,526,274.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.84%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
-    <x:t>32,441</x:t>
-[...29 lines deleted...]
-    <x:t>7.97%</x:t>
+    <x:t>32,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,339,977.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.64%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,274</x:t>
-[...5 lines deleted...]
-    <x:t>7.15%</x:t>
+    <x:t>40,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,368,704.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veolia Environnement Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHJP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,318,917.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.58%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>27,855</x:t>
-[...23 lines deleted...]
-    <x:t>6.13%</x:t>
+    <x:t>28,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,777,681.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.02%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
-    <x:t>43,112</x:t>
-[...5 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>43,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,290,797.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>77,676</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>78,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,728,600.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
   </x:si>
   <x:si>
     <x:t>VLTO</x:t>
   </x:si>
   <x:si>
     <x:t>Veralto Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019Q32XJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,481</x:t>
-[...5 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>53,026</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,719,314.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,584,568.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G7CDN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,555,379.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.74%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
-    <x:t>87,789</x:t>
-[...23 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>88,701</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,342,800.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DCI</x:t>
   </x:si>
   <x:si>
     <x:t>Donaldson Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGZP70</x:t>
   </x:si>
   <x:si>
-    <x:t>48,765</x:t>
-[...5 lines deleted...]
-    <x:t>4.42%</x:t>
+    <x:t>49,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,254,637.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngk Insulators Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL4RF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,154,252.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,062,336.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>GFL</x:t>
   </x:si>
   <x:si>
     <x:t>Gfl Environmental Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PQS00S3</x:t>
   </x:si>
   <x:si>
-    <x:t>99,578</x:t>
-[...59 lines deleted...]
-    <x:t>3.96%</x:t>
+    <x:t>100,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,983,229.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
-    <x:t>32,518</x:t>
-[...5 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>32,856</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,912.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,900</x:t>
-[...5 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>63,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,128,448.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>182,489</x:t>
-[...5 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>184,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,121,791.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
-    <x:t>24,604</x:t>
-[...5 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>24,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,682.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
-    <x:t>18,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>18,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,840,405.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCAD NA</x:t>
   </x:si>
   <x:si>
     <x:t>Arcadis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JKR7Q1</x:t>
   </x:si>
   <x:si>
-    <x:t>44,485</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>44,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,444.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>802,768</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>811,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,424,852.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
-    <x:t>48,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>49,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$851,281.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
-    <x:t>27,400</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>27,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,336.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>PCT</x:t>
   </x:si>
   <x:si>
     <x:t>Purecycle Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJF1V1</x:t>
   </x:si>
   <x:si>
-    <x:t>78,679</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>79,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,781.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>15</x:t>
+    <x:t>37</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$16.66</x:t>
+    <x:t>$42.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-3,252.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-53,804.74</x:t>
-[...2 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>$-22,580.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -589,56 +601,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd301fab30e5c4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R92ab4bc438074df5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R115993290dad4b87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c069eef012b486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R640779a005b34ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcf0c51d393b4bae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I31"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1427,112 +1439,141 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A31" s="2" t="s">
+      <x:c r="A31" s="1">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="B31" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I31" s="2" t="s">
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A31:I31"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>