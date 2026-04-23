--- v1 (2026-04-23)
+++ v2 (2026-04-23)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcfe9ba7582f2454b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df7c3be8b8946d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260422" sheetId="1" r:id="Rfcf0c51d393b4bae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260422" sheetId="1" r:id="R86362065526a4fb7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
   <x:si>
     <x:t>Daily Holdings (%)  04/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -601,51 +601,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c069eef012b486d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R640779a005b34ee0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfcf0c51d393b4bae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5bdb6a44c74484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10d5cf9a5e7046e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86362065526a4fb7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">