--- v2 (2026-04-23)
+++ v3 (2026-05-15)
@@ -1,579 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df7c3be8b8946d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ca5b259589494f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260422" sheetId="1" r:id="R86362065526a4fb7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260514" sheetId="1" r:id="R17c7acdca2dc41f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
   <x:si>
-    <x:t>Daily Holdings (%)  04/22/2026</x:t>
+    <x:t>Daily Holdings (%)  05/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>WM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waste Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVSR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,183,204.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
-    <x:t>27,986</x:t>
-[...29 lines deleted...]
-    <x:t>7.64%</x:t>
+    <x:t>28,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,975,608.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.26%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,692</x:t>
-[...5 lines deleted...]
-    <x:t>6.63%</x:t>
+    <x:t>40,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,313,609.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
-    <x:t>152,738</x:t>
-[...5 lines deleted...]
-    <x:t>6.58%</x:t>
+    <x:t>152,967</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,191,637.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.44%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,144</x:t>
-[...5 lines deleted...]
-    <x:t>6.02%</x:t>
+    <x:t>28,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,882,063.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngk Insulators Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL4RF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,416,768.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,934,570.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
-    <x:t>43,560</x:t>
-[...23 lines deleted...]
-    <x:t>4.92%</x:t>
+    <x:t>43,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,774,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,083</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,651,597.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>VLTO</x:t>
   </x:si>
   <x:si>
     <x:t>Veralto Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019Q32XJ9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,026</x:t>
-[...23 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>53,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,528,348.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,834</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,266,697.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.44%</x:t>
   </x:si>
   <x:si>
     <x:t>WMS</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7CDN9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,615</x:t>
-[...23 lines deleted...]
-    <x:t>4.52%</x:t>
+    <x:t>29,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,154,929.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>DCI</x:t>
   </x:si>
   <x:si>
     <x:t>Donaldson Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGZP70</x:t>
   </x:si>
   <x:si>
-    <x:t>49,272</x:t>
-[...23 lines deleted...]
-    <x:t>4.33%</x:t>
+    <x:t>49,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,137,084.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXWX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,781,771.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,360.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6370 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kurita Water Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,552,403.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
   </x:si>
   <x:si>
     <x:t>TTEK</x:t>
   </x:si>
   <x:si>
     <x:t>Tetra Tech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYZ0Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>129,086</x:t>
-[...59 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>129,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,387,109.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6368 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLP422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,228,893.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casella Waste Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT0J38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,148,860.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>184,385</x:t>
-[...38 lines deleted...]
-    <x:t>$1,840,405.56</x:t>
+    <x:t>184,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,109,082.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCAD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcadis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JKR7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,849,755.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARCAD NA</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>811,107</x:t>
-[...5 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>812,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,294,062.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Purecycle Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YRJF1V1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,429.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
     <x:t>49,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$851,281.60</x:t>
+    <x:t>$858,473.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
     <x:t>27,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$681,336.08</x:t>
-[...20 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$700,042.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$42.85</x:t>
+    <x:t>$42.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-3,252</x:t>
-[...5 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-38,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-38,998.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-22,580.18</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$98,409.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,51 +601,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f5bdb6a44c74484" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R10d5cf9a5e7046e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R86362065526a4fb7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fb57beb1c44b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e7aee56b0914b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c7acdca2dc41f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">