--- v3 (2026-05-15)
+++ v4 (2026-06-05)
@@ -1,576 +1,573 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76ca5b259589494f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d68879f44f74321" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260514" sheetId="1" r:id="R17c7acdca2dc41f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260603" sheetId="1" r:id="R3234518001e44a1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/03/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ECL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecolab Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHKYH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,239,807.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
-    <x:t>32,827</x:t>
-[...29 lines deleted...]
-    <x:t>7.26%</x:t>
+    <x:t>33,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,229,970.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VIE FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veolia Environnement Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHJP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>154,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,266,026.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>40,754</x:t>
-[...23 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>41,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,212,744.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5333 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ngk Insulators Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL4RF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>149,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,035,945.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.24%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
-    <x:t>28,187</x:t>
-[...23 lines deleted...]
-    <x:t>5.64%</x:t>
+    <x:t>28,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,815,003.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>78,601</x:t>
-[...5 lines deleted...]
-    <x:t>5.13%</x:t>
+    <x:t>79,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,887,685.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
-    <x:t>43,625</x:t>
-[...5 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>44,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,834,477.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,677,665.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,542,799.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.70%</x:t>
   </x:si>
   <x:si>
     <x:t>CLH</x:t>
   </x:si>
   <x:si>
     <x:t>Clean Harbors Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRRX8</x:t>
   </x:si>
   <x:si>
-    <x:t>15,083</x:t>
-[...41 lines deleted...]
-    <x:t>4.44%</x:t>
+    <x:t>15,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,367,667.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGZP70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,249,469.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>WMS</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7CDN9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,659</x:t>
-[...23 lines deleted...]
-    <x:t>4.30%</x:t>
+    <x:t>29,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,970,529.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>130,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,630,958.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.76%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
-    <x:t>32,905</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>33,244</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,561,429.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6370 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kurita Water Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,553,667.33</x:t>
   </x:si>
   <x:si>
     <x:t>GFL</x:t>
   </x:si>
   <x:si>
     <x:t>Gfl Environmental Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PQS00S3</x:t>
   </x:si>
   <x:si>
-    <x:t>100,763</x:t>
-[...41 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>101,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,533,478.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CWST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Casella Waste Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT0J38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,113,355.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>186,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,873.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCAD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcadis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JKR7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,879,013.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
-    <x:t>18,500</x:t>
-[...59 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>18,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,672.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>812,322</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>820,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,355,980.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PCT</x:t>
   </x:si>
   <x:si>
     <x:t>Purecycle Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YRJF1V1</x:t>
   </x:si>
   <x:si>
-    <x:t>79,615</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>80,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,329.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
-    <x:t>49,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>49,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,033,480.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
-    <x:t>27,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>28,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,422.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,085.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...2 lines deleted...]
-    <x:t>$42.71</x:t>
+    <x:t>$42.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$98,409.41</x:t>
+    <x:t>$96,596.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -601,51 +598,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62fb57beb1c44b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0e7aee56b0914b64" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R17c7acdca2dc41f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf478f1723a40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0de0fca21cdc431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3234518001e44a1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1167,404 +1164,404 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F31" s="1" t="s">
+      <x:c r="G31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="B32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>