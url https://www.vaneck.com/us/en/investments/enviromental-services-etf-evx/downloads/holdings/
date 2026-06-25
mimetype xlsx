--- v4 (2026-06-05)
+++ v5 (2026-06-25)
@@ -1,576 +1,603 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d68879f44f74321" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307d5f447bda4959" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260603" sheetId="1" r:id="R3234518001e44a1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260623" sheetId="1" r:id="Rcb545ed2abc14b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="177">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/03/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="186">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,317</x:t>
+    <x:t>29,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,239,807.39</x:t>
+    <x:t>$7,996,396.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.49%</x:t>
+    <x:t>8.19%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,165</x:t>
-[...5 lines deleted...]
-    <x:t>7.48%</x:t>
+    <x:t>34,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,463,538.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WCN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waste Connections Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLHZZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,710,191.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPXVJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,112,829.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
-    <x:t>154,542</x:t>
-[...23 lines deleted...]
-    <x:t>6.43%</x:t>
+    <x:t>143,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,853,396.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001D8R5D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,419,204.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.55%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
-    <x:t>149,000</x:t>
-[...23 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>116,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,266,885.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,895,209.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G7CDN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,657,148.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGZP70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,358,198.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,320,802.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Core &amp; Main Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01163K2X0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>83,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,855,768.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
-    <x:t>79,410</x:t>
-[...113 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>73,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,852,992.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,801,863.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>TTEK</x:t>
   </x:si>
   <x:si>
     <x:t>Tetra Tech Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYZ0Q5</x:t>
   </x:si>
   <x:si>
-    <x:t>130,610</x:t>
-[...5 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>128,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,606,504.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CECO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ceco Environmental Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFG2J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,412,257.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,244</x:t>
-[...5 lines deleted...]
-    <x:t>3.68%</x:t>
+    <x:t>27,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,268,189.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
-    <x:t>64,300</x:t>
-[...20 lines deleted...]
-    <x:t>3.65%</x:t>
+    <x:t>50,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,814.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
-    <x:t>25,153</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>23,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,299.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6368 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Organo Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLP422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,611,524.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCAD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcadis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JKR7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,125.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>186,562</x:t>
-[...41 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>142,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,870.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
-    <x:t>820,684</x:t>
-[...23 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>663,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,066,344.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
-    <x:t>49,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>40,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,665.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6254 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nomura Micro Science Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP7LN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$585,092.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
-    <x:t>28,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>23,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,647.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,883.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$96,596.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>$39,135.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -598,56 +625,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcf478f1723a40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0de0fca21cdc431e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3234518001e44a1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3926677b98fd468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd841853b2c8d4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb545ed2abc14b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I32"/>
+  <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1077,138 +1104,138 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1436,141 +1463,199 @@
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="1">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="A32" s="2" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="B32" s="2" t="s">
-[...20 lines deleted...]
-      <x:c r="I32" s="2" t="s">
+      <x:c r="G32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="33" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A33" s="1">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="B33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="34" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A34" s="2" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="B34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H34" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A32:I32"/>
+    <x:mergeCell ref="A34:I34"/>
   </x:mergeCells>
 </x:worksheet>
 </file>