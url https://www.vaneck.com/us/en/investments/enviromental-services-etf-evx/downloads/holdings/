--- v5 (2026-06-25)
+++ v6 (2026-07-17)
@@ -1,603 +1,615 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R307d5f447bda4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7751e934f920402d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260623" sheetId="1" r:id="Rcb545ed2abc14b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260715" sheetId="1" r:id="Rf6a57f47298b4f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="186">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="190">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>29,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,996,396.24</x:t>
+    <x:t>$8,043,721.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.19%</x:t>
+    <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
     <x:t>34,105</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,463,538.20</x:t>
-[...2 lines deleted...]
-    <x:t>7.65%</x:t>
+    <x:t>$7,939,644.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.86%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
     <x:t>42,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,710,191.84</x:t>
-[...2 lines deleted...]
-    <x:t>6.88%</x:t>
+    <x:t>$7,159,670.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>29,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,112,829.40</x:t>
-[...2 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>$6,353,717.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
     <x:t>143,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,853,396.81</x:t>
-[...2 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>$6,140,194.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
     <x:t>49,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,419,204.80</x:t>
-[...2 lines deleted...]
-    <x:t>5.55%</x:t>
+    <x:t>$5,960,634.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,265,533.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WMS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Drainage Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G7CDN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,225</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,025,613.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
     <x:t>116,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,266,885.81</x:t>
-[...38 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>$4,755,502.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>DCI</x:t>
   </x:si>
   <x:si>
     <x:t>Donaldson Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGZP70</x:t>
   </x:si>
   <x:si>
     <x:t>51,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,358,198.24</x:t>
+    <x:t>$4,596,601.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,522,033.22</x:t>
   </x:si>
   <x:si>
     <x:t>4.47%</x:t>
   </x:si>
   <x:si>
-    <x:t>CLH</x:t>
-[...14 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,425,320.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,109,095.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,029,664.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
     <x:t>83,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,855,768.05</x:t>
-[...53 lines deleted...]
-    <x:t>3.70%</x:t>
+    <x:t>$3,707,181.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Federal Signal Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJXWX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,256,852.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6370 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kurita Water Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLPBF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,845,409.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CECO</x:t>
   </x:si>
   <x:si>
     <x:t>Ceco Environmental Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFG2J1</x:t>
   </x:si>
   <x:si>
     <x:t>35,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,412,257.66</x:t>
-[...38 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>$2,841,665.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
     <x:t>23,466</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,022,299.88</x:t>
-[...2 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>$2,260,010.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCAD NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arcadis Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JKR7Q1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,567,746.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
     <x:t>15,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,611,524.00</x:t>
-[...20 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$1,503,940.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>142,179</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,420,870.28</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$1,484,331.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
     <x:t>663,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,066,344.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$1,086,939.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
     <x:t>40,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$912,665.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$862,253.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9336 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Daiei Kankyo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002DM4H64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,697.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>6254 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Micro Science Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP7LN1</x:t>
   </x:si>
   <x:si>
     <x:t>19,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$585,092.93</x:t>
-[...23 lines deleted...]
-    <x:t>Other</x:t>
+    <x:t>$507,634.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVRI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harsco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLH3P8</x:t>
   </x:si>
   <x:si>
     <x:t>9,512</x:t>
   </x:si>
   <x:si>
-    <x:t>other</x:t>
-[...2 lines deleted...]
-    <x:t>$208,883.52</x:t>
+    <x:t>$216,683.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,456.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...8 lines deleted...]
-    <x:t>$99.20</x:t>
+    <x:t>47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...4 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,135.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$-22,357.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -625,51 +637,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3926677b98fd468f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd841853b2c8d4933" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb545ed2abc14b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0454a5f2f8784b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe56ba71f96044b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6a57f47298b4f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1104,549 +1116,549 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="2" t="s">
-        <x:v>185</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="B34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I34" s="2" t="s">
         <x:v>1</x:v>
       </x:c>