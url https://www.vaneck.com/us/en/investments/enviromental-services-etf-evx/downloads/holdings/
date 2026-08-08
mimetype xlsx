--- v6 (2026-07-17)
+++ v7 (2026-08-08)
@@ -1,612 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7751e934f920402d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c54eb036d44070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260715" sheetId="1" r:id="Rf6a57f47298b4f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260806" sheetId="1" r:id="R4f4c16c81ba14428"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="190">
   <x:si>
-    <x:t>Daily Holdings (%)  07/15/2026</x:t>
+    <x:t>Daily Holdings (%)  08/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>29,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,043,721.00</x:t>
+    <x:t>$8,436,903.44</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.96%</x:t>
+    <x:t>8.30%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
     <x:t>34,105</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,939,644.00</x:t>
-[...2 lines deleted...]
-    <x:t>7.86%</x:t>
+    <x:t>$7,810,386.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.68%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
     <x:t>42,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,159,670.32</x:t>
-[...2 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>$7,044,775.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.93%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>29,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,353,717.56</x:t>
-[...2 lines deleted...]
-    <x:t>6.29%</x:t>
+    <x:t>$6,127,154.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001D8R5D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,927,746.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.83%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
     <x:t>143,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,140,194.81</x:t>
-[...20 lines deleted...]
-    <x:t>5.90%</x:t>
+    <x:t>$5,782,861.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>VLTO</x:t>
   </x:si>
   <x:si>
     <x:t>Veralto Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019Q32XJ9</x:t>
   </x:si>
   <x:si>
     <x:t>57,863</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,265,533.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>$5,671,731.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Donaldson Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGZP70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,063,624.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>WMS</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7CDN9</x:t>
   </x:si>
   <x:si>
     <x:t>33,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,025,613.50</x:t>
-[...2 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>$4,932,251.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,585,681.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,466,972.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darling Ingredients Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN8ZK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,417,290.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PQS00S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>105,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,386,765.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.32%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
     <x:t>116,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,755,502.28</x:t>
-[...92 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>$4,238,034.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
     <x:t>83,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,707,181.94</x:t>
-[...2 lines deleted...]
-    <x:t>3.67%</x:t>
+    <x:t>$3,776,079.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
     <x:t>27,652</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,256,852.56</x:t>
-[...2 lines deleted...]
-    <x:t>3.22%</x:t>
+    <x:t>$3,534,755.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
     <x:t>50,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,845,409.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$2,861,274.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CECO</x:t>
   </x:si>
   <x:si>
     <x:t>Ceco Environmental Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFG2J1</x:t>
   </x:si>
   <x:si>
     <x:t>35,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,841,665.49</x:t>
-[...2 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$2,421,795.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
     <x:t>23,466</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,260,010.46</x:t>
-[...2 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$2,122,734.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCAD NA</x:t>
   </x:si>
   <x:si>
     <x:t>Arcadis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JKR7Q1</x:t>
   </x:si>
   <x:si>
     <x:t>38,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,567,746.24</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$1,885,658.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
     <x:t>15,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,503,940.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$1,486,058.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
     <x:t>142,179</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,484,331.23</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$1,375,575.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
     <x:t>663,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,086,939.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>$1,114,833.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
     <x:t>40,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$862,253.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$869,282.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
     <x:t>23,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$551,697.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$546,402.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>6254 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Micro Science Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP7LN1</x:t>
   </x:si>
   <x:si>
     <x:t>19,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$507,634.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$533,346.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>NVRI</x:t>
   </x:si>
   <x:si>
     <x:t>Harsco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLH3P8</x:t>
   </x:si>
   <x:si>
     <x:t>9,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$216,683.36</x:t>
+    <x:t>$213,163.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>56,457</x:t>
+    <x:t>31,519</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,456.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>$31,519.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$54.19</x:t>
+    <x:t>$54.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-22,357.89</x:t>
+    <x:t>$-16,986.02</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -637,51 +637,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0454a5f2f8784b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rbe56ba71f96044b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf6a57f47298b4f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeaabf1698b0475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R181434ab677e4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f4c16c81ba14428" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">