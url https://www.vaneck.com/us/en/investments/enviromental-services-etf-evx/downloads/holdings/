--- v7 (2026-08-08)
+++ v8 (2026-08-28)
@@ -1,612 +1,612 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26c54eb036d44070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad55a5c5369542aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260806" sheetId="1" r:id="R4f4c16c81ba14428"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="EVX_asof_20260827" sheetId="1" r:id="R13b543da68074fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="276" uniqueCount="190">
   <x:si>
-    <x:t>Daily Holdings (%)  08/06/2026</x:t>
+    <x:t>Daily Holdings (%)  08/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>29,764</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,436,903.44</x:t>
+    <x:t>$8,509,825.24</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.30%</x:t>
+    <x:t>8.52%</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
     <x:t>34,105</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,810,386.05</x:t>
-[...2 lines deleted...]
-    <x:t>7.68%</x:t>
+    <x:t>$7,426,704.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>WCN</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Connections Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLHZZ2</x:t>
   </x:si>
   <x:si>
     <x:t>42,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,044,775.54</x:t>
-[...2 lines deleted...]
-    <x:t>6.93%</x:t>
+    <x:t>$6,972,808.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.98%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG</x:t>
   </x:si>
   <x:si>
     <x:t>Republic Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPXVJ6</x:t>
   </x:si>
   <x:si>
     <x:t>29,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,127,154.06</x:t>
-[...2 lines deleted...]
-    <x:t>6.03%</x:t>
+    <x:t>$6,410,139.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,691,983.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.70%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
     <x:t>49,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,927,746.12</x:t>
-[...2 lines deleted...]
-    <x:t>5.83%</x:t>
+    <x:t>$5,529,650.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
   </x:si>
   <x:si>
     <x:t>VIE FP</x:t>
   </x:si>
   <x:si>
     <x:t>Veolia Environnement Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHJP7</x:t>
   </x:si>
   <x:si>
     <x:t>143,029</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,782,861.01</x:t>
-[...20 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>$5,436,588.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DCI</x:t>
   </x:si>
   <x:si>
     <x:t>Donaldson Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGZP70</x:t>
   </x:si>
   <x:si>
     <x:t>51,491</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,063,624.94</x:t>
-[...2 lines deleted...]
-    <x:t>4.98%</x:t>
+    <x:t>$4,758,283.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTEK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tetra Tech Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYZ0Q5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>128,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,712,636.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clean Harbors Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,647,839.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>WMS</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Drainage Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G7CDN9</x:t>
   </x:si>
   <x:si>
     <x:t>33,225</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,932,251.25</x:t>
-[...38 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>$4,611,962.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>DAR</x:t>
   </x:si>
   <x:si>
     <x:t>Darling Ingredients Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN8ZK8</x:t>
   </x:si>
   <x:si>
     <x:t>73,001</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,417,290.51</x:t>
-[...2 lines deleted...]
-    <x:t>4.35%</x:t>
+    <x:t>$4,481,531.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.49%</x:t>
   </x:si>
   <x:si>
     <x:t>GFL</x:t>
   </x:si>
   <x:si>
     <x:t>Gfl Environmental Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PQS00S3</x:t>
   </x:si>
   <x:si>
     <x:t>105,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,386,765.90</x:t>
-[...2 lines deleted...]
-    <x:t>4.32%</x:t>
+    <x:t>$4,331,865.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
   </x:si>
   <x:si>
     <x:t>5333 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ngk Insulators Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL4RF0</x:t>
   </x:si>
   <x:si>
     <x:t>116,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,238,034.02</x:t>
-[...2 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>$3,946,200.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>CNM</x:t>
   </x:si>
   <x:si>
     <x:t>Core &amp; Main Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01163K2X0</x:t>
   </x:si>
   <x:si>
     <x:t>83,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,776,079.41</x:t>
-[...2 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>$3,630,813.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>FSS</x:t>
   </x:si>
   <x:si>
     <x:t>Federal Signal Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJXWX2</x:t>
   </x:si>
   <x:si>
     <x:t>27,652</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,534,755.16</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$3,328,747.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>6370 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Kurita Water Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLPBF2</x:t>
   </x:si>
   <x:si>
     <x:t>50,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,861,274.04</x:t>
-[...2 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>$2,613,256.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>CECO</x:t>
   </x:si>
   <x:si>
     <x:t>Ceco Environmental Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFG2J1</x:t>
   </x:si>
   <x:si>
     <x:t>35,298</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,421,795.78</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$2,546,397.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>CWST</x:t>
   </x:si>
   <x:si>
     <x:t>Casella Waste Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT0J38</x:t>
   </x:si>
   <x:si>
     <x:t>23,466</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,122,734.36</x:t>
-[...2 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>$2,182,338.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCAD NA</x:t>
   </x:si>
   <x:si>
     <x:t>Arcadis Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JKR7Q1</x:t>
   </x:si>
   <x:si>
     <x:t>38,789</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,885,658.91</x:t>
-[...2 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>$2,018,670.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,190.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>6368 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Organo Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLP422</x:t>
   </x:si>
   <x:si>
     <x:t>15,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,486,058.90</x:t>
-[...20 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$1,300,555.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>CWY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Cleanaway Waste Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F6PFP1</x:t>
   </x:si>
   <x:si>
     <x:t>663,369</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,114,833.91</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$1,223,525.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>6013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Takuma Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG2W3</x:t>
   </x:si>
   <x:si>
     <x:t>40,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$869,282.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$792,420.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>9336 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Daiei Kankyo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002DM4H64</x:t>
   </x:si>
   <x:si>
     <x:t>23,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$546,402.70</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$574,042.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>6254 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nomura Micro Science Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP7LN1</x:t>
   </x:si>
   <x:si>
     <x:t>19,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$533,346.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$435,031.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NVRI</x:t>
   </x:si>
   <x:si>
     <x:t>Harsco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLH3P8</x:t>
   </x:si>
   <x:si>
     <x:t>9,512</x:t>
   </x:si>
   <x:si>
-    <x:t>$213,163.92</x:t>
+    <x:t>$213,734.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>31,519</x:t>
+    <x:t>55,253</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,519.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$55,252.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$54.65</x:t>
+    <x:t>$55.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-16,986.02</x:t>
+    <x:t>$-20,822.90</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -637,51 +637,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbeaabf1698b0475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R181434ab677e4c57" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4f4c16c81ba14428" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raeea05bf87af4063" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5fc67f7fa7374cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13b543da68074fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I34"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">