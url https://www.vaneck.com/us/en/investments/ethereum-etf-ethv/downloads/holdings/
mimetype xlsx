--- v0 (2026-04-17)
+++ v1 (2026-05-09)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1be93107bff94d1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84029a6c8e44686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260416" sheetId="1" r:id="Rf05ef052a0cf4246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260507" sheetId="1" r:id="Rc2f72d6a0c2a4a8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ether</x:t>
   </x:si>
   <x:si>
-    <x:t>50,817</x:t>
-[...5 lines deleted...]
-    <x:t>100.01%</x:t>
+    <x:t>50,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,510,765.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,693.33</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-4,525.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e982c2c054d4d97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3f897a565f934c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf05ef052a0cf4246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc063f946429a44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3e160146c7694d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2f72d6a0c2a4a8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>