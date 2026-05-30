--- v1 (2026-05-09)
+++ v2 (2026-05-30)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd84029a6c8e44686" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf03e7806a80422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260507" sheetId="1" r:id="Rc2f72d6a0c2a4a8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260528" sheetId="1" r:id="R8f5f77b06e784e38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ether</x:t>
   </x:si>
   <x:si>
     <x:t>50,809</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,510,765.29</x:t>
-[...2 lines deleted...]
-    <x:t>100.00%</x:t>
+    <x:t>$102,496,304.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-4,525.02</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-17,297.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc063f946429a44aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3e160146c7694d2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc2f72d6a0c2a4a8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656c417155f744b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7cb40e567d3046da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f5f77b06e784e38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>