--- v2 (2026-05-30)
+++ v3 (2026-06-20)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcf03e7806a80422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5985bb70d8451f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260528" sheetId="1" r:id="R8f5f77b06e784e38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260617" sheetId="1" r:id="R06ad3cce1dac42b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ether</x:t>
   </x:si>
   <x:si>
-    <x:t>50,809</x:t>
-[...5 lines deleted...]
-    <x:t>100.02%</x:t>
+    <x:t>49,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,254,256.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-17,297.36</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-8,092.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R656c417155f744b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7cb40e567d3046da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f5f77b06e784e38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ebd6d9e8ae43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03719116cac7497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06ad3cce1dac42b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>