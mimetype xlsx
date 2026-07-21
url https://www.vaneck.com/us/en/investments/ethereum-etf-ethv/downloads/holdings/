--- v3 (2026-06-20)
+++ v4 (2026-07-21)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a5985bb70d8451f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb329743fb2a34f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260617" sheetId="1" r:id="R06ad3cce1dac42b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260720" sheetId="1" r:id="Rf4465bac8a0c4f9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ether</x:t>
   </x:si>
   <x:si>
-    <x:t>49,337</x:t>
-[...2 lines deleted...]
-    <x:t>$86,254,256.75</x:t>
+    <x:t>48,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,780,045.26</x:t>
   </x:si>
   <x:si>
     <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-8,092.32</x:t>
+    <x:t>$-9,506.11</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ebd6d9e8ae43e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R03719116cac7497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R06ad3cce1dac42b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15256d5bbbdb4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rabb07945dbf84961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4465bac8a0c4f9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>