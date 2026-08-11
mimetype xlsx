--- v4 (2026-07-21)
+++ v5 (2026-08-11)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb329743fb2a34f1a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7560a5fab055462a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260720" sheetId="1" r:id="Rf4465bac8a0c4f9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260807" sheetId="1" r:id="Rdb7b67bac2374a2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  07/20/2026</x:t>
+    <x:t>Daily Holdings (%)  08/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ether</x:t>
   </x:si>
   <x:si>
-    <x:t>48,963</x:t>
-[...5 lines deleted...]
-    <x:t>100.01%</x:t>
+    <x:t>48,590</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,068,434.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,506.11</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-3,506.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R15256d5bbbdb4f4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rabb07945dbf84961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf4465bac8a0c4f9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b43ace68f04017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf403804d0a6148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb7b67bac2374a2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>