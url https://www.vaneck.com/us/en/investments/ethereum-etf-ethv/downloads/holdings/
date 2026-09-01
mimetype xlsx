--- v5 (2026-08-11)
+++ v6 (2026-09-01)
@@ -1,93 +1,93 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7560a5fab055462a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f003b0182a14ee7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260807" sheetId="1" r:id="Rdb7b67bac2374a2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ETHV_asof_20260831" sheetId="1" r:id="Ra86cbfddad3e4f0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="28" uniqueCount="16">
   <x:si>
-    <x:t>Daily Holdings (%)  08/07/2026</x:t>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Ether</x:t>
   </x:si>
   <x:si>
-    <x:t>48,590</x:t>
-[...5 lines deleted...]
-    <x:t>100.00%</x:t>
+    <x:t>51,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,992,219.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other Cash And Liabilities</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,506.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-17,521.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -115,51 +115,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4b43ace68f04017" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf403804d0a6148f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdb7b67bac2374a2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb7341b8c1cf4d44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7e834897db6d4f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra86cbfddad3e4f0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:E6"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="36" customWidth="1"/>
     <x:col min="3" max="3" width="12" customWidth="1"/>
     <x:col min="4" max="4" width="26" customWidth="1"/>
     <x:col min="5" max="5" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:5" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>