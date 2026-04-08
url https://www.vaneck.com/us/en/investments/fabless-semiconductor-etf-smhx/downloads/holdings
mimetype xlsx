--- v4 (2026-03-18)
+++ v5 (2026-04-08)
@@ -1,510 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c63800481c84fb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b0eb673cdbe45e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260317" sheetId="1" r:id="Refdd6c05ff8449e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260407" sheetId="1" r:id="R6afbaa33e7f442fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
   <x:si>
-    <x:t>Daily Holdings (%)  03/17/2026</x:t>
+    <x:t>Daily Holdings (%)  04/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>NVDA US</x:t>
+    <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>177,478</x:t>
+    <x:t>166,960</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,288,572.54</x:t>
+    <x:t>$29,735,576.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.35%</x:t>
-[...2 lines deleted...]
-    <x:t>AVGO US</x:t>
+    <x:t>18.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>59,233</x:t>
-[...8 lines deleted...]
-    <x:t>MPWR US</x:t>
+    <x:t>68,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,776,086.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,451,901.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,397,980.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,370,781.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>7,492</x:t>
-[...8 lines deleted...]
-    <x:t>SNPS US</x:t>
+    <x:t>6,524</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,771,519.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,183,032.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,137</x:t>
-[...62 lines deleted...]
-    <x:t>RMBS US</x:t>
+    <x:t>17,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,135,938.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,667,842.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,639,885.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>68,687</x:t>
-[...26 lines deleted...]
-    <x:t>LSCC US</x:t>
+    <x:t>70,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,515,604.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
   </x:si>
   <x:si>
     <x:t>Lattice Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2D1C1</x:t>
   </x:si>
   <x:si>
-    <x:t>63,964</x:t>
-[...26 lines deleted...]
-    <x:t>CRUS US</x:t>
+    <x:t>67,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,514,233.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>43,286</x:t>
-[...23 lines deleted...]
-    <x:t>SMTC US</x:t>
+    <x:t>37,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,580,586.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitime Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QNSY1H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,898,599.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
-    <x:t>63,391</x:t>
-[...26 lines deleted...]
-    <x:t>SLAB US</x:t>
+    <x:t>54,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,522,293.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>21,431</x:t>
-[...8 lines deleted...]
-    <x:t>SIMO US</x:t>
+    <x:t>19,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,004,280.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,002</x:t>
-[...8 lines deleted...]
-    <x:t>ALGM US</x:t>
+    <x:t>29,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,450,975.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>62,399</x:t>
-[...8 lines deleted...]
-    <x:t>AMBA US</x:t>
+    <x:t>53,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,783,874.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Integrations Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTT3D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,712,626.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>36,980</x:t>
-[...26 lines deleted...]
-    <x:t>SYNA US</x:t>
+    <x:t>32,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,672,268.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impinj Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GRK2Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,567,610.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,476</x:t>
-[...23 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>19,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,417,077.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-40,311</x:t>
+    <x:t>65,586</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-40,310.80</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$65,586.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-143,261.78</x:t>
-[...2 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>$4,665.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -532,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f7d0474d6484fb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb2e82950b22a4ba3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Refdd6c05ff8449e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca8ef3bda71742e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7dfbc1c7ea274869" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6afbaa33e7f442fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">