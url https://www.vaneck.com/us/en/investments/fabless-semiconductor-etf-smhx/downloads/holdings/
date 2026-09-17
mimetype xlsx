--- v5 (2026-08-21)
+++ v6 (2026-09-17)
@@ -1,507 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93897bed1f24fce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e1bb8851554ae0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260820" sheetId="1" r:id="R690ea6a2a4ac4f6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260916" sheetId="1" r:id="R5bd30fa426ad4cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="156">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>265,078</x:t>
+    <x:t>281,358</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,482,164.30</x:t>
+    <x:t>$60,182,476.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.03%</x:t>
+    <x:t>23.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>106,878</x:t>
-[...5 lines deleted...]
-    <x:t>15.58%</x:t>
+    <x:t>113,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,519,446.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>29,434</x:t>
-[...5 lines deleted...]
-    <x:t>5.54%</x:t>
+    <x:t>31,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,009,475.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,732,687.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>52,633</x:t>
-[...23 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>55,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,833,208.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semtech Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DBKR53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,549,785.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,760</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,506,327.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,337,050.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,145,664.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>8,181</x:t>
-[...59 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>8,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,956,664.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,290</x:t>
-[...5 lines deleted...]
-    <x:t>3.93%</x:t>
+    <x:t>33,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,290,720.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
   </x:si>
   <x:si>
     <x:t>LSCC</x:t>
   </x:si>
   <x:si>
     <x:t>Lattice Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2D1C1</x:t>
   </x:si>
   <x:si>
-    <x:t>76,932</x:t>
-[...5 lines deleted...]
-    <x:t>3.62%</x:t>
+    <x:t>81,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,677,625.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SITM</x:t>
   </x:si>
   <x:si>
     <x:t>Sitime Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNSY1H7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,538</x:t>
-[...5 lines deleted...]
-    <x:t>3.49%</x:t>
+    <x:t>15,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,468,429.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>32,954</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>34,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,431,701.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.27%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>80,571</x:t>
-[...20 lines deleted...]
-    <x:t>$7,411,128.48</x:t>
+    <x:t>85,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,958,682.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>25,999</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>27,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,060,260.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>42,604</x:t>
-[...5 lines deleted...]
-    <x:t>2.00%</x:t>
+    <x:t>45,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,333,600.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Impinj Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GRK2Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,103</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>18,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,222,903.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>37,423</x:t>
-[...2 lines deleted...]
-    <x:t>$2,711,296.35</x:t>
+    <x:t>39,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,969.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>68,369</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>72,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,395,204.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,278</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>22,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,682.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>POWI</x:t>
   </x:si>
   <x:si>
     <x:t>Power Integrations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTT3D1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,898</x:t>
-[...5 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>37,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,764,050.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>287,771</x:t>
+    <x:t>212,387</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$287,770.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$212,386.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-49,812.34</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$97,602.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -529,51 +535,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9876db4c1a2c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a70025d23034eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R690ea6a2a4ac4f6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fcb10cdfb7c49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re4615733ce854a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bd30fa426ad4cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1066,317 +1072,317 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>