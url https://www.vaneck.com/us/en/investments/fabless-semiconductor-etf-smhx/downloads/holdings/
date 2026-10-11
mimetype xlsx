--- v6 (2026-09-17)
+++ v7 (2026-10-11)
@@ -1,513 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4e1bb8851554ae0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e14e6d042564fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260916" sheetId="1" r:id="R5bd30fa426ad4cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20261008" sheetId="1" r:id="Rff8f84a642004d9b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="156">
   <x:si>
-    <x:t>Daily Holdings (%)  09/16/2026</x:t>
+    <x:t>Daily Holdings (%)  10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>281,358</x:t>
+    <x:t>231,759</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,182,476.20</x:t>
+    <x:t>$53,415,814.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>23.31%</x:t>
+    <x:t>18.87%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>113,456</x:t>
-[...5 lines deleted...]
-    <x:t>14.92%</x:t>
+    <x:t>92,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,423,152.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>31,238</x:t>
-[...5 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>34,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,389,253.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,113,984.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,765,256.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRDO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credo Technology Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T68J2G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,716,431.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,297,905.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,442,981.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,274,731.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>74,295</x:t>
-[...23 lines deleted...]
-    <x:t>4.97%</x:t>
+    <x:t>73,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,905,933.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,152,952.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitime Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QNSY1H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,849,264.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,601,928.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.74%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
-    <x:t>62,965</x:t>
-[...131 lines deleted...]
-    <x:t>3.28%</x:t>
+    <x:t>53,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,952,719.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.52%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,966</x:t>
-[...5 lines deleted...]
-    <x:t>3.27%</x:t>
+    <x:t>28,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,576,477.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>85,477</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>59,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,456,025.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>27,583</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>23,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,120,207.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>45,200</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>36,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,133,271.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Impinj Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GRK2Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>18,148</x:t>
-[...5 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>17,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,181,756.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synaptics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQV1S2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,203,099.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>39,700</x:t>
-[...5 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>32,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,578.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>72,538</x:t>
-[...41 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>54,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,982,989.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>212,387</x:t>
+    <x:t>136,834</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$212,386.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$136,834.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,602.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$2,940.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -535,60 +535,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fcb10cdfb7c49a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re4615733ce854a48" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bd30fa426ad4cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790c1dc10a464460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdd5a2c81a1ca4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff8f84a642004d9b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
-    <x:col min="3" max="3" width="40" customWidth="1"/>
+    <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">