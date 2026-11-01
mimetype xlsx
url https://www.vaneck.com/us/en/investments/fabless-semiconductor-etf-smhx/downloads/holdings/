--- v7 (2026-10-11)
+++ v8 (2026-11-01)
@@ -1,513 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e14e6d042564fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb09f241210a4eb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20261008" sheetId="1" r:id="Rff8f84a642004d9b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20261029" sheetId="1" r:id="Rab8ac778319d4d37"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="156">
   <x:si>
-    <x:t>Daily Holdings (%)  10/08/2026</x:t>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>231,759</x:t>
+    <x:t>235,536</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,415,814.32</x:t>
+    <x:t>$50,324,621.76</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.87%</x:t>
+    <x:t>19.44%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>92,806</x:t>
-[...5 lines deleted...]
-    <x:t>11.80%</x:t>
+    <x:t>94,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,540,745.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>34,461</x:t>
-[...5 lines deleted...]
-    <x:t>7.55%</x:t>
+    <x:t>35,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,837,161.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,777,757.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,277,594.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,817,124.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>55,040</x:t>
-[...23 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>55,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,213,939.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,808,278.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CRDO</x:t>
   </x:si>
   <x:si>
     <x:t>Credo Technology Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T68J2G0</x:t>
   </x:si>
   <x:si>
-    <x:t>69,463</x:t>
-[...23 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>70,594</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,668,482.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>38,735</x:t>
-[...41 lines deleted...]
-    <x:t>4.56%</x:t>
+    <x:t>39,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,433,648.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>44,146</x:t>
-[...5 lines deleted...]
-    <x:t>4.29%</x:t>
+    <x:t>44,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,263,994.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,879,836.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SITM</x:t>
   </x:si>
   <x:si>
     <x:t>Sitime Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNSY1H7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,819</x:t>
-[...23 lines deleted...]
-    <x:t>3.74%</x:t>
+    <x:t>17,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,342,263.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.22%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
-    <x:t>53,084</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>53,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,598,575.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,930</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>29,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,696,077.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>59,519</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>60,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,504,076.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>23,090</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>23,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,217,442.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,513</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>37,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,219,778.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Impinj Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GRK2Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>17,344</x:t>
-[...5 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>17,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,217,626.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,501</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>18,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,179.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>32,574</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>33,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,137,920.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>54,673</x:t>
-[...5 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>55,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,835,378.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>136,834</x:t>
+    <x:t>161,648</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,834.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$161,647.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,940.65</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$-73,287.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -535,51 +535,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790c1dc10a464460" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdd5a2c81a1ca4b89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rff8f84a642004d9b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9dbfbcca5854807" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R37c3bafd8c87441a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab8ac778319d4d37" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="45" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">