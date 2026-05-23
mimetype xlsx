--- v0 (2026-04-29)
+++ v1 (2026-05-23)
@@ -1,507 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20c5b62c20c44f69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396aa251b10458d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260428" sheetId="1" r:id="Rbec965e8d5b34c6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260521" sheetId="1" r:id="R774f8e0e9c6f4b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
   <x:si>
-    <x:t>Daily Holdings (%)  04/28/2026</x:t>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>163,867</x:t>
+    <x:t>174,177</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,931,528.39</x:t>
+    <x:t>$38,233,593.27</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.17%</x:t>
+    <x:t>15.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>66,935</x:t>
-[...5 lines deleted...]
-    <x:t>13.92%</x:t>
+    <x:t>71,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,494,582.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,102,561.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.29%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>37,207</x:t>
-[...5 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>39,547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,779,935.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,411,428.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>75,840</x:t>
-[...41 lines deleted...]
-    <x:t>5.24%</x:t>
+    <x:t>80,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,371,520.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,888,683.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.19%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>6,404</x:t>
-[...23 lines deleted...]
-    <x:t>4.43%</x:t>
+    <x:t>6,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,622,745.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMBS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rambus Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR32C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,492,978.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitime Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QNSY1H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,789,247.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,778,607.55</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>17,601</x:t>
-[...20 lines deleted...]
-    <x:t>4.03%</x:t>
+    <x:t>18,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,429,969.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>23,317</x:t>
-[...41 lines deleted...]
-    <x:t>3.47%</x:t>
+    <x:t>24,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,885,148.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semtech Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DBKR53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,320,706.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silicon Motion Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GT7XY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,107,412.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>37,171</x:t>
-[...41 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>39,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,583,322.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>18,714</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>19,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,323,165.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,861,073.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synaptics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQV1S2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681,005.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>52,609</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>55,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,499,579.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>POWI</x:t>
   </x:si>
   <x:si>
     <x:t>Power Integrations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTT3D1</x:t>
   </x:si>
   <x:si>
-    <x:t>32,569</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>34,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,439,947.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Impinj Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GRK2Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,164</x:t>
-[...23 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>16,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,260,310.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>78,199</x:t>
+    <x:t>54,512</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,198.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$54,512.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-40,411.42</x:t>
+    <x:t>$-43,046.11</x:t>
   </x:si>
   <x:si>
     <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -532,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e57fbe635ae4967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2d0f066ae0e14e73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbec965e8d5b34c6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra774126806734e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R772a66ce2b3a45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R774f8e0e9c6f4b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -895,109 +895,109 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">