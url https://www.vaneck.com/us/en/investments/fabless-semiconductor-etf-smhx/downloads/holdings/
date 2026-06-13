--- v1 (2026-05-23)
+++ v2 (2026-06-13)
@@ -1,510 +1,510 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9396aa251b10458d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ef6908cead4047" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260521" sheetId="1" r:id="R774f8e0e9c6f4b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260611" sheetId="1" r:id="Rbb1ece9572554be2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
   <x:si>
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>174,177</x:t>
+    <x:t>191,704</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,233,593.27</x:t>
+    <x:t>$39,274,398.48</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>15.39%</x:t>
+    <x:t>13.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>71,145</x:t>
-[...5 lines deleted...]
-    <x:t>11.88%</x:t>
+    <x:t>78,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,190,902.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,904,310.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,643,387.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>60,700</x:t>
-[...5 lines deleted...]
-    <x:t>7.29%</x:t>
+    <x:t>66,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,861,990.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.99%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>39,547</x:t>
-[...41 lines deleted...]
-    <x:t>6.19%</x:t>
+    <x:t>43,525</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,259,786.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.43%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>60,394</x:t>
-[...5 lines deleted...]
-    <x:t>5.19%</x:t>
+    <x:t>66,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,489,330.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>6,804</x:t>
-[...5 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>7,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,896,192.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.16%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>73,988</x:t>
-[...5 lines deleted...]
-    <x:t>4.22%</x:t>
+    <x:t>81,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,764,769.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,032,792.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
   </x:si>
   <x:si>
     <x:t>SITM</x:t>
   </x:si>
   <x:si>
     <x:t>Sitime Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNSY1H7</x:t>
   </x:si>
   <x:si>
-    <x:t>13,753</x:t>
-[...20 lines deleted...]
-    <x:t>$9,778,607.55</x:t>
+    <x:t>15,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,912,361.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,470,729.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMTC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semtech Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DBKR53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,222,634.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
   </x:si>
   <x:si>
     <x:t>SNPS</x:t>
   </x:si>
   <x:si>
     <x:t>Synopsys Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSFRF3</x:t>
   </x:si>
   <x:si>
-    <x:t>18,711</x:t>
-[...41 lines deleted...]
-    <x:t>3.35%</x:t>
+    <x:t>20,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,398,661.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.28%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>30,767</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>33,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,289,426.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>39,511</x:t>
-[...5 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>43,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,085,662.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>19,894</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>21,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,793,910.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synaptics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQV1S2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,034,584.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Power Integrations Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTT3D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,962,967.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Microsystems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H5S8391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,951,746.16</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>34,207</x:t>
-[...59 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>37,641</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,476,777.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PI</x:t>
   </x:si>
   <x:si>
     <x:t>Impinj Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GRK2Z7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,114</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>17,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,188.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>54,512</x:t>
+    <x:t>-1,260</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,512.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-1,260.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-43,046.11</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$82,110.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -532,51 +532,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra774126806734e6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R772a66ce2b3a45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R774f8e0e9c6f4b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5ebbb335d84747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb9e015f584f14f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb1ece9572554be2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -953,312 +953,312 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">