--- v2 (2026-06-13)
+++ v3 (2026-07-10)
@@ -1,510 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8ef6908cead4047" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4890e6910441c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260611" sheetId="1" r:id="Rbb1ece9572554be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260708" sheetId="1" r:id="R76eda8078db04023"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="155">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="156">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>191,704</x:t>
+    <x:t>275,568</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,274,398.48</x:t>
+    <x:t>$56,248,940.16</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>13.72%</x:t>
+    <x:t>20.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>78,302</x:t>
-[...5 lines deleted...]
-    <x:t>10.55%</x:t>
+    <x:t>111,319</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,268,582.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advanced Micro Devices Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBQCY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,791,200.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,766,303.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,472,243.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>88,719</x:t>
-[...23 lines deleted...]
-    <x:t>8.26%</x:t>
+    <x:t>54,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,665,732.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ARM</x:t>
   </x:si>
   <x:si>
     <x:t>Arm Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J1GXZF0</x:t>
   </x:si>
   <x:si>
-    <x:t>66,803</x:t>
-[...41 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>40,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,136,001.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,069,794.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,724,113.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
-    <x:t>7,484</x:t>
-[...5 lines deleted...]
-    <x:t>4.16%</x:t>
+    <x:t>8,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,098,957.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SIMO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silicon Motion Technology Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GT7XY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,646,247.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,510,168.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitime Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QNSY1H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,175,828.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>81,434</x:t>
-[...59 lines deleted...]
-    <x:t>3.66%</x:t>
+    <x:t>83,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,109,658.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
-    <x:t>62,497</x:t>
-[...41 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>61,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,884,879.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>43,489</x:t>
-[...5 lines deleted...]
-    <x:t>2.47%</x:t>
+    <x:t>43,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,449,218.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>21,900</x:t>
-[...5 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>26,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,853,377.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALGM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegro Microsystems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H5S8391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,628,488.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,884,366.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
-    <x:t>22,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>21,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,706,984.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impinj Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GRK2Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,524,736.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>POWI</x:t>
   </x:si>
   <x:si>
     <x:t>Power Integrations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTT3D1</x:t>
   </x:si>
   <x:si>
-    <x:t>38,104</x:t>
-[...56 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>35,988</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,391,762.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-1,260</x:t>
+    <x:t>-83,913</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,260.09</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$-83,912.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,110.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-166,645.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -532,51 +535,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f5ebbb335d84747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb9e015f584f14f56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbb1ece9572554be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8a2c2e1b5c4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Racdea8d675fb4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76eda8078db04023" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1214,172 +1217,172 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>