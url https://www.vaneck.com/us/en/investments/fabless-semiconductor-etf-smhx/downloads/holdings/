--- v3 (2026-07-10)
+++ v4 (2026-07-31)
@@ -1,513 +1,513 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4890e6910441c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439bda7e0fd14164" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260708" sheetId="1" r:id="R76eda8078db04023"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260729" sheetId="1" r:id="R841306f8f96947ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="156">
   <x:si>
-    <x:t>Daily Holdings (%)  07/08/2026</x:t>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>275,568</x:t>
+    <x:t>268,038</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,248,940.16</x:t>
+    <x:t>$50,929,900.38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>20.32%</x:t>
+    <x:t>21.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>111,319</x:t>
-[...5 lines deleted...]
-    <x:t>15.63%</x:t>
+    <x:t>108,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,021,963.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>30,520</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>29,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,784,564.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QCOM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Qualcomm Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGC1X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,022,611.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cadence Design Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C13CD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,527,195.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,271</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,328,493.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,885,968.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ALAB</x:t>
   </x:si>
   <x:si>
     <x:t>Astera Labs Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00TDKHW99</x:t>
   </x:si>
   <x:si>
-    <x:t>37,558</x:t>
-[...23 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>36,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,136,488.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,912,615.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSCC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lattice Semiconductor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2D1C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,786,480.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
   </x:si>
   <x:si>
     <x:t>MRVL</x:t>
   </x:si>
   <x:si>
     <x:t>Marvell Technology Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZXBJ153</x:t>
   </x:si>
   <x:si>
-    <x:t>54,662</x:t>
-[...77 lines deleted...]
-    <x:t>4.01%</x:t>
+    <x:t>53,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,695,984.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,981</x:t>
-[...23 lines deleted...]
-    <x:t>3.80%</x:t>
+    <x:t>33,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,986,118.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>SITM</x:t>
   </x:si>
   <x:si>
     <x:t>Sitime Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QNSY1H7</x:t>
   </x:si>
   <x:si>
-    <x:t>14,990</x:t>
-[...5 lines deleted...]
-    <x:t>3.32%</x:t>
+    <x:t>14,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,792,827.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>83,087</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>81,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,745,951.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
-    <x:t>61,199</x:t>
-[...5 lines deleted...]
-    <x:t>2.85%</x:t>
+    <x:t>60,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,213,414.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>43,935</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>43,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,775,199.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>SLAB</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Laboratories Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB99S3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,811</x:t>
-[...5 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>26,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,689,558.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>70,504</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>69,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,917,850.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>AMBA</x:t>
   </x:si>
   <x:si>
     <x:t>Ambarella Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001QZCPJ2</x:t>
   </x:si>
   <x:si>
-    <x:t>38,592</x:t>
-[...2 lines deleted...]
-    <x:t>$2,884,366.08</x:t>
+    <x:t>37,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,617,942.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impinj Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GRK2Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,408,914.90</x:t>
   </x:si>
   <x:si>
     <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,942</x:t>
-[...23 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>21,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,229,710.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>POWI</x:t>
   </x:si>
   <x:si>
     <x:t>Power Integrations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTT3D1</x:t>
   </x:si>
   <x:si>
-    <x:t>35,988</x:t>
-[...2 lines deleted...]
-    <x:t>$2,391,762.48</x:t>
+    <x:t>35,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,996,015.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>-83,913</x:t>
+    <x:t>350,743</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$-83,912.87</x:t>
+    <x:t>$350,742.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other/Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-74,425.87</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03%</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -535,51 +535,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec8a2c2e1b5c4723" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Racdea8d675fb4b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R76eda8078db04023" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad67ff32fdf4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22c5279c67b946f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R841306f8f96947ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">