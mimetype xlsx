--- v4 (2026-07-31)
+++ v5 (2026-08-21)
@@ -1,513 +1,507 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R439bda7e0fd14164" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb93897bed1f24fce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260729" sheetId="1" r:id="R841306f8f96947ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMHX_asof_20260820" sheetId="1" r:id="R690ea6a2a4ac4f6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="156">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="228" uniqueCount="154">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
-    <x:t>268,038</x:t>
+    <x:t>265,078</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,929,900.38</x:t>
+    <x:t>$57,482,164.30</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>21.98%</x:t>
+    <x:t>23.03%</x:t>
   </x:si>
   <x:si>
     <x:t>AVGO</x:t>
   </x:si>
   <x:si>
     <x:t>Broadcom Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KHY5S69</x:t>
   </x:si>
   <x:si>
-    <x:t>108,074</x:t>
-[...5 lines deleted...]
-    <x:t>17.27%</x:t>
+    <x:t>106,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,906,798.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AMD</x:t>
   </x:si>
   <x:si>
     <x:t>Advanced Micro Devices Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBQCY0</x:t>
   </x:si>
   <x:si>
-    <x:t>29,762</x:t>
-[...5 lines deleted...]
-    <x:t>5.52%</x:t>
+    <x:t>29,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,817,938.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRVL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marvell Technology Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXBJ153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,211,409.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>QCOM</x:t>
   </x:si>
   <x:si>
     <x:t>Qualcomm Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGC1X8</x:t>
   </x:si>
   <x:si>
-    <x:t>70,803</x:t>
-[...5 lines deleted...]
-    <x:t>4.76%</x:t>
+    <x:t>70,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,256,139.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,722,018.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astera Labs Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00TDKHW99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,511,013.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNPS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synopsys Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSFRF3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,165</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,411,576.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arm Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J1GXZF0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,827,471.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>CDNS</x:t>
   </x:si>
   <x:si>
     <x:t>Cadence Design Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C13CD9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,636</x:t>
-[...77 lines deleted...]
-    <x:t>3.85%</x:t>
+    <x:t>31,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,812,231.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.93%</x:t>
   </x:si>
   <x:si>
     <x:t>LSCC</x:t>
   </x:si>
   <x:si>
     <x:t>Lattice Semiconductor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C2D1C1</x:t>
   </x:si>
   <x:si>
-    <x:t>77,784</x:t>
-[...23 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>76,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,044,125.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SITM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitime Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QNSY1H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,705,499.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.49%</x:t>
   </x:si>
   <x:si>
     <x:t>SIMO</x:t>
   </x:si>
   <x:si>
     <x:t>Silicon Motion Technology Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GT7XY1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,318</x:t>
-[...23 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>32,954</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,226,966.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>RMBS</x:t>
   </x:si>
   <x:si>
     <x:t>Rambus Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR32C6</x:t>
   </x:si>
   <x:si>
-    <x:t>81,463</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>80,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,424,617.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>SMTC</x:t>
   </x:si>
   <x:si>
     <x:t>Semtech Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBKR53</x:t>
   </x:si>
   <x:si>
-    <x:t>60,004</x:t>
-[...5 lines deleted...]
-    <x:t>2.68%</x:t>
+    <x:t>59,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,411,128.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SLAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silicon Laboratories Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB99S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,670,381.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>CRUS</x:t>
   </x:si>
   <x:si>
     <x:t>Cirrus Logic Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1DHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>43,076</x:t>
-[...23 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>42,604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,980,407.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impinj Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GRK2Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,731,862.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMBA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambarella Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001QZCPJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,711,296.35</x:t>
   </x:si>
   <x:si>
     <x:t>ALGM</x:t>
   </x:si>
   <x:si>
     <x:t>Allegro Microsystems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H5S8391</x:t>
   </x:si>
   <x:si>
-    <x:t>69,127</x:t>
-[...41 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>68,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,542,643.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>SYNA</x:t>
   </x:si>
   <x:si>
     <x:t>Synaptics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQV1S2</x:t>
   </x:si>
   <x:si>
-    <x:t>21,514</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>21,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,085,244.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>POWI</x:t>
   </x:si>
   <x:si>
     <x:t>Power Integrations Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTT3D1</x:t>
   </x:si>
   <x:si>
-    <x:t>35,284</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>34,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,913,806.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>350,743</x:t>
+    <x:t>287,771</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$350,742.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$287,770.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-74,425.87</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-49,812.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -535,51 +529,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfad67ff32fdf4b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22c5279c67b946f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R841306f8f96947ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9876db4c1a2c490a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a70025d23034eaf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R690ea6a2a4ac4f6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I28"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1072,317 +1066,317 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="2" t="s">
-        <x:v>155</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="B28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I28" s="2" t="s">
         <x:v>1</x:v>
       </x:c>