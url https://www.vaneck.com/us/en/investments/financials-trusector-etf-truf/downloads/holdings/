--- v0 (2026-07-12)
+++ v1 (2026-08-01)
@@ -1,1275 +1,1284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R254b533cb271400f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb859bcc7a124e8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUF_asof_20260709" sheetId="1" r:id="R4bf7345ebad64fa9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUF_asof_20260730" sheetId="1" r:id="R23bb5c8d3d8e447d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="410">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="413">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLF</x:t>
   </x:si>
   <x:si>
     <x:t>Financial Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>6,244</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$346,791.76</x:t>
+    <x:t>$355,908.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>59.86%</x:t>
+    <x:t>59.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jpmorgan Chase &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DMBXR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,717.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BRK/B</x:t>
   </x:si>
   <x:si>
     <x:t>Berkshire Hathaway Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWG505</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,754.30</x:t>
-[...20 lines deleted...]
-    <x:t>4.57%</x:t>
+    <x:t>$27,522.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.63%</x:t>
   </x:si>
   <x:si>
     <x:t>V</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSKYX7</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,061.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>$17,947.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>MA</x:t>
   </x:si>
   <x:si>
     <x:t>Mastercard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F1ZSQ2</x:t>
   </x:si>
   <x:si>
     <x:t>24</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,556.80</x:t>
-[...2 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$13,856.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
     <x:t>194</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,494.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>$11,975.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>GS</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6CFJ5</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,503.73</x:t>
-[...2 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>$9,223.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>WFC</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWQFY7</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,908.81</x:t>
-[...2 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>$7,774.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>MS</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,774.55</x:t>
-[...2 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$7,311.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>C</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FY4S11</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,118.07</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$6,748.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AXP</x:t>
   </x:si>
   <x:si>
     <x:t>American Express Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQZS4</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,547.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$5,400.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,993.59</x:t>
+    <x:t>$5,112.17</x:t>
   </x:si>
   <x:si>
     <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,078.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$4,393.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chubb Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR14K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,851.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKTF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,782.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,735.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PGR</x:t>
   </x:si>
   <x:si>
     <x:t>Progressive Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR37X2</x:t>
   </x:si>
   <x:si>
     <x:t>17</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,901.84</x:t>
-[...50 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$3,625.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BK</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of New York Mellon Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8PN9</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,045.20</x:t>
+    <x:t>$3,121.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>PNC</x:t>
   </x:si>
   <x:si>
     <x:t>Pnc Financial Services Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRD0D8</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,010.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$2,984.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,939.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
     <x:t>46</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,847.40</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$2,893.40</x:t>
   </x:si>
   <x:si>
     <x:t>BX</x:t>
   </x:si>
   <x:si>
     <x:t>Blackstone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH0106</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,687.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$2,817.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP4MH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,681.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intercontinental Exchange Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FB75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,656.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Travelers Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ81C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,255.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aon Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SSQFPK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,199.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allstate Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMGF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,123.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arthur J Gallagher &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBHXQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,051.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCQ6J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,019.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>HOOD</x:t>
   </x:si>
   <x:si>
     <x:t>Robinhood Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NMBXN8</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,647.53</x:t>
-[...107 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$1,991.80</x:t>
   </x:si>
   <x:si>
     <x:t>MCO</x:t>
   </x:si>
   <x:si>
     <x:t>Moody's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F86GP6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,948.08</x:t>
-[...14 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$1,929.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>TFC</x:t>
   </x:si>
   <x:si>
     <x:t>Truist Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYLS8</x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,900.69</x:t>
+    <x:t>$1,924.37</x:t>
   </x:si>
   <x:si>
     <x:t>AFL</x:t>
   </x:si>
   <x:si>
     <x:t>Aflac Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBBNC6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,707.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$1,783.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>APO</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Global Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZNLTFK3</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,677.76</x:t>
+    <x:t>$1,683.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AMP</x:t>
   </x:si>
   <x:si>
     <x:t>Ameriprise Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G3QLY3</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,500.48</x:t>
+    <x:t>$1,633.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,556.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>MET</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metlife Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB6KF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,553.12</x:t>
+  </x:si>
+  <x:si>
     <x:t>FITB</x:t>
   </x:si>
   <x:si>
     <x:t>Fifth Third Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>26</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,470.04</x:t>
+    <x:t>$1,471.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
-    <x:t>MET</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>STT</x:t>
   </x:si>
   <x:si>
     <x:t>State Street Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKFBD7</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,441.28</x:t>
+    <x:t>$1,462.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Block Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018SLC07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,321.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>AIG</x:t>
   </x:si>
   <x:si>
     <x:t>American International Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,265.76</x:t>
-[...14 lines deleted...]
-    <x:t>$1,238.72</x:t>
+    <x:t>$1,262.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.21%</x:t>
   </x:si>
   <x:si>
+    <x:t>NDAQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nasdaq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,237.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prudential Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HCJMF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,227.70</x:t>
+  </x:si>
+  <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
-    <x:t>13</x:t>
-[...17 lines deleted...]
-    <x:t>$1,223.64</x:t>
+    <x:t>$1,176.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI</x:t>
   </x:si>
   <x:si>
     <x:t>Msci Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,206.70</x:t>
-[...26 lines deleted...]
-    <x:t>$1,137.76</x:t>
+    <x:t>$1,151.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN</x:t>
   </x:si>
   <x:si>
     <x:t>Coinbase Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGF7771</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,109.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$1,145.06</x:t>
   </x:si>
   <x:si>
     <x:t>HIG</x:t>
   </x:si>
   <x:si>
     <x:t>Hartford Insurance Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G0Z878</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,108.16</x:t>
+    <x:t>$1,144.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACGL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arch Capital Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HXNN20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Willis Towers Watson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DB3KT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,008.15</x:t>
   </x:si>
   <x:si>
     <x:t>HBAN</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Bancshares Inc/Oh</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWSR6</x:t>
   </x:si>
   <x:si>
     <x:t>59</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,047.84</x:t>
-[...14 lines deleted...]
-    <x:t>$1,017.00</x:t>
+    <x:t>$1,007.72</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9KWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>$951.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$988.00</x:t>
   </x:si>
   <x:si>
     <x:t>NTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Trust Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ74K1</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
-    <x:t>$914.30</x:t>
+    <x:t>$912.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBOE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cboe Global Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QH56C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$889.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RJF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Raymond James Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS73J1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874.85</x:t>
   </x:si>
   <x:si>
     <x:t>CINF</x:t>
   </x:si>
   <x:si>
     <x:t>Cincinnati Financial Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$877.15</x:t>
-[...26 lines deleted...]
-    <x:t>$843.60</x:t>
+    <x:t>$873.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fiserv Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJKPG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$865.12</x:t>
   </x:si>
   <x:si>
     <x:t>CFG</x:t>
   </x:si>
   <x:si>
     <x:t>Citizens Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006Q0HY77</x:t>
   </x:si>
   <x:si>
-    <x:t>$838.32</x:t>
+    <x:t>$860.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>FI</x:t>
-[...20 lines deleted...]
-    <x:t>$803.55</x:t>
+    <x:t>FLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fleetcor Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXKX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$780.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00658F3P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$771.70</x:t>
   </x:si>
   <x:si>
     <x:t>RF</x:t>
   </x:si>
   <x:si>
     <x:t>Regions Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3JN03</x:t>
   </x:si>
   <x:si>
     <x:t>25</x:t>
   </x:si>
   <x:si>
-    <x:t>$764.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$771.25</x:t>
   </x:si>
   <x:si>
     <x:t>ARES</x:t>
   </x:si>
   <x:si>
     <x:t>Ares Management Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0068KVV91</x:t>
   </x:si>
   <x:si>
-    <x:t>$729.96</x:t>
-[...11 lines deleted...]
-    <x:t>$715.70</x:t>
+    <x:t>$744.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TROW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T Rowe Price Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVMPN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>FLT</x:t>
-[...20 lines deleted...]
-    <x:t>$702.30</x:t>
+    <x:t>FIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fidelity National Information Services</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK2F42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$690.00</x:t>
   </x:si>
   <x:si>
     <x:t>PFG</x:t>
   </x:si>
   <x:si>
     <x:t>Principal Financial Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NSCNT7</x:t>
   </x:si>
   <x:si>
-    <x:t>$670.02</x:t>
+    <x:t>$683.70</x:t>
   </x:si>
   <x:si>
     <x:t>WRB</x:t>
   </x:si>
   <x:si>
     <x:t>W R Berkley Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD1HP2</x:t>
   </x:si>
   <x:si>
-    <x:t>$646.38</x:t>
+    <x:t>$660.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>FIS</x:t>
-[...11 lines deleted...]
-    <x:t>$624.15</x:t>
+    <x:t>BRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown &amp; Brown Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWSGF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$637.83</x:t>
   </x:si>
   <x:si>
     <x:t>KEY</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMQPL1</x:t>
   </x:si>
   <x:si>
-    <x:t>$623.70</x:t>
-[...11 lines deleted...]
-    <x:t>$610.56</x:t>
+    <x:t>$610.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX0P89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607.88</x:t>
   </x:si>
   <x:si>
     <x:t>L</x:t>
   </x:si>
   <x:si>
     <x:t>Loews Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$575.75</x:t>
-[...17 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$581.85</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
-    <x:t>$371.93</x:t>
+    <x:t>$382.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EG</x:t>
   </x:si>
   <x:si>
     <x:t>Everest Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1XVK6</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$371.00</x:t>
+    <x:t>$375.36</x:t>
   </x:si>
   <x:si>
     <x:t>GL</x:t>
   </x:si>
   <x:si>
     <x:t>Globe Life Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVD6X4</x:t>
   </x:si>
   <x:si>
-    <x:t>$357.72</x:t>
+    <x:t>$365.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKHY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jack Henry &amp; Associates Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMH2Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BEN</x:t>
   </x:si>
   <x:si>
     <x:t>Franklin Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0TF8</x:t>
   </x:si>
   <x:si>
-    <x:t>$303.12</x:t>
-[...14 lines deleted...]
-    <x:t>$300.44</x:t>
+    <x:t>$298.53</x:t>
   </x:si>
   <x:si>
     <x:t>AIZ</x:t>
   </x:si>
   <x:si>
     <x:t>Assurant Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZX1N5</x:t>
   </x:si>
   <x:si>
-    <x:t>$279.20</x:t>
+    <x:t>$282.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJL83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>ERIE</x:t>
   </x:si>
   <x:si>
     <x:t>Erie Indemnity Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBTJZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>$247.81</x:t>
-[...14 lines deleted...]
-    <x:t>$241.90</x:t>
+    <x:t>$233.67</x:t>
   </x:si>
   <x:si>
     <x:t>MBGL</x:t>
   </x:si>
   <x:si>
     <x:t>Mobility Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G54330</x:t>
   </x:si>
   <x:si>
-    <x:t>$200.34</x:t>
+    <x:t>$184.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>712</x:t>
+    <x:t>893</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$711.54</x:t>
+    <x:t>$893.12</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$203.61</x:t>
+    <x:t>$86.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1297,51 +1306,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bc244df997e4ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re43ed3eb0a134a9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4bf7345ebad64fa9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61378bef24a745a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7368be9560df47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23bb5c8d3d8e447d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I84"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1822,370 +1831,370 @@
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
@@ -2199,1576 +2208,1576 @@
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>312</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>13</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="2" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>