--- v1 (2026-08-01)
+++ v2 (2026-08-23)
@@ -1,1284 +1,1284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reb859bcc7a124e8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8735223c6b164686" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUF_asof_20260730" sheetId="1" r:id="R23bb5c8d3d8e447d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUF_asof_20260820" sheetId="1" r:id="Raa89fea099854b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="413">
   <x:si>
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>XLF</x:t>
   </x:si>
   <x:si>
     <x:t>Financial Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>6,244</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$355,908.00</x:t>
+    <x:t>$355,595.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>59.87%</x:t>
+    <x:t>59.88%</x:t>
   </x:si>
   <x:si>
     <x:t>JPM</x:t>
   </x:si>
   <x:si>
     <x:t>Jpmorgan Chase &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DMBXR2</x:t>
   </x:si>
   <x:si>
     <x:t>79</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,717.15</x:t>
-[...2 lines deleted...]
-    <x:t>4.66%</x:t>
+    <x:t>$27,772.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>BRK/B</x:t>
   </x:si>
   <x:si>
     <x:t>Berkshire Hathaway Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWG505</x:t>
   </x:si>
   <x:si>
     <x:t>54</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,522.72</x:t>
-[...2 lines deleted...]
-    <x:t>4.63%</x:t>
+    <x:t>$26,830.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.52%</x:t>
   </x:si>
   <x:si>
     <x:t>V</x:t>
   </x:si>
   <x:si>
     <x:t>Visa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PSKYX7</x:t>
   </x:si>
   <x:si>
     <x:t>49</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,947.23</x:t>
+    <x:t>$17,920.77</x:t>
   </x:si>
   <x:si>
     <x:t>3.02%</x:t>
   </x:si>
   <x:si>
     <x:t>MA</x:t>
   </x:si>
   <x:si>
     <x:t>Mastercard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F1ZSQ2</x:t>
   </x:si>
   <x:si>
     <x:t>24</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,856.40</x:t>
-[...2 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>$13,772.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BAC</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of America Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCTLF6</x:t>
   </x:si>
   <x:si>
     <x:t>194</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,975.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>$12,000.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>GS</x:t>
   </x:si>
   <x:si>
     <x:t>Goldman Sachs Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6CFJ5</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,223.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$9,017.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>WFC</x:t>
   </x:si>
   <x:si>
     <x:t>Wells Fargo &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWQFY7</x:t>
   </x:si>
   <x:si>
     <x:t>91</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,774.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$7,616.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>MS</x:t>
   </x:si>
   <x:si>
     <x:t>Morgan Stanley</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLZRJ2</x:t>
   </x:si>
   <x:si>
     <x:t>35</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,311.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$7,260.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>C</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FY4S11</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,748.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>$6,613.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,379.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>AXP</x:t>
   </x:si>
   <x:si>
     <x:t>American Express Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQZS4</x:t>
   </x:si>
   <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,400.32</x:t>
-[...17 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$5,298.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BLK</x:t>
   </x:si>
   <x:si>
     <x:t>Blackrock Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSW2WN4</x:t>
   </x:si>
   <x:si>
     <x:t>4</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,393.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$4,559.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S&amp;P Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP1Q11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,889.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGKTF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,824.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CB</x:t>
   </x:si>
   <x:si>
     <x:t>Chubb Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR14K5</x:t>
   </x:si>
   <x:si>
     <x:t>11</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,851.65</x:t>
-[...32 lines deleted...]
-    <x:t>$3,735.00</x:t>
+    <x:t>$3,771.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Progressive Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR37X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>PGR</x:t>
-[...17 lines deleted...]
-    <x:t>BK</x:t>
+    <x:t>BNY</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of New York Mellon Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD8PN9</x:t>
   </x:si>
   <x:si>
     <x:t>20</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,121.60</x:t>
+    <x:t>$3,144.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.53%</x:t>
   </x:si>
   <x:si>
+    <x:t>BX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blackstone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH0106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,109.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cme Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHLYP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,979.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PNC</x:t>
   </x:si>
   <x:si>
     <x:t>Pnc Financial Services Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRD0D8</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,984.52</x:t>
-[...14 lines deleted...]
-    <x:t>$2,939.42</x:t>
+    <x:t>$2,899.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
     <x:t>46</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,893.40</x:t>
-[...20 lines deleted...]
-    <x:t>MMC</x:t>
+    <x:t>$2,841.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Intercontinental Exchange Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1FB75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRSH</x:t>
   </x:si>
   <x:si>
     <x:t>Marsh &amp; Mclennan Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP4MH0</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,681.14</x:t>
-[...14 lines deleted...]
-    <x:t>$2,656.59</x:t>
+    <x:t>$2,662.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOOD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Robinhood Markets Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NMBXN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>TRV</x:t>
   </x:si>
   <x:si>
     <x:t>Travelers Cos Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ81C1</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,255.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$2,186.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KKR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kkr &amp; Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCQ6J8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,140.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>AON</x:t>
   </x:si>
   <x:si>
     <x:t>Aon Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00SSQFPK6</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,199.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$2,111.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Arthur J Gallagher &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBHXQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,076.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ALL</x:t>
   </x:si>
   <x:si>
     <x:t>Allstate Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMGF2</x:t>
   </x:si>
   <x:si>
-    <x:t>8</x:t>
-[...32 lines deleted...]
-    <x:t>$2,019.60</x:t>
+    <x:t>$2,036.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>HOOD</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>MCO</x:t>
   </x:si>
   <x:si>
     <x:t>Moody's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F86GP6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,929.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$1,995.08</x:t>
   </x:si>
   <x:si>
     <x:t>TFC</x:t>
   </x:si>
   <x:si>
     <x:t>Truist Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYLS8</x:t>
   </x:si>
   <x:si>
     <x:t>37</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,924.37</x:t>
+    <x:t>$1,858.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Global Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZNLTFK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PYPL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paypal Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VNXV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ameriprise Financial Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G3QLY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641.27</x:t>
   </x:si>
   <x:si>
     <x:t>AFL</x:t>
   </x:si>
   <x:si>
     <x:t>Aflac Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBBNC6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,783.04</x:t>
-[...32 lines deleted...]
-    <x:t>$1,633.38</x:t>
+    <x:t>$1,626.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>PYPL</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>MET</x:t>
   </x:si>
   <x:si>
     <x:t>Metlife Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB6KF5</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,553.12</x:t>
+    <x:t>$1,495.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Street Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFBD7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,464.56</x:t>
   </x:si>
   <x:si>
     <x:t>FITB</x:t>
   </x:si>
   <x:si>
     <x:t>Fifth Third Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>26</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,471.34</x:t>
-[...14 lines deleted...]
-    <x:t>$1,462.56</x:t>
+    <x:t>$1,417.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>XYZ</x:t>
   </x:si>
   <x:si>
     <x:t>Block Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018SLC07</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,321.44</x:t>
+    <x:t>$1,281.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
+    <x:t>NDAQ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nasdaq Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,268.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AIG</x:t>
   </x:si>
   <x:si>
     <x:t>American International Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBDZG3</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,262.24</x:t>
-[...14 lines deleted...]
-    <x:t>$1,237.08</x:t>
+    <x:t>$1,212.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coinbase Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGF7771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,206.45</x:t>
   </x:si>
   <x:si>
     <x:t>PRU</x:t>
   </x:si>
   <x:si>
     <x:t>Prudential Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HCJMF9</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,227.70</x:t>
+    <x:t>$1,205.90</x:t>
   </x:si>
   <x:si>
     <x:t>IBKR</x:t>
   </x:si>
   <x:si>
     <x:t>Interactive Brokers Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LV0836</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,176.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$1,168.05</x:t>
   </x:si>
   <x:si>
     <x:t>MSCI</x:t>
   </x:si>
   <x:si>
     <x:t>Msci Inc</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,151.48</x:t>
+    <x:t>$1,137.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>COIN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>HIG</x:t>
   </x:si>
   <x:si>
     <x:t>Hartford Insurance Group Inc/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G0Z878</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,144.40</x:t>
+    <x:t>$1,096.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Willis Towers Watson Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DB3KT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBAN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Bancshares Inc/Oh</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWSR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,003.59</x:t>
   </x:si>
   <x:si>
     <x:t>ACGL</x:t>
   </x:si>
   <x:si>
     <x:t>Arch Capital Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HXNN20</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,011.40</x:t>
-[...29 lines deleted...]
-    <x:t>$1,007.72</x:t>
+    <x:t>$993.10</x:t>
   </x:si>
   <x:si>
     <x:t>MTB</x:t>
   </x:si>
   <x:si>
     <x:t>M&amp;T Bank Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D9KWL9</x:t>
   </x:si>
   <x:si>
-    <x:t>$988.00</x:t>
+    <x:t>$953.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>NTRS</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Trust Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ74K1</x:t>
   </x:si>
   <x:si>
     <x:t>5</x:t>
   </x:si>
   <x:si>
     <x:t>$912.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CBOE</x:t>
   </x:si>
   <x:si>
     <x:t>Cboe Global Markets Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QH56C1</x:t>
   </x:si>
   <x:si>
-    <x:t>$889.56</x:t>
+    <x:t>$882.33</x:t>
   </x:si>
   <x:si>
     <x:t>RJF</x:t>
   </x:si>
   <x:si>
     <x:t>Raymond James Financial Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS73J1</x:t>
   </x:si>
   <x:si>
-    <x:t>$874.85</x:t>
+    <x:t>$861.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARES</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Management Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0068KVV91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>CINF</x:t>
   </x:si>
   <x:si>
     <x:t>Cincinnati Financial Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$873.65</x:t>
-[...2 lines deleted...]
-    <x:t>FI</x:t>
+    <x:t>$840.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citizens Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006Q0HY77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPAY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corpay Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXKX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FISV</x:t>
   </x:si>
   <x:si>
     <x:t>Fiserv Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJKPG0</x:t>
   </x:si>
   <x:si>
-    <x:t>$865.12</x:t>
-[...26 lines deleted...]
-    <x:t>$780.24</x:t>
+    <x:t>$822.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Synchrony Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00658F3P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>SYF</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>RF</x:t>
   </x:si>
   <x:si>
     <x:t>Regions Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3JN03</x:t>
   </x:si>
   <x:si>
     <x:t>25</x:t>
   </x:si>
   <x:si>
-    <x:t>$771.25</x:t>
-[...11 lines deleted...]
-    <x:t>$744.72</x:t>
+    <x:t>$755.50</x:t>
   </x:si>
   <x:si>
     <x:t>TROW</x:t>
   </x:si>
   <x:si>
     <x:t>T Rowe Price Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVMPN3</x:t>
   </x:si>
   <x:si>
-    <x:t>$715.68</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$673.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PFG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Principal Financial Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NSCNT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown &amp; Brown Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWSGF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global Payments Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CX0P89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$645.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>W R Berkley Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD1HP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$622.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>FIS</x:t>
   </x:si>
   <x:si>
     <x:t>Fidelity National Information Services</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK2F42</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
-    <x:t>$690.00</x:t>
-[...38 lines deleted...]
-    <x:t>$637.83</x:t>
+    <x:t>$608.70</x:t>
   </x:si>
   <x:si>
     <x:t>KEY</x:t>
   </x:si>
   <x:si>
     <x:t>Keycorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMQPL1</x:t>
   </x:si>
   <x:si>
-    <x:t>$610.47</x:t>
-[...14 lines deleted...]
-    <x:t>$607.88</x:t>
+    <x:t>$589.95</x:t>
   </x:si>
   <x:si>
     <x:t>L</x:t>
   </x:si>
   <x:si>
     <x:t>Loews Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>$581.85</x:t>
+    <x:t>$553.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>IVZ</x:t>
   </x:si>
   <x:si>
     <x:t>Invesco Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2Y78</x:t>
   </x:si>
   <x:si>
-    <x:t>$382.46</x:t>
+    <x:t>$407.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1XVK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>EG</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GL</x:t>
   </x:si>
   <x:si>
     <x:t>Globe Life Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVD6X4</x:t>
   </x:si>
   <x:si>
-    <x:t>$365.96</x:t>
+    <x:t>$340.98</x:t>
   </x:si>
   <x:si>
     <x:t>JKHY</x:t>
   </x:si>
   <x:si>
     <x:t>Jack Henry &amp; Associates Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMH2Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>$308.48</x:t>
+    <x:t>$330.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franklin Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0TF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>BEN</x:t>
-[...8 lines deleted...]
-    <x:t>$298.53</x:t>
+    <x:t>FDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Factset Research Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJL83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$300.06</x:t>
   </x:si>
   <x:si>
     <x:t>AIZ</x:t>
   </x:si>
   <x:si>
     <x:t>Assurant Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZX1N5</x:t>
   </x:si>
   <x:si>
-    <x:t>$282.46</x:t>
-[...11 lines deleted...]
-    <x:t>$263.03</x:t>
+    <x:t>$282.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERIE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erie Indemnity Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBTJZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>ERIE</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>MBGL</x:t>
   </x:si>
   <x:si>
     <x:t>Mobility Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022G54330</x:t>
   </x:si>
   <x:si>
-    <x:t>$184.32</x:t>
+    <x:t>$181.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>893</x:t>
+    <x:t>1,023</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$893.12</x:t>
+    <x:t>$1,022.72</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$86.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$169.81</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1306,51 +1306,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61378bef24a745a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7368be9560df47bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R23bb5c8d3d8e447d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R872a1076a9404731" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R04f5fa78be5c4010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa89fea099854b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I84"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1715,80 +1715,80 @@
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>34</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
@@ -1802,1182 +1802,1182 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>145</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>110</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="E48" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>206</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
@@ -2988,791 +2988,791 @@
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>13</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>13</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="2" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="B84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G84" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H84" s="2" t="s">