--- v7 (2026-03-23)
+++ v8 (2026-04-13)
@@ -1,1056 +1,1059 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R386f4ce571194317" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e4b756638241ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260320" sheetId="1" r:id="Rbd811e7ac3d743b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260409" sheetId="1" r:id="Rab8f36b1e2b544a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="337">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="338">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,790,567</x:t>
+    <x:t>16,898,216</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,007,694,266.71</x:t>
+    <x:t>$3,657,449,871.04</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.16%</x:t>
+    <x:t>11.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,071,710</x:t>
-[...5 lines deleted...]
-    <x:t>10.87%</x:t>
+    <x:t>28,251,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,362,254,096.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.00%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,775,431</x:t>
-[...5 lines deleted...]
-    <x:t>7.92%</x:t>
+    <x:t>53,114,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,253,649,932.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,839,185</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,610,793,531.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.27%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,893,563</x:t>
-[...5 lines deleted...]
-    <x:t>5.30%</x:t>
+    <x:t>5,934,655</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,544,019,191.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,532,713</x:t>
-[...23 lines deleted...]
-    <x:t>4.77%</x:t>
+    <x:t>10,607,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,435,868.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.89%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,295,306</x:t>
-[...5 lines deleted...]
-    <x:t>4.65%</x:t>
+    <x:t>43,589,211</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,469,689.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,858,087</x:t>
-[...5 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>28,054,268</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,369,889,906.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,482,405</x:t>
-[...5 lines deleted...]
-    <x:t>3.11%</x:t>
+    <x:t>16,606,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$944,105,050.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,018,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892,713,329.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,333,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$769,139,570.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,478,641</x:t>
-[...41 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>36,884,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$727,356,997.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,456,097</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>2,474,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,776,010.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,651,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$497,791,998.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>49,487,231</x:t>
-[...5 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>49,840,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,456,512.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,433,234</x:t>
-[...20 lines deleted...]
-    <x:t>$388,056,412.67</x:t>
+    <x:t>7,487,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,821,409.92</x:t>
   </x:si>
   <x:si>
     <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,888,171</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>32,124,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,019,553.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,627,821</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>20,775,145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$427,760,235.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,469,932</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>8,531,465</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,377,474.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,929,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,197,439.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,701,803</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,599,914.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>19,107,688</x:t>
-[...41 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>19,247,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,474,086.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,067,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,448,561.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,523,423</x:t>
-[...23 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>9,591,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,750,934.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,020,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$308,210,329.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,153,171</x:t>
-[...20 lines deleted...]
-    <x:t>$241,177,249.17</x:t>
+    <x:t>18,284,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,709,249.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,091,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,305,064.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,185,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,977,147.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>7,212,709</x:t>
-[...23 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>7,264,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$259,351,646.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>51,719,397</x:t>
-[...23 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>52,094,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,221,164.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,426,846</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,130,924.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,878,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,679,163.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,714,780</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,078,354.07</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>667,122,900</x:t>
-[...38 lines deleted...]
-    <x:t>$169,492,372.61</x:t>
+    <x:t>671,667,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,001,229.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>5,083,553</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>5,122,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,117,315.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,746,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,256,196.58</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,091,048</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>11,166,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,985,360.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,178,030</x:t>
-[...2 lines deleted...]
-    <x:t>$146,611,809.29</x:t>
+    <x:t>6,224,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,364,730.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,852,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,023,400.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARMN</x:t>
-[...32 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,926,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,151,473.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,387,360</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>3,412,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,244,797.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,283,038,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,219,282.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018BVXB5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,635,168</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>8,697,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,470,306.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,109,421</x:t>
-[...2 lines deleted...]
-    <x:t>$128,209,946.01</x:t>
+    <x:t>8,142,699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,421,247.79</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9HXY1</x:t>
   </x:si>
   <x:si>
-    <x:t>33,613,046</x:t>
-[...23 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>33,857,027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,371,007.99</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>30,842,520</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>31,066,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,435,868.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,594,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,750,792.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,267,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,095,108.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>12,819,877</x:t>
-[...20 lines deleted...]
-    <x:t>$98,722,123.39</x:t>
+    <x:t>12,872,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$123,447,677.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>CMM AU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>11,225,906</x:t>
-[...2 lines deleted...]
-    <x:t>$96,206,014.42</x:t>
+    <x:t>11,309,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,069,812.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>3,545,984</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>3,571,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,943,614.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,945,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,945,157.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>906,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,923.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>129</x:t>
-[...14 lines deleted...]
-    <x:t>-2.07%</x:t>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306.36</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$549,864,392.28</x:t>
-[...2 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$7,782,855.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1078,56 +1081,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b183426e0cd44bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc69532798fcf402d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd811e7ac3d743b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0755ff0ff93d4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R56caa2078da446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab8f36b1e2b544a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I61"/>
+  <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1934,254 +1937,254 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -2224,674 +2227,703 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="G58" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E59" s="1" t="s">
+      <x:c r="G59" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="1">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="G60" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="H60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I60" s="1" t="s">
+      <x:c r="G61" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-    </x:row>
-[...1 lines deleted...]
-      <x:c r="A61" s="2" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="B61" s="2" t="s">
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="2" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C61" s="2" t="s">
+      <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D61" s="2" t="s">
+      <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E61" s="2" t="s">
+      <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F61" s="2" t="s">
+      <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G61" s="2" t="s">
+      <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H61" s="2" t="s">
+      <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I61" s="2" t="s">
+      <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A61:I61"/>
+    <x:mergeCell ref="A62:I62"/>
   </x:mergeCells>
 </x:worksheet>
 </file>