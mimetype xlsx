--- v8 (2026-04-13)
+++ v9 (2026-04-19)
@@ -1,1059 +1,1050 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3e4b756638241ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd417f42d335040e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260409" sheetId="1" r:id="Rab8f36b1e2b544a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260416" sheetId="1" r:id="Rba315c8277214227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="338">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="335">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,898,216</x:t>
+    <x:t>16,930,892</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,657,449,871.04</x:t>
+    <x:t>$3,638,956,617.56</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.97%</x:t>
+    <x:t>12.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,251,862</x:t>
-[...5 lines deleted...]
-    <x:t>11.00%</x:t>
+    <x:t>28,306,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,210,238,577.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.58%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>53,114,540</x:t>
-[...5 lines deleted...]
-    <x:t>7.37%</x:t>
+    <x:t>53,217,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,256,410,806.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.44%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,839,185</x:t>
-[...5 lines deleted...]
-    <x:t>5.27%</x:t>
+    <x:t>14,867,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,678,819.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,627,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,538,029,021.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,934,655</x:t>
-[...2 lines deleted...]
-    <x:t>$1,544,019,191.35</x:t>
+    <x:t>5,946,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,792,618.06</x:t>
   </x:si>
   <x:si>
     <x:t>5.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>WPM</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,589,211</x:t>
-[...5 lines deleted...]
-    <x:t>4.68%</x:t>
+    <x:t>43,673,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,220,970.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,054,268</x:t>
-[...5 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>28,108,508</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,035,067.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,606,949</x:t>
-[...5 lines deleted...]
-    <x:t>3.09%</x:t>
+    <x:t>16,639,061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,273,337.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>51,018,578</x:t>
-[...5 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>51,117,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$883,183,073.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,333,395</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>16,364,979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$791,574,034.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,884,229</x:t>
-[...2 lines deleted...]
-    <x:t>$727,356,997.08</x:t>
+    <x:t>36,955,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,997,533.50</x:t>
   </x:si>
   <x:si>
     <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,474,385</x:t>
-[...5 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>2,479,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$649,865,618.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,501,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,108,559.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,936,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,799,630.60</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,651,428</x:t>
-[...38 lines deleted...]
-    <x:t>$478,821,409.92</x:t>
+    <x:t>8,668,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,669,298.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,187,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,012,555.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.57%</x:t>
   </x:si>
   <x:si>
-    <x:t>EQX</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,775,145</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>20,815,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,162,233.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,531,465</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>8,547,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,460,834.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,710,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,610,501.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,929,092</x:t>
-[...23 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>19,967,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,388,093.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>19,247,362</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>19,284,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,528,209.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,319,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,772,658.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,609,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,578,284.48</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>76,067,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>76,217,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,471,255.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>8,020,045</x:t>
-[...23 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>8,035,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,726,162.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,199,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,659,494.80</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,091,558</x:t>
-[...23 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>7,105,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,802,925.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,195,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$257,844,431.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>7,264,752</x:t>
-[...23 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>7,278,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,789,520.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>7,426,846</x:t>
-[...5 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>7,441,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,793,691.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>672,965,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,000,527.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,861,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,118,892.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,801,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,308,651.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>20,878,902</x:t>
-[...35 lines deleted...]
-    <x:t>$211,001,229.55</x:t>
+    <x:t>20,919,270</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,167,294.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,132,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,771,691.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>OR</x:t>
-[...29 lines deleted...]
-    <x:t>$200,256,196.58</x:t>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,236,527</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,760,721.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,869,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,309,046.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>11,166,687</x:t>
-[...41 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>11,188,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,019,344.75</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>41,926,791</x:t>
-[...2 lines deleted...]
-    <x:t>$165,151,473.58</x:t>
+    <x:t>42,007,850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,610,488.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,713,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,151,621.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,289,386,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,570,528.29</x:t>
   </x:si>
   <x:si>
     <x:t>0.54%</x:t>
   </x:si>
   <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,922,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,350,656.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,412,140</x:t>
-[...38 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>3,418,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,741,013.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,142,699</x:t>
-[...17 lines deleted...]
-    <x:t>$156,371,007.99</x:t>
+    <x:t>8,158,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,397,352.31</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>31,066,379</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>31,126,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,960,378.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,897,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,363,019.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,279,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,145,115.21</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,594,036</x:t>
-[...38 lines deleted...]
-    <x:t>$123,447,677.78</x:t>
+    <x:t>14,622,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,799,127.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>11,309,369</x:t>
-[...2 lines deleted...]
-    <x:t>$118,069,812.36</x:t>
+    <x:t>11,331,233</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,184,760.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>3,571,892</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>3,578,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,624,961.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>13,945,158</x:t>
+    <x:t>24,825,617</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,945,157.88</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$24,825,616.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,989.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>906,407</x:t>
-[...32 lines deleted...]
-    <x:t>$306.36</x:t>
+    <x:t>147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105.33</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,782,855.54</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-5,433,104.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1081,51 +1072,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0755ff0ff93d4cfc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R56caa2078da446f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rab8f36b1e2b544a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R292a7be9cba54e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5ccd77e15d194d72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba315c8277214227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1618,1303 +1609,1303 @@
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>304</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
-        <x:v>337</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>