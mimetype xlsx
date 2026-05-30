--- v0 (2026-05-09)
+++ v1 (2026-05-30)
@@ -1,1062 +1,1053 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fc7e04a246c4a40" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af56030f99548ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260507" sheetId="1" r:id="R965922ead1b047ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260528" sheetId="1" r:id="Rba32ee31f8e04b9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="339">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="336">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,699,963</x:t>
+    <x:t>27,636,326</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,143,668,800.87</x:t>
+    <x:t>$2,991,079,562.98</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.23%</x:t>
+    <x:t>11.30%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,568,097</x:t>
-[...5 lines deleted...]
-    <x:t>11.11%</x:t>
+    <x:t>16,530,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,941,850,506.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.12%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,077,005</x:t>
-[...5 lines deleted...]
-    <x:t>7.78%</x:t>
+    <x:t>51,957,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157,009,841.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.15%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,549,337</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>14,515,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,381,188,836.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,399,888</x:t>
-[...5 lines deleted...]
-    <x:t>4.89%</x:t>
+    <x:t>10,375,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,605,669.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,818,725</x:t>
-[...5 lines deleted...]
-    <x:t>4.74%</x:t>
+    <x:t>5,805,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,309,455,873.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,737,690</x:t>
-[...5 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>42,639,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,248,910,867.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,506,253</x:t>
-[...5 lines deleted...]
-    <x:t>4.41%</x:t>
+    <x:t>27,443,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,034,102.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,282,523</x:t>
-[...5 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>16,245,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$896,080,653.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.39%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>50,021,929</x:t>
-[...5 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>49,907,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,855,293.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,079,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,719,057.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,014,331</x:t>
-[...23 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>15,977,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,432,420.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,426,049</x:t>
-[...5 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>2,420,477</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,991,818.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,482,533</x:t>
-[...2 lines deleted...]
-    <x:t>$505,117,119.94</x:t>
+    <x:t>8,463,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,255,887.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,340,947</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>7,324,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$435,556,882.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,754,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,354,028.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,322,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,237,955.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,497,413</x:t>
-[...41 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>31,425,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,327,066.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,364,772</x:t>
-[...5 lines deleted...]
-    <x:t>1.45%</x:t>
+    <x:t>8,345,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,708,265.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,539,806</x:t>
-[...2 lines deleted...]
-    <x:t>$358,360,042.04</x:t>
+    <x:t>19,494,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,431,759.12</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>18,871,357</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>18,828,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,184,590.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,926,851</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>17,885,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,592,297.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,918,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,596,888.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>4,609,976</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>4,599,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,964,218.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,404,077</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>9,382,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,802,795.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,845,341</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,665,388.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,959,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,413,686.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,937,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,569,768.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,265,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,040,172.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>74,526,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>74,407,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,325,782.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,045,025</x:t>
-[...74 lines deleted...]
-    <x:t>$237,181,044.48</x:t>
+    <x:t>7,028,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,528,637.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>20,471,037</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>20,424,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$194,755,808.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,011,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,749,627.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,065,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,675,646.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>28,184,494</x:t>
-[...41 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>28,119,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,062,682.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,659,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,417,813.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,013,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,658,988.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,507,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,524,498.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,337,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,039,100.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,088,899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,318,033.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,276,073</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,939,861.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,119,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,102,120.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orla Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBZ5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,923,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,105,127.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,965,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,808,859.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,592,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,646,937.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,131,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,346,475.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>658,090,200</x:t>
-[...107 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>656,577,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,857,717.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,494,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,927,340.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,389,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,293,049.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>3,216,664,000</x:t>
-[...110 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>3,209,269,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,958,779.06</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>11,088,470</x:t>
-[...2 lines deleted...]
-    <x:t>$115,985,396.20</x:t>
+    <x:t>11,062,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,527,980.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>SA</x:t>
-[...14 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,897,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,897,965.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>424</x:t>
   </x:si>
   <x:si>
-    <x:t>$310.62</x:t>
+    <x:t>$306.50</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>940</x:t>
   </x:si>
   <x:si>
-    <x:t>$682.58</x:t>
-[...11 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$672.47</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,512,286.35</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$33,395,155.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1084,51 +1075,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42b3546aeda1467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6af7d3242eb24202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R965922ead1b047ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d54f8997fe45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad90ecc7e7de4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba32ee31f8e04b9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1940,196 +1931,196 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2259,665 +2250,665 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D55" s="1" t="s">
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="2" t="s">
-        <x:v>338</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="B62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I62" s="2" t="s">
         <x:v>1</x:v>
       </x:c>