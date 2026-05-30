--- v1 (2026-05-30)
+++ v2 (2026-05-30)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0af56030f99548ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee91ce1ed2947de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260528" sheetId="1" r:id="Rba32ee31f8e04b9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260528" sheetId="1" r:id="R59159a0ccd92422e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="336">
   <x:si>
     <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1075,51 +1075,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d54f8997fe45cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rad90ecc7e7de4ebf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rba32ee31f8e04b9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732a837b859c40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7492f38a8de44c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59159a0ccd92422e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I62"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="40" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">