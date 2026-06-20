--- v2 (2026-05-30)
+++ v3 (2026-06-20)
@@ -1,1053 +1,1227 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ee91ce1ed2947de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f0454a2b7647aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260528" sheetId="1" r:id="R59159a0ccd92422e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260617" sheetId="1" r:id="Ra292b1fc785f4545"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="500" uniqueCount="336">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="394">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,636,326</x:t>
+    <x:t>27,768,453</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,991,079,562.98</x:t>
+    <x:t>$2,934,292,428.51</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.30%</x:t>
+    <x:t>11.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,530,036</x:t>
-[...5 lines deleted...]
-    <x:t>11.12%</x:t>
+    <x:t>16,609,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,873,204,230.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11.08%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>51,957,361</x:t>
-[...5 lines deleted...]
-    <x:t>8.15%</x:t>
+    <x:t>52,205,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,155,576,284.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,515,910</x:t>
-[...5 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>14,585,313</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,096,657.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,833,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,323,707,198.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,375,995</x:t>
-[...23 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>10,425,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,061,885.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,639,497</x:t>
-[...5 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>42,843,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,766,560.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,443,055</x:t>
-[...5 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>27,574,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,362,154.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.14%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,245,117</x:t>
-[...5 lines deleted...]
-    <x:t>3.39%</x:t>
+    <x:t>16,322,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,648,235.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>49,907,006</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>50,145,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,195,877.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,079,562</x:t>
-[...5 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>36,252,068</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$635,498,752.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>15,977,541</x:t>
-[...5 lines deleted...]
-    <x:t>2.39%</x:t>
+    <x:t>16,053,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,972,613.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,420,477</x:t>
-[...5 lines deleted...]
-    <x:t>2.04%</x:t>
+    <x:t>2,432,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,206,832.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,987,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,245,225.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,166,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$409,914,118.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,463,073</x:t>
-[...41 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>8,503,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$408,053,579.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,322,544</x:t>
-[...5 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>20,419,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,785,435.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRES LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fresnillo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000VH0TC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,385,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,286,221.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>31,425,045</x:t>
-[...23 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>31,575,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,275,581.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,494,917</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>19,588,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,359,167.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,971,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,307,024.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,961,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,664,212.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>18,828,004</x:t>
-[...41 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>18,918,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$303,823,369.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,882,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,908,920.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>4,599,383</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>4,621,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$267,539,121.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>9,382,475</x:t>
-[...20 lines deleted...]
-    <x:t>$274,665,388.41</x:t>
+    <x:t>9,427,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,889,177.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,970,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,997,387.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,299,761</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,913,406.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>50,959,497</x:t>
-[...41 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>51,203,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,805,847.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,062,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,255,197.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,521,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,636,711.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>74,407,000</x:t>
-[...41 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>74,764,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,124,031.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>5,011,141</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>5,035,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,565,525.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,254,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,339,341.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>74,065,196</x:t>
-[...23 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>74,419,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,780,037.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,209,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,773,499.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,353,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,878,778.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>8,659,149</x:t>
-[...20 lines deleted...]
-    <x:t>$147,658,988.13</x:t>
+    <x:t>8,700,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,605,445.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,118,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,092,302.33</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018BVXB5</x:t>
   </x:si>
   <x:si>
-    <x:t>8,507,595</x:t>
-[...32 lines deleted...]
-    <x:t>$144,318,033.11</x:t>
+    <x:t>8,548,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,847,284.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,277,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,613,922.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,003,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,339,211.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>659,717,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,967,195.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>14,276,073</x:t>
-[...20 lines deleted...]
-    <x:t>$137,102,120.07</x:t>
+    <x:t>14,344,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,778,041.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,923,365</x:t>
-[...20 lines deleted...]
-    <x:t>$135,808,859.45</x:t>
+    <x:t>10,975,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,158,305.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,224,621,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,729,302.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,160,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,239,375.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,534,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,185,172.09</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>12,592,088</x:t>
-[...38 lines deleted...]
-    <x:t>$115,857,717.36</x:t>
+    <x:t>12,652,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,099,218.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>3,494,039</x:t>
-[...20 lines deleted...]
-    <x:t>$110,293,049.55</x:t>
+    <x:t>3,510,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,709,748.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>BRMS IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>11,062,995</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>11,115,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,822,804.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,601,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,741,958.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>688,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,649,690.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,572,520</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,681,537.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,772,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,313,083.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>224,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,494,116.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,101,002.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,190,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,349,239.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>481,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,895,921.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLGDF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022VCG9D1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>-5,362</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-311.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$302.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664.62</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...50 lines deleted...]
-    <x:t>$672.47</x:t>
+    <x:t>-80,705,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-80,705,271.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,395,155.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$-25,879,343.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1075,60 +1249,60 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R732a837b859c40d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7492f38a8de44c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R59159a0ccd92422e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf886fda5506480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fd7b2a0f9364a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra292b1fc785f4545" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I62"/>
+  <x:dimension ref="A1:I72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
-    <x:col min="3" max="3" width="40" customWidth="1"/>
+    <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
@@ -1931,993 +2105,1283 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A62" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B62" s="2" t="s">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="1">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="B63" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="64" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A64" s="1">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="B64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C62" s="2" t="s">
+      <x:c r="D64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="65" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A65" s="1">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="B65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D62" s="2" t="s">
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="66" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A66" s="1">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E62" s="2" t="s">
+      <x:c r="D66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F62" s="2" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G62" s="2" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H62" s="2" t="s">
+      <x:c r="D69" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="1">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="B70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I62" s="2" t="s">
+      <x:c r="D70" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="71" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A71" s="1">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="B71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A72" s="2" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="B72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H72" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A62:I62"/>
+    <x:mergeCell ref="A72:I72"/>
   </x:mergeCells>
 </x:worksheet>
 </file>