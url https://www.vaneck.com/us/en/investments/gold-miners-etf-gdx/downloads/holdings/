--- v3 (2026-06-20)
+++ v4 (2026-07-10)
@@ -1,1227 +1,1257 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13f0454a2b7647aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278c88bbd1e54dc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260617" sheetId="1" r:id="Ra292b1fc785f4545"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260708" sheetId="1" r:id="R529df4423d254601"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="394">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="404">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>27,768,453</x:t>
+    <x:t>25,635,465</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,934,292,428.51</x:t>
+    <x:t>$2,389,225,338.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>11.32%</x:t>
+    <x:t>10.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,609,077</x:t>
-[...5 lines deleted...]
-    <x:t>11.08%</x:t>
+    <x:t>15,812,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,291,032,990.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.21%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,205,771</x:t>
-[...5 lines deleted...]
-    <x:t>8.31%</x:t>
+    <x:t>49,758,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,778,378,189.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wheaton Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PVRDL2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,473,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,234,503,838.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,585,313</x:t>
-[...5 lines deleted...]
-    <x:t>5.12%</x:t>
+    <x:t>14,332,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,144,190,457.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,833,108</x:t>
-[...23 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>5,396,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,004,755.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.90%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,843,349</x:t>
-[...5 lines deleted...]
-    <x:t>4.51%</x:t>
+    <x:t>42,780,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$986,512,611.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,574,239</x:t>
-[...5 lines deleted...]
-    <x:t>4.14%</x:t>
+    <x:t>27,845,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,546,690.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,322,795</x:t>
-[...5 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>15,267,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$650,402,529.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>50,145,624</x:t>
-[...5 lines deleted...]
-    <x:t>2.90%</x:t>
+    <x:t>45,724,523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$631,990,303.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>36,252,068</x:t>
-[...5 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>33,516,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$510,789,372.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RGLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS5170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,243,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,512,233.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,053,943</x:t>
-[...23 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>14,323,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$418,687,889.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>48,987,822</x:t>
-[...5 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>45,896,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,664,884.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PE&amp;OLES* MF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Industrias Penoles Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LXSKQ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,964,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,407,262.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,166,216</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>6,511,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,737,574.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,576,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$310,497,408.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,419,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>19,332,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$305,453,357.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,953,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,901,540.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,675,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$287,550,540.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,935,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,589,486.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,385,464</x:t>
-[...41 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>7,854,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,964,357.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>17,971,171</x:t>
-[...41 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>16,288,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,048,177.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,330,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$234,393,911.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,514,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,934,966.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TT7MW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,680,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,677,094.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,921,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,084,572.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,891,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,409,112.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,810,608</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,059,145.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,409,396</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,767,516.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,685,361</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,450,584.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,882,854</x:t>
-[...113 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>6,168,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,939,283.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,019,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,767,846.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,273,265</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,137,535.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,262,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,030,990.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>20,521,653</x:t>
-[...59 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>18,985,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,918,752.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,157,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,529,183.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,861,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,307,313.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>74,419,293</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>63,895,364</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,315,416.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,151,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,235,291.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,194,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,496,984.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,438,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,594,768.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,170,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,382,012.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,182,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,643,549.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,353,735</x:t>
-[...74 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>2,945,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,857,570.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,857,153</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,547,451.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,034,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,102,189.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,483,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,629,422.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,690,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,049,546.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,003,401</x:t>
-[...38 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>6,604,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,156,854.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,816,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,000,863.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,637,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,973,076.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,292,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,804,293.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>10,975,589</x:t>
-[...5 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>9,588,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,615,114.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,531,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,116,214.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,593,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,982,299.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,852,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,778,103.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>3,224,621,500</x:t>
-[...128 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>3,082,783,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,385,814.44</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>1,572,520</x:t>
-[...20 lines deleted...]
-    <x:t>$16,313,083.31</x:t>
+    <x:t>8,646,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,768,111.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,463,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,212,135.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>959,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,673,991.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>AUGO</x:t>
-[...77 lines deleted...]
-    <x:t>$.11</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,702,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,702,392.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-13,312,572,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-739,833.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...17 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>-21,423,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,216,432.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...2 lines deleted...]
-    <x:t>$-.05</x:t>
+    <x:t>-10,462,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,334,594.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,881,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,515,740.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-10,548,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-7,297,670.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>424</x:t>
-[...23 lines deleted...]
-    <x:t>-0.31%</x:t>
+    <x:t>-10,983,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-7,748,262.35</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-25,879,343.88</x:t>
-[...2 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>$-1,149,094.67</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1249,62 +1279,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf886fda5506480f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9fd7b2a0f9364a80" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra292b1fc785f4545" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8513781af164381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R02e4527cbd154cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R529df4423d254601" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I72"/>
+  <x:dimension ref="A1:I74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="20" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2047,1341 +2077,1399 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>386</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A72" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B72" s="2" t="s">
+      <x:c r="A72" s="1">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="B72" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C72" s="2" t="s">
+      <x:c r="D72" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A73" s="1">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A74" s="2" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="B74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="2" t="s">
+      <x:c r="C74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E72" s="2" t="s">
+      <x:c r="D74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F72" s="2" t="s">
+      <x:c r="E74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G72" s="2" t="s">
+      <x:c r="F74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H72" s="2" t="s">
+      <x:c r="G74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I72" s="2" t="s">
+      <x:c r="H74" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I74" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A72:I72"/>
+    <x:mergeCell ref="A74:I74"/>
   </x:mergeCells>
 </x:worksheet>
 </file>