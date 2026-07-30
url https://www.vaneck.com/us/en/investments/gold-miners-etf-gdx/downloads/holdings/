--- v4 (2026-07-10)
+++ v5 (2026-07-30)
@@ -1,1257 +1,1233 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R278c88bbd1e54dc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddf774480ec457b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260708" sheetId="1" r:id="R529df4423d254601"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260729" sheetId="1" r:id="R5bc889967b5f4e4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="404">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="396">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>25,635,465</x:t>
+    <x:t>25,635,476</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,389,225,338.00</x:t>
+    <x:t>$2,341,544,377.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.65%</x:t>
+    <x:t>10.38%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>15,812,223</x:t>
-[...5 lines deleted...]
-    <x:t>10.21%</x:t>
+    <x:t>15,812,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,283,761,534.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.12%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>49,758,763</x:t>
-[...5 lines deleted...]
-    <x:t>7.93%</x:t>
+    <x:t>49,758,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,229,568.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.02%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,473,084</x:t>
-[...5 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>11,473,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,255,845,416.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FNV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Franco-Nevada Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RD3CL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,396,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,156,798,828.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
     <x:t>14,332,838</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,144,190,457.54</x:t>
-[...20 lines deleted...]
-    <x:t>4.90%</x:t>
+    <x:t>$1,116,098,095.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,780,252</x:t>
-[...2 lines deleted...]
-    <x:t>$986,512,611.12</x:t>
+    <x:t>42,780,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$992,930,182.75</x:t>
   </x:si>
   <x:si>
     <x:t>4.40%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,845,094</x:t>
-[...5 lines deleted...]
-    <x:t>4.08%</x:t>
+    <x:t>27,845,109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,726,314.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NST AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northern Star Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C82NF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,724,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,978,580.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
     <x:t>15,267,665</x:t>
   </x:si>
   <x:si>
-    <x:t>$650,402,529.00</x:t>
-[...20 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$649,639,145.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>33,516,363</x:t>
-[...5 lines deleted...]
-    <x:t>2.28%</x:t>
+    <x:t>33,516,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,344,668.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
     <x:t>2,243,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$430,512,233.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.92%</x:t>
+    <x:t>$438,475,128.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
     <x:t>14,323,910</x:t>
   </x:si>
   <x:si>
-    <x:t>$418,687,889.30</x:t>
-[...2 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$409,377,347.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>45,896,291</x:t>
-[...2 lines deleted...]
-    <x:t>$358,664,884.55</x:t>
+    <x:t>45,896,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,516,174.37</x:t>
   </x:si>
   <x:si>
     <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
     <x:t>7,964,943</x:t>
   </x:si>
   <x:si>
-    <x:t>$346,407,262.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$359,742,729.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,675,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,320,491.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,511,193</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>6,511,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,985,958.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,332,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,240,680.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>20,576,369</x:t>
-[...23 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>20,576,377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,155,734.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>19,953,529</x:t>
-[...23 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>19,953,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$277,952,756.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>29,935,327</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>29,935,346</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,220,700.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
     <x:t>7,854,490</x:t>
   </x:si>
   <x:si>
-    <x:t>$274,964,357.85</x:t>
-[...2 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$262,895,812.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,330,468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,672,210.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,288,855</x:t>
-[...20 lines deleted...]
-    <x:t>$234,393,911.99</x:t>
+    <x:t>16,288,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,966,042.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,921,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,374,341.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
     <x:t>6,514,289</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,934,966.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$227,922,676.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TT7MW3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,680,556</x:t>
-[...17 lines deleted...]
-    <x:t>$209,084,572.30</x:t>
+    <x:t>8,680,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,416,944.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
     <x:t>6,891,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,409,112.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$200,130,265.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,019,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,797,005.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,168,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,412,734.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,409,422</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,791,238.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,685,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,467,671.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
     <x:t>6,810,608</x:t>
   </x:si>
   <x:si>
-    <x:t>$192,059,145.60</x:t>
-[...71 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$170,333,306.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
     <x:t>5,273,265</x:t>
   </x:si>
   <x:si>
-    <x:t>$154,137,535.95</x:t>
+    <x:t>$155,508,584.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>42,262,500</x:t>
-[...2 lines deleted...]
-    <x:t>$142,030,990.44</x:t>
+    <x:t>42,262,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,078,719.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>649,194,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,067,550.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,895,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,848,411.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,157,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,650,256.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,861,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,103,448.03</x:t>
+  </x:si>
+  <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>18,985,585</x:t>
-[...53 lines deleted...]
-    <x:t>$129,315,416.13</x:t>
+    <x:t>18,985,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,874,960.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,151,219</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,970,226.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>KNT CN</x:t>
-[...11 lines deleted...]
-    <x:t>$125,235,291.92</x:t>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,170,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,014,229.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,438,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,502,033.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>AMMN IJ</x:t>
-[...50 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,857,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,966,616.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,945,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,731,429.66</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
     <x:t>8,182,980</x:t>
   </x:si>
   <x:si>
-    <x:t>$114,643,549.80</x:t>
-[...17 lines deleted...]
-    <x:t>$111,857,570.44</x:t>
+    <x:t>$113,743,422.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>VAU AU</x:t>
-[...11 lines deleted...]
-    <x:t>$111,547,451.48</x:t>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,604,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,468,708.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,690,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,973,267.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,483,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,147,561.52</x:t>
   </x:si>
   <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
     <x:t>4,034,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$105,102,189.65</x:t>
-[...32 lines deleted...]
-    <x:t>$104,049,546.50</x:t>
+    <x:t>$103,609,375.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>CGAU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>23,816,264</x:t>
-[...2 lines deleted...]
-    <x:t>$103,000,863.59</x:t>
+    <x:t>23,816,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,238,266.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,292,048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,514,441.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,082,785,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,833,543.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,637,798</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>1,637,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,260,209.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,531,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,175,728.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,593,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,714,968.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>9,588,901</x:t>
-[...38 lines deleted...]
-    <x:t>$85,982,299.23</x:t>
+    <x:t>9,588,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,724,810.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>10,852,086</x:t>
-[...20 lines deleted...]
-    <x:t>$82,385,814.44</x:t>
+    <x:t>10,852,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,041,830.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>8,646,335</x:t>
-[...2 lines deleted...]
-    <x:t>$78,768,111.85</x:t>
+    <x:t>8,646,350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,941,175.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
     <x:t>12,463,119</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,212,135.11</x:t>
+    <x:t>$73,382,602.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>LUNR CN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>33,702,393</x:t>
+    <x:t>29,191,215</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$33,702,392.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$29,191,215.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41.38</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...20 lines deleted...]
-    <x:t>$-1,216,432.02</x:t>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$746.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-2,928,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,078,207.35</x:t>
   </x:si>
   <x:si>
     <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...37 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,149,094.67</x:t>
+    <x:t>$-9,638,277.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1279,62 +1255,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8513781af164381" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R02e4527cbd154cdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R529df4423d254601" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887d07900b664c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R498e6babe8334bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bc889967b5f4e4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I74"/>
+  <x:dimension ref="A1:I72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2135,1341 +2111,1283 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>300</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="72" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A72" s="2" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="B72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C72" s="1" t="s">
+      <x:c r="C72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B74" s="2" t="s">
+      <x:c r="D72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C74" s="2" t="s">
+      <x:c r="E72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="2" t="s">
+      <x:c r="F72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E74" s="2" t="s">
+      <x:c r="G72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F74" s="2" t="s">
+      <x:c r="H72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G74" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="I74" s="2" t="s">
+      <x:c r="I72" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A74:I74"/>
+    <x:mergeCell ref="A72:I72"/>
   </x:mergeCells>
 </x:worksheet>
 </file>