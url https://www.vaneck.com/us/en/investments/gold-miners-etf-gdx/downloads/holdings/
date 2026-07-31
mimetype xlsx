--- v5 (2026-07-30)
+++ v6 (2026-07-31)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfddf774480ec457b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258bc2de1c124e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260729" sheetId="1" r:id="R5bc889967b5f4e4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260729" sheetId="1" r:id="R1bf838f7f96a4ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="396">
   <x:si>
     <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1255,51 +1255,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R887d07900b664c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R498e6babe8334bd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5bc889967b5f4e4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a5792aff464982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ce7545467d14526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bf838f7f96a4ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I72"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">