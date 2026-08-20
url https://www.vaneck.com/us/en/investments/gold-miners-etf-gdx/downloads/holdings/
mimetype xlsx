--- v6 (2026-07-31)
+++ v7 (2026-08-20)
@@ -1,1233 +1,1182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R258bc2de1c124e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb777f86229434d5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260729" sheetId="1" r:id="R1bf838f7f96a4ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260818" sheetId="1" r:id="R3a4baba7c01848af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="580" uniqueCount="396">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="379">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/18/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>25,635,476</x:t>
+    <x:t>26,066,486</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,341,544,377.84</x:t>
+    <x:t>$3,023,191,046.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.38%</x:t>
+    <x:t>10.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>15,812,238</x:t>
-[...5 lines deleted...]
-    <x:t>10.12%</x:t>
+    <x:t>16,079,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,005,918,741.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.82%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>49,758,789</x:t>
-[...5 lines deleted...]
-    <x:t>8.02%</x:t>
+    <x:t>50,600,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,768,015.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.67%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,473,099</x:t>
-[...5 lines deleted...]
-    <x:t>5.57%</x:t>
+    <x:t>11,672,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,876,125.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Anglogold Ashanti Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01HGVLP51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,576,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,427,776,696.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,396,272</x:t>
-[...23 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>5,486,995</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,250,355.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>42,780,275</x:t>
-[...5 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>43,509,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,179,988,298.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.25%</x:t>
   </x:si>
   <x:si>
     <x:t>GFI</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Fields Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KHT4K7</x:t>
   </x:si>
   <x:si>
-    <x:t>27,845,109</x:t>
-[...5 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>28,320,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,894,256.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>45,724,541</x:t>
-[...5 lines deleted...]
-    <x:t>2.91%</x:t>
+    <x:t>46,482,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$730,240,995.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PAAS</x:t>
   </x:si>
   <x:si>
     <x:t>Pan American Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RGY3</x:t>
   </x:si>
   <x:si>
-    <x:t>15,267,665</x:t>
-[...5 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>15,525,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$723,466,165.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>33,516,382</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>34,079,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,820,078.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,243,069</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>2,280,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,544,927.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,323,910</x:t>
-[...5 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>14,563,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,125,496.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,219,322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,606,302.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>45,896,317</x:t>
-[...2 lines deleted...]
-    <x:t>$361,516,174.37</x:t>
+    <x:t>46,661,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$444,376,266.97</x:t>
   </x:si>
   <x:si>
     <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,964,943</x:t>
-[...5 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>8,097,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,239,932.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>9,675,336</x:t>
-[...2 lines deleted...]
-    <x:t>$309,320,491.92</x:t>
+    <x:t>9,842,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,005,304.05</x:t>
   </x:si>
   <x:si>
     <x:t>1.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,932,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,736,346.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,295,090</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$369,167,687.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,511,208</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>6,618,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,414,365.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,332,502</x:t>
-[...59 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>19,659,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$363,299,872.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,890,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,689,273.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,561,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,308,554.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,854,490</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>7,985,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$309,190,017.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,622,878</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,649,992.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,240,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$281,327,018.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>4,330,468</x:t>
-[...56 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>4,402,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,796,857.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,246,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,229,711.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TT7MW3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,680,567</x:t>
-[...23 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>8,826,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,109,194.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,170,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,498,973.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,925,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,462,313.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>70,019,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>71,203,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,505,234.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>6,168,522</x:t>
-[...56 lines deleted...]
-    <x:t>$170,333,306.08</x:t>
+    <x:t>6,262,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,918,021.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>5,273,265</x:t>
-[...5 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>5,364,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,311,518.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,398,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,894,253.18</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>42,262,522</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>42,978,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,142,245.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,301,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,450,937.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,959,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,748,709.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,287,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,882,205.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,941,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,974,774.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,689,922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,014,549.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>649,194,300</x:t>
-[...110 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>660,107,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,995,767.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>13,438,077</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>13,661,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,957,462.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,321,101</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,368,166.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H39TV7</x:t>
   </x:si>
   <x:si>
-    <x:t>33,857,168</x:t>
-[...2 lines deleted...]
-    <x:t>$115,966,616.95</x:t>
+    <x:t>34,530,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,520,286.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,712,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,041,004.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,592,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,781,380.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,945,742</x:t>
-[...35 lines deleted...]
-    <x:t>$112,468,708.56</x:t>
+    <x:t>2,994,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,072,286.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKQDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,690,611</x:t>
-[...20 lines deleted...]
-    <x:t>$105,147,561.52</x:t>
+    <x:t>5,785,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,772,019.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,034,633</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>4,115,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,912,630.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,670,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,370,203.52</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>23,816,279</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>24,289,702</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,644,355.84</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>11,292,048</x:t>
-[...5 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>11,485,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,020,716.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>3,082,785,200</x:t>
-[...20 lines deleted...]
-    <x:t>$89,260,209.00</x:t>
+    <x:t>3,134,351,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,239,694.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>3,531,712</x:t>
-[...2 lines deleted...]
-    <x:t>$89,175,728.00</x:t>
+    <x:t>3,592,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,462,397.55</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>26,593,493</x:t>
-[...20 lines deleted...]
-    <x:t>$85,724,810.70</x:t>
+    <x:t>27,030,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,791,483.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,031,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,567,236.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>EXK</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>8,646,350</x:t>
-[...5 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>8,819,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,782,119.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>12,463,119</x:t>
-[...5 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>12,710,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,227,218.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>29,191,215</x:t>
+    <x:t>2,142</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,191,215.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$2,141.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$41.38</x:t>
+    <x:t>$42.17</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
-    <x:t>-AUD CASH-</x:t>
-[...19 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-9,638,277.03</x:t>
-[...2 lines deleted...]
-    <x:t>-0.04%</x:t>
+    <x:t>$-673,128.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1255,56 +1204,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94a5792aff464982" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4ce7545467d14526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R1bf838f7f96a4ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec46b4d47d554439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd69ec23c82fa4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a4baba7c01848af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I72"/>
+  <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2053,370 +2002,370 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -2430,341 +2379,341 @@
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -2778,616 +2727,529 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="2" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="B69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C69" s="1" t="s">
+      <x:c r="C69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B72" s="2" t="s">
+      <x:c r="E69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C72" s="2" t="s">
+      <x:c r="F69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="2" t="s">
+      <x:c r="G69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E72" s="2" t="s">
+      <x:c r="H69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F72" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="I72" s="2" t="s">
+      <x:c r="I69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A72:I72"/>
+    <x:mergeCell ref="A69:I69"/>
   </x:mergeCells>
 </x:worksheet>
 </file>