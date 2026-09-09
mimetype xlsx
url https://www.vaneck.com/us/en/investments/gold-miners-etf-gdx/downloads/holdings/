--- v7 (2026-08-20)
+++ v8 (2026-09-09)
@@ -1,1182 +1,1182 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb777f86229434d5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb224972fd1684037" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260818" sheetId="1" r:id="R3a4baba7c01848af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDX_asof_20260908" sheetId="1" r:id="R4c5259fab4494978"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="379">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/18/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="379">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>26,066,486</x:t>
+    <x:t>25,220,033</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,023,191,046.28</x:t>
+    <x:t>$3,205,213,993.97</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>10.88%</x:t>
+    <x:t>10.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AEM</x:t>
   </x:si>
   <x:si>
     <x:t>Agnico Eagle Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DLVDK3</x:t>
   </x:si>
   <x:si>
-    <x:t>16,079,591</x:t>
-[...5 lines deleted...]
-    <x:t>10.82%</x:t>
+    <x:t>15,557,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,140,113,891.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.58%</x:t>
   </x:si>
   <x:si>
     <x:t>B</x:t>
   </x:si>
   <x:si>
     <x:t>Barrick Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB07P9</x:t>
   </x:si>
   <x:si>
-    <x:t>50,600,333</x:t>
-[...5 lines deleted...]
-    <x:t>7.67%</x:t>
+    <x:t>48,957,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,159,012,828.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.27%</x:t>
   </x:si>
   <x:si>
     <x:t>WPM</x:t>
   </x:si>
   <x:si>
     <x:t>Wheaton Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PVRDL2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,672,013</x:t>
-[...5 lines deleted...]
-    <x:t>5.58%</x:t>
+    <x:t>11,292,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,652,266.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.90%</x:t>
   </x:si>
   <x:si>
     <x:t>AU</x:t>
   </x:si>
   <x:si>
     <x:t>Anglogold Ashanti Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01HGVLP51</x:t>
   </x:si>
   <x:si>
-    <x:t>14,576,587</x:t>
-[...5 lines deleted...]
-    <x:t>5.14%</x:t>
+    <x:t>14,103,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,520,752,153.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.12%</x:t>
   </x:si>
   <x:si>
     <x:t>FNV</x:t>
   </x:si>
   <x:si>
     <x:t>Franco-Nevada Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RD3CL8</x:t>
   </x:si>
   <x:si>
-    <x:t>5,486,995</x:t>
-[...5 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>5,308,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,403,177,121.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GFI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Fields Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KHT4K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,401,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,293,068,573.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.36%</x:t>
   </x:si>
   <x:si>
     <x:t>KGC</x:t>
   </x:si>
   <x:si>
     <x:t>Kinross Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB2DM7</x:t>
   </x:si>
   <x:si>
-    <x:t>43,509,893</x:t>
-[...23 lines deleted...]
-    <x:t>4.17%</x:t>
+    <x:t>42,096,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,269,223,977.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan American Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RGY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,020,853</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,063,503.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>NST AU</x:t>
   </x:si>
   <x:si>
     <x:t>Northern Star Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C82NF9</x:t>
   </x:si>
   <x:si>
-    <x:t>46,482,463</x:t>
-[...23 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>44,973,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$735,553,395.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>34,079,961</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>32,973,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$681,228,522.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>RGLD</x:t>
   </x:si>
   <x:si>
     <x:t>Royal Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS5170</x:t>
   </x:si>
   <x:si>
-    <x:t>2,280,714</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>2,206,580</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$576,733,814.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,563,085</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>14,090,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,587,717.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,219,322</x:t>
-[...5 lines deleted...]
-    <x:t>1.65%</x:t>
+    <x:t>38,913,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,864,567.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>46,661,146</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>45,145,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,092,831.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,097,563</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>7,834,963</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,431,514.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>9,842,555</x:t>
-[...5 lines deleted...]
-    <x:t>1.37%</x:t>
+    <x:t>9,522,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,864,764.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>20,932,387</x:t>
-[...2 lines deleted...]
-    <x:t>$375,736,346.65</x:t>
+    <x:t>20,252,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,369,259.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,403,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,672,328.95</x:t>
   </x:si>
   <x:si>
     <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>20,295,090</x:t>
-[...2 lines deleted...]
-    <x:t>$369,167,687.10</x:t>
+    <x:t>19,636,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,880,905.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>EDV LN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,659,084</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>19,020,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,680,541.75</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>9,890,148</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>9,569,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,011,951.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>16,561,647</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>16,023,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,162,687.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2259 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zijin Gold International Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X5DL8L8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,715,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,757,352.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>FRES LN</x:t>
   </x:si>
   <x:si>
     <x:t>Fresnillo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000VH0TC0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,985,421</x:t>
-[...5 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>7,726,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,180,927.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,259,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,739,892.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,622,878</x:t>
-[...41 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>6,407,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,735,818.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>50,246,930</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>48,615,298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,953,374.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,223,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,989,617.07</x:t>
   </x:si>
   <x:si>
     <x:t>OGC</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TT7MW3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,826,438</x:t>
-[...2 lines deleted...]
-    <x:t>$242,109,194.34</x:t>
+    <x:t>8,539,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,415,316.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
-    <x:t>DSV CN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,925,286</x:t>
-[...5 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>6,700,412</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,513,219.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,059,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,977,250.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,582,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,861,969.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>71,203,500</x:t>
-[...23 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>68,880,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,735,499.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>5,364,021</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>5,189,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,556,957.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,832,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,462,191.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,660,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,553,460.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,765,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,888,229.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,018,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,450,589.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>638,669,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,248,623.36</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>12,398,762</x:t>
-[...20 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>11,996,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,543,527.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,050,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,857,041.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,408,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,193,615.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,410,664</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,692,417.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>19,301,166</x:t>
-[...86 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>18,674,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,882,027.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>13,661,940</x:t>
-[...41 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>13,218,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,402,564.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>6,712,586</x:t>
-[...23 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>6,494,628</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,337,303.52</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>2,994,202</x:t>
-[...5 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>2,897,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,731,110.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,500,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,238,543.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKQDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,785,159</x:t>
-[...2 lines deleted...]
-    <x:t>$128,772,019.36</x:t>
+    <x:t>5,597,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,109,630.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,616,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,890,136.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,112,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,124,972.16</x:t>
+  </x:si>
+  <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,115,593</x:t>
-[...50 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>3,981,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,448,583.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>3,134,351,100</x:t>
-[...2 lines deleted...]
-    <x:t>$112,239,694.49</x:t>
+    <x:t>3,032,572,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,430,589.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,152,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,903,450.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,673,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,796,789.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>3,592,085</x:t>
-[...35 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>3,475,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,379,910.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,298,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,824,049.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>8,819,941</x:t>
-[...23 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>8,533,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,072,436.69</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>2,142</x:t>
+    <x:t>21,539,918</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,141.95</x:t>
+    <x:t>$21,539,917.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>250,344</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,678.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>31</x:t>
   </x:si>
   <x:si>
-    <x:t>$42.17</x:t>
+    <x:t>$42.20</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.05</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-673,128.55</x:t>
-[...2 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>$29,335,563.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1204,56 +1204,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec46b4d47d554439" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd69ec23c82fa4407" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3a4baba7c01848af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35912895e61a4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8027aa2bd8714b3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4c5259fab4494978" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="42" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1915,1341 +1915,1370 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>241</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F68" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="G68" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="H68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I68" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
     </x:row>
-    <x:row r="69" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A69" s="2" t="s">
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="B69" s="2" t="s">
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
+      <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H69" s="2" t="s">
+      <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>