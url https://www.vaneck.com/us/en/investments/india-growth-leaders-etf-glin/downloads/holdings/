--- v0 (2026-04-14)
+++ v1 (2026-05-06)
@@ -1,1527 +1,1530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reee7cd053d1a4109" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c82b29f38ad4f20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260410" sheetId="1" r:id="R4fd9d7ba718c411c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260505" sheetId="1" r:id="R15a56a0e48f843a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="494">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="495">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>158,762</x:t>
+    <x:t>155,209</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,587,032.24</x:t>
+    <x:t>$6,083,900.77</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.60%</x:t>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,669,190.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVJLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,558,494.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>245,433</x:t>
-[...5 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>239,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,555,037.85</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQTR98</x:t>
   </x:si>
   <x:si>
-    <x:t>60,265</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>58,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,519,991.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.60%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>408,341</x:t>
-[...5 lines deleted...]
-    <x:t>4.70%</x:t>
+    <x:t>399,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,448,352.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.53%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
-    <x:t>980,153</x:t>
-[...41 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>958,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,364,753.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P80977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,545,367.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
-    <x:t>67,415</x:t>
-[...20 lines deleted...]
-    <x:t>$3,435,668.93</x:t>
+    <x:t>65,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,537,597.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,854,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,378,285.02</x:t>
   </x:si>
   <x:si>
     <x:t>3.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MCX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Commodity Exchange Of India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q47HF1</x:t>
   </x:si>
   <x:si>
-    <x:t>111,695</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>109,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,333,399.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,235,299.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
-    <x:t>127,171</x:t>
-[...23 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>124,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,063,602.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F0CHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,024,970.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.08%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,058,131</x:t>
-[...20 lines deleted...]
-    <x:t>$2,915,503.78</x:t>
+    <x:t>1,034,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,864,544.95</x:t>
   </x:si>
   <x:si>
     <x:t>2.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>GVTD IN</x:t>
-[...14 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,394,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,660,496.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,851,861</x:t>
-[...23 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>1,810,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,557,244.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>60,095</x:t>
-[...5 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>58,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,128,306.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KCDZ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,303.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,088,023</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>1,063,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,831,757.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
-    <x:t>196,462</x:t>
-[...23 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>192,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,713,178.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,867,581</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>1,825,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,705,394.15</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>46,004</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>44,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,505,500.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
-    <x:t>80,013</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>78,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,384,538.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
-    <x:t>130,436</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>127,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,223,054.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NAM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nippon Life India Asset Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HN55L0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,153.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>710,272</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>694,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,992.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
-    <x:t>182,456</x:t>
-[...23 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>178,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,000,270.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
-    <x:t>53,630</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>52,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,958.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,129,145</x:t>
-[...5 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>1,103,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$943,115.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,786</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,579.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$789,056.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
-    <x:t>65,732</x:t>
-[...5 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>64,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,151.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
-    <x:t>26,699</x:t>
-[...2 lines deleted...]
-    <x:t>$678,378.44</x:t>
+    <x:t>26,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,533.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PREMIERE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Premier Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002YYBDN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$666,895.46</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>22,057</x:t>
-[...2 lines deleted...]
-    <x:t>$665,801.18</x:t>
+    <x:t>21,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,474.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$527,862.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,699</x:t>
-[...53 lines deleted...]
-    <x:t>$643,378.23</x:t>
+    <x:t>2,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,329.28</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
-    <x:t>42,547</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>41,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$491,779.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$480,312.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$476,094.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>49,910</x:t>
-[...20 lines deleted...]
-    <x:t>$459,431.06</x:t>
+    <x:t>48,793</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,349.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,029.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>DATAPATT IN</x:t>
-[...14 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,454.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,643.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$379,593.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
-    <x:t>82,967</x:t>
-[...74 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>81,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$377,281.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,302</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$350,244.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SAGILITY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sagility Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017CSZ385</x:t>
   </x:si>
   <x:si>
-    <x:t>807,747</x:t>
-[...2 lines deleted...]
-    <x:t>$365,045.25</x:t>
+    <x:t>789,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,829.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GWYK27</x:t>
   </x:si>
   <x:si>
-    <x:t>22,144</x:t>
-[...20 lines deleted...]
-    <x:t>$354,699.83</x:t>
+    <x:t>21,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,829.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>15,376</x:t>
-[...23 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,294.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,468.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>215,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$304,667.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>SPRL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7T5Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>7,561</x:t>
-[...2 lines deleted...]
-    <x:t>$293,650.08</x:t>
+    <x:t>7,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$274,268.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$255,084.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,582.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,091.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$221,286.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,407.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,809.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,920.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,223.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,429.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,282.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,205.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,985.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,303.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,842.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,737.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,055.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,093.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,487.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,204.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,096.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,253.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,936.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,624.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,364.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,331.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,162.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,239.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>282,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$282,443.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>JKBK IN</x:t>
-[...478 lines deleted...]
-  <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>213,165,442</x:t>
-[...20 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>8,987,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,319.85</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,289,990.33</x:t>
-[...2 lines deleted...]
-    <x:t>-2.30%</x:t>
+    <x:t>$-640,801.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1549,62 +1552,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d6e23415eb24a61" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R30627cbecfcd46be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4fd9d7ba718c411c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5ee8e24f5445ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ca2112141d14281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15a56a0e48f843a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1767,1298 +1770,1298 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -3072,1071 +3075,1071 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>388</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>