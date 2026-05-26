--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -1,1530 +1,1539 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c82b29f38ad4f20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf902d71317094c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260505" sheetId="1" r:id="R15a56a0e48f843a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260522" sheetId="1" r:id="Radb404f066a145b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="495">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="498">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
     <x:t>155,209</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,083,900.77</x:t>
+    <x:t>$6,795,430.36</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.20%</x:t>
+    <x:t>6.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVJLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,705,795.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>239,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,688,348.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
     <x:t>96,359</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,669,190.31</x:t>
-[...35 lines deleted...]
-    <x:t>$4,555,037.85</x:t>
+    <x:t>$4,396,581.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQTR98</x:t>
   </x:si>
   <x:si>
     <x:t>58,916</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,519,991.57</x:t>
-[...2 lines deleted...]
-    <x:t>4.60%</x:t>
+    <x:t>$4,296,154.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP4T57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>958,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,168,720.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
     <x:t>399,202</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,448,352.83</x:t>
-[...20 lines deleted...]
-    <x:t>4.45%</x:t>
+    <x:t>$3,957,381.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
     <x:t>40,432</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,545,367.77</x:t>
-[...2 lines deleted...]
-    <x:t>3.61%</x:t>
+    <x:t>$3,910,968.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,726,673.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
     <x:t>65,906</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,537,597.83</x:t>
-[...2 lines deleted...]
-    <x:t>3.60%</x:t>
+    <x:t>$3,418,907.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
     <x:t>5,854,880</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,378,285.02</x:t>
-[...20 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$3,285,568.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F0CHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183,931.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8NK07</x:t>
   </x:si>
   <x:si>
     <x:t>109,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,235,299.17</x:t>
-[...2 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>$3,137,304.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
     <x:t>124,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,063,602.76</x:t>
-[...20 lines deleted...]
-    <x:t>3.08%</x:t>
+    <x:t>$2,961,509.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,034,449</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,864,544.95</x:t>
-[...2 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>$2,867,549.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FK7TZ9</x:t>
   </x:si>
   <x:si>
     <x:t>3,394,613</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,660,496.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$2,575,338.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
     <x:t>1,810,414</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,557,244.24</x:t>
-[...2 lines deleted...]
-    <x:t>2.60%</x:t>
+    <x:t>$2,424,074.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
     <x:t>58,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,128,306.17</x:t>
-[...2 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>$2,022,075.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
     <x:t>428,012</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,860,303.67</x:t>
-[...2 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>$1,830,278.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
     <x:t>1,063,672</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,831,757.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$1,784,891.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5SCL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,825,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675,519.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
     <x:t>192,065</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,713,178.86</x:t>
-[...17 lines deleted...]
-    <x:t>$1,705,394.15</x:t>
+    <x:t>$1,656,598.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
     <x:t>44,974</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,505,500.45</x:t>
-[...2 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>$1,407,430.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CM2C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,973.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
     <x:t>78,222</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,384,538.64</x:t>
-[...20 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$1,296,008.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
     <x:t>93,844</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,039,153.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$1,058,818.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>178,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,016,830.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
     <x:t>694,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,011,992.11</x:t>
-[...20 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$1,014,689.29</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
     <x:t>52,430</x:t>
   </x:si>
   <x:si>
-    <x:t>$982,958.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>$951,491.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
     <x:t>1,103,873</x:t>
   </x:si>
   <x:si>
-    <x:t>$943,115.80</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$922,496.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$862,758.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>WLCO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Welspun Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLG6Y2</x:t>
   </x:si>
   <x:si>
     <x:t>60,786</x:t>
   </x:si>
   <x:si>
-    <x:t>$801,579.79</x:t>
+    <x:t>$810,937.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$804,749.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>TDPS IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
     <x:t>64,261</x:t>
   </x:si>
   <x:si>
-    <x:t>$729,151.18</x:t>
-[...17 lines deleted...]
-    <x:t>$728,533.60</x:t>
+    <x:t>$747,539.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQGB79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$699,865.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
     <x:t>60,802</x:t>
   </x:si>
   <x:si>
-    <x:t>$666,895.46</x:t>
-[...20 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$624,383.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNXR54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$548,130.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F4LS63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,595</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$508,298.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
     <x:t>11,898</x:t>
   </x:si>
   <x:si>
-    <x:t>$527,862.47</x:t>
-[...35 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$493,322.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZ3004</x:t>
   </x:si>
   <x:si>
     <x:t>57,055</x:t>
   </x:si>
   <x:si>
-    <x:t>$480,312.17</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$460,620.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$438,204.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>10,858</x:t>
   </x:si>
   <x:si>
-    <x:t>$476,094.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$436,346.31</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>48,793</x:t>
   </x:si>
   <x:si>
-    <x:t>$460,349.38</x:t>
-[...20 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$416,603.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>GRSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WSYRF7</x:t>
   </x:si>
   <x:si>
     <x:t>14,325</x:t>
   </x:si>
   <x:si>
-    <x:t>$439,454.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$403,041.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,158.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,263.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,628.67</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVY1D4</x:t>
   </x:si>
   <x:si>
     <x:t>151,166</x:t>
   </x:si>
   <x:si>
-    <x:t>$413,643.43</x:t>
-[...38 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$340,870.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>789,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,039.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$322,513.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,798.15</x:t>
   </x:si>
   <x:si>
     <x:t>VAMP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Voltamp Transformers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P62BQ3</x:t>
   </x:si>
   <x:si>
     <x:t>3,302</x:t>
   </x:si>
   <x:si>
-    <x:t>$350,244.17</x:t>
-[...71 lines deleted...]
-    <x:t>$314,468.86</x:t>
+    <x:t>$315,017.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWRK9</x:t>
   </x:si>
   <x:si>
     <x:t>215,144</x:t>
   </x:si>
   <x:si>
-    <x:t>$304,667.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$314,740.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,775</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,333.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>SPRL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7T5Q7</x:t>
   </x:si>
   <x:si>
     <x:t>7,392</x:t>
   </x:si>
   <x:si>
-    <x:t>$274,268.54</x:t>
+    <x:t>$251,359.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,434</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,889.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>185,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,841.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,200.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,030.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,473.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,819.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,292.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,865.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,586.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,846.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,576.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,274.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,207.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,089.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,332.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,451</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,269.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,024.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,351.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,936</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,915.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,656.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,598.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,031.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,493.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,496.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,219.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,193.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>272,636</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,635.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>CUPD IN</x:t>
-[...326 lines deleted...]
-    <x:t>$109,096.40</x:t>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,451,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,189.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRANSRAI IN</x:t>
-[...136 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-640,801.62</x:t>
-[...2 lines deleted...]
-    <x:t>-0.65%</x:t>
+    <x:t>$-806,738.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1552,62 +1561,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5ee8e24f5445ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9ca2112141d14281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R15a56a0e48f843a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c35dd645f44b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc77534a74cba4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radb404f066a145b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1770,1356 +1779,1356 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -3133,399 +3142,399 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>359</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -3539,312 +3548,312 @@
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>394</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>405</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
@@ -3858,288 +3867,288 @@
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>472</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>492</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>