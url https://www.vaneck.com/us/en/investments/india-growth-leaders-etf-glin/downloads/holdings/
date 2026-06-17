--- v2 (2026-05-26)
+++ v3 (2026-06-17)
@@ -1,1539 +1,1530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf902d71317094c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c1eb19941488e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260522" sheetId="1" r:id="Radb404f066a145b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260615" sheetId="1" r:id="Rc540ea1974fa41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="498">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/22/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="495">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>155,209</x:t>
+    <x:t>151,671</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,795,430.36</x:t>
+    <x:t>$6,619,351.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.96%</x:t>
+    <x:t>6.74%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>104,919</x:t>
-[...5 lines deleted...]
-    <x:t>4.82%</x:t>
+    <x:t>153,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,715,464.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,635,168.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>239,940</x:t>
-[...5 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>234,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,559,464.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.64%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
-    <x:t>96,359</x:t>
-[...23 lines deleted...]
-    <x:t>4.40%</x:t>
+    <x:t>94,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,265,047.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQ5749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,206,053.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
-    <x:t>958,216</x:t>
-[...23 lines deleted...]
-    <x:t>4.05%</x:t>
+    <x:t>936,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,057,189.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.13%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
-    <x:t>40,432</x:t>
-[...5 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>39,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,989,889.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSDVY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,421,147.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,721,410</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,360,306.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MCX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Commodity Exchange Of India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q47HF1</x:t>
   </x:si>
   <x:si>
-    <x:t>109,195</x:t>
-[...41 lines deleted...]
-    <x:t>3.36%</x:t>
+    <x:t>106,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,478.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>62,844</x:t>
-[...5 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>61,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,121,953.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8NK07</x:t>
   </x:si>
   <x:si>
-    <x:t>109,706</x:t>
-[...5 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>107,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,970,817.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Baroda</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR4JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,010,867</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,946,913.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
-    <x:t>124,325</x:t>
-[...23 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>121,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,917,807.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.97%</x:t>
   </x:si>
   <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FK7TZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,394,613</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>3,317,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,696,595.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,810,414</x:t>
-[...5 lines deleted...]
-    <x:t>2.48%</x:t>
+    <x:t>1,769,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,634.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>58,750</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>57,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,919,158.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR5TW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,039,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,879,872.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
-    <x:t>428,012</x:t>
-[...23 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>418,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,688,508.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYKHP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,496.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,825,782</x:t>
-[...23 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>1,784,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,052.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CM2C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>124,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,432,075.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>44,974</x:t>
-[...2 lines deleted...]
-    <x:t>$1,407,430.52</x:t>
+    <x:t>43,949</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,418,074.55</x:t>
   </x:si>
   <x:si>
     <x:t>1.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>ZYDUSLIF IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
-    <x:t>78,222</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>76,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,354,166.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
-    <x:t>93,844</x:t>
-[...5 lines deleted...]
-    <x:t>1.08%</x:t>
+    <x:t>91,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,105,289.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>678,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,755.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DTSRT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,078,709</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,015,226.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,675.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
-    <x:t>178,372</x:t>
-[...56 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>174,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$950,575.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,903.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$835,530.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW03Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,691.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
-    <x:t>63,770</x:t>
-[...59 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>62,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,993.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>21,563</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>21,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,128.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
-    <x:t>60,802</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>59,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,485.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,350.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,609.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,610</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,030.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,639</x:t>
-[...5 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>2,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,912.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,782.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,865.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,053.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,261</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$396,912.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$395,583.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,507.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
-    <x:t>41,595</x:t>
-[...143 lines deleted...]
-    <x:t>$358,263.23</x:t>
+    <x:t>40,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,068.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$354,395.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,289.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,318.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,471.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,916.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$315,422.31</x:t>
+  </x:si>
+  <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GWYK27</x:t>
   </x:si>
   <x:si>
-    <x:t>21,648</x:t>
-[...101 lines deleted...]
-    <x:t>$314,740.99</x:t>
+    <x:t>21,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,643.33</x:t>
   </x:si>
   <x:si>
     <x:t>SJS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sjs Enterprises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2RK5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,775</x:t>
-[...2 lines deleted...]
-    <x:t>$264,333.23</x:t>
+    <x:t>12,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,149.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$285,540.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,133.87</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
-    <x:t>SPRL IN</x:t>
-[...47 lines deleted...]
-    <x:t>$232,841.93</x:t>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,473.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
-    <x:t>PRICOL IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>BAJAJCON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Consumer Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF3J02</x:t>
   </x:si>
   <x:si>
-    <x:t>38,014</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>37,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$232,510.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,845.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
-    <x:t>51,776</x:t>
-[...20 lines deleted...]
-    <x:t>$193,819.83</x:t>
+    <x:t>50,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,294.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>YATHARTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBY5R5</x:t>
   </x:si>
   <x:si>
-    <x:t>21,471</x:t>
-[...2 lines deleted...]
-    <x:t>$193,292.99</x:t>
+    <x:t>20,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,059.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,789.30</x:t>
   </x:si>
   <x:si>
     <x:t>VREL IN</x:t>
   </x:si>
   <x:si>
     <x:t>V2 Retail Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>75,802</x:t>
-[...23 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>74,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,687.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,765.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,591.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,975.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>TIPSMUSI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tips Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGSPR6</x:t>
   </x:si>
   <x:si>
-    <x:t>23,832</x:t>
-[...53 lines deleted...]
-    <x:t>$155,207.39</x:t>
+    <x:t>23,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,698.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,586.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,255.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,770.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,709.11</x:t>
   </x:si>
   <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,728</x:t>
-[...38 lines deleted...]
-    <x:t>$121,269.24</x:t>
+    <x:t>8,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,674.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
-    <x:t>SHCR IN</x:t>
-[...26 lines deleted...]
-    <x:t>$116,351.23</x:t>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,690.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>BALUFORG IN</x:t>
   </x:si>
   <x:si>
     <x:t>Balu Forge Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLM6M4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,936</x:t>
-[...20 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>22,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,202.34</x:t>
   </x:si>
   <x:si>
     <x:t>TRANSRAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transrail Lighting Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006GTB299</x:t>
   </x:si>
   <x:si>
-    <x:t>16,534</x:t>
-[...2 lines deleted...]
-    <x:t>$87,598.56</x:t>
+    <x:t>16,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,321.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>KMEW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQT3MM4</x:t>
   </x:si>
   <x:si>
-    <x:t>4,032</x:t>
-[...2 lines deleted...]
-    <x:t>$87,031.36</x:t>
+    <x:t>3,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,215.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>PCAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Piccadily Agro Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8GQW5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,883</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>12,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,356.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,645.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGGLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XH2907</x:t>
   </x:si>
   <x:si>
-    <x:t>30,438</x:t>
-[...20 lines deleted...]
-    <x:t>$65,219.46</x:t>
+    <x:t>29,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,783.34</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,193.80</x:t>
+    <x:t>$2,432.31</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>272,636</x:t>
+    <x:t>263,278</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$272,635.61</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$263,278.10</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>10,451,475</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>11,614,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,625.77</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-806,738.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.83%</x:t>
+    <x:t>$-560,804.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1561,51 +1552,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c35dd645f44b2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc77534a74cba4bb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Radb404f066a145b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dd02e4904d4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd02f9d2044614df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc540ea1974fa41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2475,109 +2466,109 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -2765,167 +2756,167 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>244</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
@@ -2968,109 +2959,109 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
@@ -3142,138 +3133,138 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
@@ -3345,80 +3336,80 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
@@ -3461,694 +3452,694 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>421</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>443</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>454</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>460</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>455</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
+      <x:c r="G85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="G85" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>492</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>497</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>