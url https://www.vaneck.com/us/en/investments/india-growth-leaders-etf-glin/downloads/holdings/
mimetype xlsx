--- v3 (2026-06-17)
+++ v4 (2026-07-09)
@@ -1,1530 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R461c1eb19941488e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfad5569c3f049a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260615" sheetId="1" r:id="Rc540ea1974fa41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260708" sheetId="1" r:id="Rd9301d3a31c5457b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="495">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
     <x:t>151,671</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,619,351.20</x:t>
+    <x:t>$5,963,906.70</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.74%</x:t>
+    <x:t>6.22%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
     <x:t>153,790</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,715,464.62</x:t>
-[...2 lines deleted...]
-    <x:t>4.80%</x:t>
+    <x:t>$4,720,825.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>234,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,644,236.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.84%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQTR98</x:t>
   </x:si>
   <x:si>
     <x:t>57,573</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,635,168.10</x:t>
-[...20 lines deleted...]
-    <x:t>4.64%</x:t>
+    <x:t>$4,482,087.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.68%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
     <x:t>94,162</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,265,047.95</x:t>
+    <x:t>$4,310,005.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQ5749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>390,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,163,562.03</x:t>
   </x:si>
   <x:si>
     <x:t>4.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>SBIN IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
     <x:t>936,372</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,057,189.12</x:t>
-[...2 lines deleted...]
-    <x:t>4.13%</x:t>
+    <x:t>$4,011,145.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.18%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
     <x:t>39,510</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,989,889.78</x:t>
-[...2 lines deleted...]
-    <x:t>4.06%</x:t>
+    <x:t>$3,827,429.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
     <x:t>64,404</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,421,147.75</x:t>
-[...2 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$3,309,520.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.45%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
     <x:t>5,721,410</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,360,306.54</x:t>
-[...2 lines deleted...]
-    <x:t>3.42%</x:t>
+    <x:t>$3,191,318.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVRLC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,129,851.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>MCX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Commodity Exchange Of India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q47HF1</x:t>
   </x:si>
   <x:si>
     <x:t>106,706</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,270,478.91</x:t>
-[...2 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>$3,072,232.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,994,583.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
     <x:t>61,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,121,953.88</x:t>
-[...20 lines deleted...]
-    <x:t>3.03%</x:t>
+    <x:t>$2,876,806.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,317,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,808,609.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>1,010,867</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,946,913.57</x:t>
-[...38 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>$2,550,313.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
     <x:t>1,769,143</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,468,634.52</x:t>
-[...2 lines deleted...]
-    <x:t>2.51%</x:t>
+    <x:t>$2,248,815.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
     <x:t>57,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,919,158.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$1,857,580.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
     <x:t>1,039,424</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,879,872.84</x:t>
-[...2 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>$1,684,722.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NMDC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nmdc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D5SCL3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,784,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,567,203.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
     <x:t>418,255</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,688,508.26</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$1,533,839.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
     <x:t>187,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,682,496.84</x:t>
-[...20 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$1,520,781.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
     <x:t>124,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,432,075.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$1,499,919.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Z8QDR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,694.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
     <x:t>43,949</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,418,074.55</x:t>
-[...20 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$1,302,274.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
     <x:t>91,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,105,289.21</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,125,778.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
     <x:t>678,546</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,047,755.99</x:t>
-[...2 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$963,033.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$953,009.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$928,272.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,507</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,224.94</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
     <x:t>1,078,709</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,015,226.48</x:t>
-[...20 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$914,152.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
     <x:t>174,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$950,575.48</x:t>
-[...35 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$893,024.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
     <x:t>62,796</x:t>
   </x:si>
   <x:si>
-    <x:t>$801,691.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$794,847.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AJP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ajanta Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQGB79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,071</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,321.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
     <x:t>62,316</x:t>
   </x:si>
   <x:si>
-    <x:t>$787,993.05</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>$705,957.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
     <x:t>59,416</x:t>
   </x:si>
   <x:si>
-    <x:t>$656,485.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$650,708.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$566,924.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
     <x:t>11,627</x:t>
   </x:si>
   <x:si>
-    <x:t>$544,350.57</x:t>
+    <x:t>$524,175.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>SYRMA IN</x:t>
-[...11 lines deleted...]
-    <x:t>$543,609.23</x:t>
+    <x:t>FML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Force Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNXR54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$484,168.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>10,610</x:t>
   </x:si>
   <x:si>
-    <x:t>$518,030.62</x:t>
-[...20 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$465,645.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZ3004</x:t>
   </x:si>
   <x:si>
     <x:t>55,754</x:t>
   </x:si>
   <x:si>
-    <x:t>$467,782.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$443,512.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>47,681</x:t>
   </x:si>
   <x:si>
-    <x:t>$426,865.40</x:t>
+    <x:t>$424,218.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NTCPH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Natco Pharma Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F4LS63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,647</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,955.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ABSLAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Aditya Birla Sun Life Asset Management</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PPGP35</x:t>
   </x:si>
   <x:si>
     <x:t>33,152</x:t>
   </x:si>
   <x:si>
-    <x:t>$401,053.25</x:t>
+    <x:t>$390,603.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,623.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
     <x:t>79,261</x:t>
   </x:si>
   <x:si>
-    <x:t>$396,912.71</x:t>
-[...17 lines deleted...]
-    <x:t>$395,583.77</x:t>
+    <x:t>$374,990.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>181,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,027.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>210,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,439.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ENGR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Engineers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVY1D4</x:t>
   </x:si>
   <x:si>
     <x:t>147,720</x:t>
   </x:si>
   <x:si>
-    <x:t>$368,507.68</x:t>
-[...17 lines deleted...]
-    <x:t>$364,068.65</x:t>
+    <x:t>$364,947.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,812.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$328,317.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>771,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,023.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$317,843.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,840.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indiamart Intermesh Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005J78V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,362.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,484</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,422.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,069.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAJAJCON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Consumer Care Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QF3J02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,380.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$238,951.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,370.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,615.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,445.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,981</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,155.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,638.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,671.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,289</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,713.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,635.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,032.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,182.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,984.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,808.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,693.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,926.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,405</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,568.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,588.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,627.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,100.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,776.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTERARC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Interarch Building Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMYKD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,551.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,179.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,331.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,067,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$356,493.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>JKBK IN</x:t>
-[...571 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>263,278</x:t>
-[...14 lines deleted...]
-    <x:t>$122,625.77</x:t>
+    <x:t>201,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$201,327.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-560,804.42</x:t>
-[...2 lines deleted...]
-    <x:t>-0.57%</x:t>
+    <x:t>$-341,508.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1552,51 +1555,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52dd02e4904d4a50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd02f9d2044614df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc540ea1974fa41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5ab96a6a8244a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdcbcdcfed2fd4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9301d3a31c5457b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2756,515 +2759,515 @@
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
@@ -3394,752 +3397,752 @@
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>370</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>397</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>420</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>443</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>453</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>454</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
+      <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>