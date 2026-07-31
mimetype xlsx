--- v4 (2026-07-09)
+++ v5 (2026-07-31)
@@ -1,1533 +1,1536 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbfad5569c3f049a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915d89755c994697" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260708" sheetId="1" r:id="Rd9301d3a31c5457b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260730" sheetId="1" r:id="R3e493b6c7ac34484"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="497">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>151,671</x:t>
+    <x:t>148,098</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,963,906.70</x:t>
+    <x:t>$5,494,517.34</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.22%</x:t>
+    <x:t>5.86%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>153,790</x:t>
-[...2 lines deleted...]
-    <x:t>$4,720,825.93</x:t>
+    <x:t>150,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,718,698.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>228,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,692,331.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,610,297.77</x:t>
   </x:si>
   <x:si>
     <x:t>4.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>BHARTI IN</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
-    <x:t>94,162</x:t>
-[...5 lines deleted...]
-    <x:t>4.50%</x:t>
+    <x:t>91,944</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,417,977.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.72%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>390,102</x:t>
-[...5 lines deleted...]
-    <x:t>4.34%</x:t>
+    <x:t>380,913</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,094,282.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.37%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
-    <x:t>936,372</x:t>
-[...5 lines deleted...]
-    <x:t>4.18%</x:t>
+    <x:t>914,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,692,286.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.94%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
-    <x:t>39,510</x:t>
-[...5 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>38,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,595,843.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.84%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
-    <x:t>64,404</x:t>
-[...5 lines deleted...]
-    <x:t>3.45%</x:t>
+    <x:t>62,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,515,196.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lupin Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVRLC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,007,734.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,935,236.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,239,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,857,338.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,794,993.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,721,410</x:t>
-[...59 lines deleted...]
-    <x:t>3.12%</x:t>
+    <x:t>5,586,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,775,342.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.96%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>61,411</x:t>
-[...23 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>59,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,648,212.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,010,867</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>987,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,501,091.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,769,143</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>1,727,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,251,824.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BR5TW3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,014,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,816,328.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>57,411</x:t>
-[...23 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>56,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,773,470.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indian Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DYKHP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,266</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,589,564.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,784,161</x:t>
-[...5 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>1,742,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,555,349.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
-    <x:t>418,255</x:t>
-[...2 lines deleted...]
-    <x:t>$1,533,839.45</x:t>
+    <x:t>408,403</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,720.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>INBK IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
-    <x:t>124,610</x:t>
-[...5 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>121,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,541.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
-    <x:t>76,439</x:t>
-[...5 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>74,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,081.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>43,949</x:t>
-[...5 lines deleted...]
-    <x:t>1.36%</x:t>
+    <x:t>42,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,183,260.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
-    <x:t>91,705</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>89,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,078,145.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LLOYDSME IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVQ295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,058,333.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,005,570.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>678,546</x:t>
-[...41 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>662,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$953,775.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOMH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Maharashtra</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DTSRT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,053,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$875,820.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>170,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$864,427.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
-    <x:t>25,507</x:t>
-[...38 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>24,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$846,122.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>SAILIFE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sai Life Sciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW03Z2</x:t>
   </x:si>
   <x:si>
-    <x:t>62,796</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>61,317</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,422.35</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>21,071</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>20,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,632.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
-    <x:t>62,316</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>60,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674,970.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
-    <x:t>59,416</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>58,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$598,004.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>SYRMA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Syrma Sgs Technology Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMXKM1</x:t>
   </x:si>
   <x:si>
-    <x:t>39,485</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>38,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,005.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,627</x:t>
-[...5 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>11,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,956.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,579</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>2,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$465,735.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KFINTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kfin Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V4SZS69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,976.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,610</x:t>
-[...5 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>10,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,478.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>176,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,589.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ECLX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eclerx Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GWYK27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$415,047.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZ3004</x:t>
   </x:si>
   <x:si>
-    <x:t>55,754</x:t>
-[...23 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>54,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,840.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
-    <x:t>40,647</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>39,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,728.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$371,659.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>753,491</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,039.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>77,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,312.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$347,979.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ABSLAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Aditya Birla Sun Life Asset Management</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PPGP35</x:t>
   </x:si>
   <x:si>
-    <x:t>33,152</x:t>
-[...56 lines deleted...]
-    <x:t>$374,027.87</x:t>
+    <x:t>32,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$342,000.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>144,241</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$336,097.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWRK9</x:t>
   </x:si>
   <x:si>
-    <x:t>210,240</x:t>
-[...35 lines deleted...]
-    <x:t>$328,812.72</x:t>
+    <x:t>205,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$330,753.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPRL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shriram Pistons &amp; Rings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,078.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>ECLX IN</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>VAMP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Voltamp Transformers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P62BQ3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,227</x:t>
-[...2 lines deleted...]
-    <x:t>$317,843.79</x:t>
+    <x:t>3,151</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,323.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>SPRL IN</x:t>
-[...11 lines deleted...]
-    <x:t>$311,840.82</x:t>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,132.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,395.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>14,689</x:t>
-[...41 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>14,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$261,404.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009CKXXT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,307</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$254,323.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,860.81</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJCON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Consumer Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF3J02</x:t>
   </x:si>
   <x:si>
-    <x:t>37,147</x:t>
-[...35 lines deleted...]
-    <x:t>$237,370.36</x:t>
+    <x:t>36,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,596.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Gemmological Institute In</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS2HK69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,632.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,699.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,247.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>TARIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QXSN70</x:t>
   </x:si>
   <x:si>
-    <x:t>54,467</x:t>
-[...53 lines deleted...]
-    <x:t>$175,638.17</x:t>
+    <x:t>53,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,013.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,648.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SKPI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shakti Pumps India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY28Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,989</x:t>
-[...20 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>28,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,736.30</x:t>
   </x:si>
   <x:si>
     <x:t>BNCO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Banco Products India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHRZ20</x:t>
   </x:si>
   <x:si>
-    <x:t>23,616</x:t>
-[...2 lines deleted...]
-    <x:t>$163,635.43</x:t>
+    <x:t>23,060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,750.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>55,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,253.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>SENORES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Senores Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HGR523</x:t>
   </x:si>
   <x:si>
-    <x:t>10,213</x:t>
-[...23 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>9,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,294.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
-    <x:t>8,529</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>20,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,339.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WESL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Websol Energy System Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DS5C10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,048.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,171.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SHCR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sharda Cropchem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006SZ83G6</x:t>
   </x:si>
   <x:si>
-    <x:t>12,684</x:t>
-[...35 lines deleted...]
-    <x:t>$111,926.51</x:t>
+    <x:t>12,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,518.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,276.48</x:t>
   </x:si>
   <x:si>
     <x:t>KRN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSQ3R93</x:t>
   </x:si>
   <x:si>
-    <x:t>8,405</x:t>
-[...5 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>8,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,816.30</x:t>
   </x:si>
   <x:si>
     <x:t>BALUFORG IN</x:t>
   </x:si>
   <x:si>
     <x:t>Balu Forge Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FLM6M4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,413</x:t>
-[...17 lines deleted...]
-    <x:t>$92,627.49</x:t>
+    <x:t>21,885</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,488.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Piccadily Agro Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8GQW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,293</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,850.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>PCAI IN</x:t>
-[...11 lines deleted...]
-    <x:t>$85,100.96</x:t>
+    <x:t>TRANSRAI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transrail Lighting Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006GTB299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,083.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>TRANSRAI IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>INTERARC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Interarch Building Products Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMYKD0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,491</x:t>
-[...2 lines deleted...]
-    <x:t>$65,551.44</x:t>
+    <x:t>3,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,966.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGGLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XH2907</x:t>
   </x:si>
   <x:si>
-    <x:t>29,744</x:t>
-[...2 lines deleted...]
-    <x:t>$63,179.77</x:t>
+    <x:t>29,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,528.28</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,611</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,331.16</x:t>
+    <x:t>$2,248.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>34,067,831</x:t>
+    <x:t>43,530,521</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$356,493.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$454,965.41</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>201,328</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>158,501</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,501.29</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-341,508.86</x:t>
-[...2 lines deleted...]
-    <x:t>-0.36%</x:t>
+    <x:t>$-497,504.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1555,51 +1558,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5ab96a6a8244a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdcbcdcfed2fd4c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9301d3a31c5457b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff0d52273794cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb73d8d5707b4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e493b6c7ac34484" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2527,138 +2530,138 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
@@ -2846,1303 +2849,1303 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>