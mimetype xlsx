--- v5 (2026-07-31)
+++ v6 (2026-08-21)
@@ -1,1536 +1,1527 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R915d89755c994697" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbe67408323438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260730" sheetId="1" r:id="R3e493b6c7ac34484"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260819" sheetId="1" r:id="Ra96204b8f3944d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="497">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="494">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>148,098</x:t>
+    <x:t>144,528</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,494,517.34</x:t>
+    <x:t>$5,071,847.78</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.86%</x:t>
+    <x:t>5.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>89,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,704,101.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,591,880.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>150,168</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>146,548</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,530,057.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>228,947</x:t>
-[...41 lines deleted...]
-    <x:t>4.72%</x:t>
+    <x:t>223,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,493,022.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>380,913</x:t>
-[...5 lines deleted...]
-    <x:t>4.37%</x:t>
+    <x:t>371,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,076,271.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.39%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
-    <x:t>914,316</x:t>
-[...5 lines deleted...]
-    <x:t>3.94%</x:t>
+    <x:t>892,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,822,718.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hero Motocorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSDVY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,371</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,983.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.95%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
-    <x:t>38,579</x:t>
-[...23 lines deleted...]
-    <x:t>3.75%</x:t>
+    <x:t>37,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,598,229.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,161,352.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,729,175.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
-    <x:t>118,629</x:t>
-[...23 lines deleted...]
-    <x:t>3.13%</x:t>
+    <x:t>115,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,694,329.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
   </x:si>
   <x:si>
     <x:t>IDBI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Idbi Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FK7TZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,239,092</x:t>
-[...23 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>3,161,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,671,776.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
   </x:si>
   <x:si>
     <x:t>SUEL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Suzlon Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWZ9X2</x:t>
   </x:si>
   <x:si>
-    <x:t>5,586,645</x:t>
-[...5 lines deleted...]
-    <x:t>2.96%</x:t>
+    <x:t>5,451,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,671,106.64</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>59,965</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>58,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,504,638.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>987,057</x:t>
-[...5 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>963,262</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,468,244.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,727,472</x:t>
-[...5 lines deleted...]
-    <x:t>2.40%</x:t>
+    <x:t>1,685,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,275,437.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,014,941</x:t>
-[...5 lines deleted...]
-    <x:t>1.94%</x:t>
+    <x:t>990,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,935,412.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>56,059</x:t>
-[...5 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>54,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,635,820.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
-    <x:t>183,266</x:t>
-[...5 lines deleted...]
-    <x:t>1.70%</x:t>
+    <x:t>178,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,632,664.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NACL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>National Aluminium Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KCDZ26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,614,349.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
-    <x:t>1,742,136</x:t>
-[...23 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>1,700,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,480,922.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IKS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inventurus Knowledge Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Z8QDR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,320.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>ZYDUSLIF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zydus Lifesciences Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CM2C44</x:t>
   </x:si>
   <x:si>
-    <x:t>121,675</x:t>
-[...23 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>118,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,372,267.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
-    <x:t>42,914</x:t>
-[...2 lines deleted...]
-    <x:t>$1,183,260.80</x:t>
+    <x:t>41,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,175,956.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,168,676.43</x:t>
   </x:si>
   <x:si>
     <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
-    <x:t>89,545</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>87,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,113,132.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
-    <x:t>50,028</x:t>
-[...23 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>48,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$980,053.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$966,590.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,398.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>BOI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVN921</x:t>
   </x:si>
   <x:si>
-    <x:t>662,563</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>646,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,652.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW03Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$891,303.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,053,301</x:t>
-[...2 lines deleted...]
-    <x:t>$875,820.95</x:t>
+    <x:t>1,027,909</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$859,648.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
-    <x:t>HCP IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
-    <x:t>24,906</x:t>
-[...20 lines deleted...]
-    <x:t>$845,422.35</x:t>
+    <x:t>24,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,805.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
-    <x:t>20,575</x:t>
-[...23 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>20,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776,752.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
-    <x:t>58,016</x:t>
-[...2 lines deleted...]
-    <x:t>$598,004.99</x:t>
+    <x:t>56,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,800.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>SYRMA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Syrma Sgs Technology Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMXKM1</x:t>
   </x:si>
   <x:si>
-    <x:t>38,555</x:t>
-[...2 lines deleted...]
-    <x:t>$558,005.14</x:t>
+    <x:t>37,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,992.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,476.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
-    <x:t>DATAPATT IN</x:t>
-[...14 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$536,443.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>172,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,329.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
-    <x:t>2,518</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>2,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,549.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
-    <x:t>46,558</x:t>
-[...38 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>45,436</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,462.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GWYK27</x:t>
   </x:si>
   <x:si>
-    <x:t>20,657</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>20,159</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,556.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,148.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>HBLENGIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hbl Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZ3004</x:t>
   </x:si>
   <x:si>
-    <x:t>54,441</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>53,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$373,677.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GRSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001WSYRF7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,338</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,962.84</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
-    <x:t>39,690</x:t>
-[...23 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>38,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,517.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,117.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPW095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,585.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,475.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>SAGILITY IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sagility Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017CSZ385</x:t>
   </x:si>
   <x:si>
-    <x:t>753,491</x:t>
-[...71 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>735,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$327,024.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,659.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,114.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,007.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,271.17</x:t>
   </x:si>
   <x:si>
     <x:t>JKBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNWRK9</x:t>
   </x:si>
   <x:si>
-    <x:t>205,288</x:t>
-[...56 lines deleted...]
-    <x:t>$301,132.67</x:t>
+    <x:t>200,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,510.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,195.69</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>PRICOL IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
-    <x:t>14,343</x:t>
-[...5 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>13,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,783.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AIIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009CKXXT2</x:t>
   </x:si>
   <x:si>
-    <x:t>44,307</x:t>
-[...20 lines deleted...]
-    <x:t>$252,860.81</x:t>
+    <x:t>43,239</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,967.28</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJCON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Consumer Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF3J02</x:t>
   </x:si>
   <x:si>
-    <x:t>36,272</x:t>
-[...5 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>35,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,444.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,416.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
-    <x:t>49,404</x:t>
-[...20 lines deleted...]
-    <x:t>$177,699.66</x:t>
+    <x:t>48,213</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,721.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>VREL IN</x:t>
   </x:si>
   <x:si>
     <x:t>V2 Retail Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>72,329</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>70,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,740.99</x:t>
   </x:si>
   <x:si>
     <x:t>TARIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QXSN70</x:t>
   </x:si>
   <x:si>
-    <x:t>53,184</x:t>
-[...2 lines deleted...]
-    <x:t>$164,013.40</x:t>
+    <x:t>51,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,138.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SENORES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Senores Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HGR523</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,949.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLSIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bls International Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CGKTTY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,920.22</x:t>
   </x:si>
   <x:si>
     <x:t>TIPSMUSI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tips Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGSPR6</x:t>
   </x:si>
   <x:si>
-    <x:t>22,740</x:t>
-[...5 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>22,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,082.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,670.67</x:t>
   </x:si>
   <x:si>
     <x:t>SKPI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shakti Pumps India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY28Z4</x:t>
   </x:si>
   <x:si>
-    <x:t>28,306</x:t>
-[...35 lines deleted...]
-    <x:t>$139,253.37</x:t>
+    <x:t>27,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,187.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>SENORES IN</x:t>
-[...11 lines deleted...]
-    <x:t>$135,294.84</x:t>
+    <x:t>KRN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PSQ3R93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,935.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,394.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,218.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMEW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZQT3MM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,199.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
-    <x:t>20,820</x:t>
-[...5 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>20,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,464.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHCR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sharda Cropchem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006SZ83G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,538.01</x:t>
   </x:si>
   <x:si>
     <x:t>WESL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Websol Energy System Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DS5C10</x:t>
   </x:si>
   <x:si>
     <x:t>110,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$110,048.93</x:t>
-[...77 lines deleted...]
-    <x:t>$99,488.28</x:t>
+    <x:t>$95,755.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PCAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Piccadily Agro Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8GQW5</x:t>
   </x:si>
   <x:si>
-    <x:t>12,293</x:t>
-[...5 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>11,997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,651.52</x:t>
   </x:si>
   <x:si>
     <x:t>TRANSRAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transrail Lighting Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006GTB299</x:t>
   </x:si>
   <x:si>
-    <x:t>15,777</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>15,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,777.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>INTERARC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Interarch Building Products Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMYKD0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,409</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>3,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,336.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ZAGGLE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017XH2907</x:t>
   </x:si>
   <x:si>
-    <x:t>29,043</x:t>
-[...2 lines deleted...]
-    <x:t>$62,528.28</x:t>
+    <x:t>28,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,191.56</x:t>
   </x:si>
   <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
-    <x:t>7,611</x:t>
-[...2 lines deleted...]
-    <x:t>$2,248.81</x:t>
+    <x:t>7,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,769.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>43,530,521</x:t>
+    <x:t>55,264,108</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$454,965.41</x:t>
+    <x:t>$577,110.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>158,501</x:t>
-[...2 lines deleted...]
-    <x:t>$158,501.29</x:t>
+    <x:t>130,825</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,825.42</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-497,504.44</x:t>
-[...2 lines deleted...]
-    <x:t>-0.53%</x:t>
+    <x:t>$-1,189,118.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1558,51 +1549,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ff0d52273794cef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rdb73d8d5707b4eba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R3e493b6c7ac34484" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0b2b8496444a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raad948b23aec4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra96204b8f3944d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2066,2086 +2057,2086 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>329</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>384</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>441</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>467</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>480</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>492</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>495</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>496</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>