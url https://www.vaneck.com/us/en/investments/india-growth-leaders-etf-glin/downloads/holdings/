--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,1527 +1,1530 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dbe67408323438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6c0386c87c425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260819" sheetId="1" r:id="Ra96204b8f3944d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260909" sheetId="1" r:id="Rfe0fd07e646b49c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="494">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="495">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
     <x:t>144,528</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,071,847.78</x:t>
+    <x:t>$4,983,027.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>5.46%</x:t>
+    <x:t>5.40%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
     <x:t>89,728</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,704,101.25</x:t>
-[...2 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>$4,711,465.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>EIM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eicher Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQTR98</x:t>
   </x:si>
   <x:si>
     <x:t>54,862</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,591,880.01</x:t>
-[...2 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>$4,446,391.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
     <x:t>146,548</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,530,057.65</x:t>
-[...2 lines deleted...]
-    <x:t>4.87%</x:t>
+    <x:t>$4,335,189.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
     <x:t>223,428</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,493,022.46</x:t>
-[...2 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>$4,254,764.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
     <x:t>371,730</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,076,271.32</x:t>
-[...2 lines deleted...]
-    <x:t>4.39%</x:t>
+    <x:t>$3,902,055.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BHE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharat Electronics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CP4T57</x:t>
   </x:si>
   <x:si>
     <x:t>892,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,822,718.17</x:t>
-[...2 lines deleted...]
-    <x:t>4.11%</x:t>
+    <x:t>$3,803,704.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>101,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,573,997.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.87%</x:t>
   </x:si>
   <x:si>
     <x:t>HMCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hero Motocorp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSDVY4</x:t>
   </x:si>
   <x:si>
     <x:t>61,371</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,666,983.91</x:t>
-[...2 lines deleted...]
-    <x:t>3.95%</x:t>
+    <x:t>$3,359,415.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.64%</x:t>
   </x:si>
   <x:si>
     <x:t>POLYCAB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Polycab India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P80977</x:t>
   </x:si>
   <x:si>
     <x:t>37,649</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,598,229.24</x:t>
-[...20 lines deleted...]
-    <x:t>3.40%</x:t>
+    <x:t>$3,300,285.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GVTD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Vernova T&amp;D India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F0CHY4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,866,058.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDBI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idbi Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FK7TZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,161,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,702,990.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>HDFCAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Asset Management Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D8NK07</x:t>
   </x:si>
   <x:si>
     <x:t>102,156</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,729,175.25</x:t>
-[...2 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>$2,612,870.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,599,343.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>LPC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lupin Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVRLC8</x:t>
   </x:si>
   <x:si>
     <x:t>115,769</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,694,329.38</x:t>
-[...53 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>$2,552,139.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>BOB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Baroda</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR4JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>963,262</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,468,244.45</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$2,366,226.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
     <x:t>1,685,828</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,275,437.31</x:t>
-[...2 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>$2,194,171.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
   </x:si>
   <x:si>
     <x:t>UNBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Union Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR5TW3</x:t>
   </x:si>
   <x:si>
     <x:t>990,474</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,935,412.17</x:t>
-[...2 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>$1,911,260.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
     <x:t>54,708</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,635,820.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>$1,614,304.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>INBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indian Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DYKHP3</x:t>
   </x:si>
   <x:si>
     <x:t>178,848</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,632,664.95</x:t>
+    <x:t>$1,607,190.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NACL IN</x:t>
   </x:si>
   <x:si>
     <x:t>National Aluminium Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KCDZ26</x:t>
   </x:si>
   <x:si>
     <x:t>398,558</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,614,349.47</x:t>
-[...2 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$1,577,114.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WLCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Welspun Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLG6Y2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,549,008.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NMDC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nmdc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D5SCL3</x:t>
   </x:si>
   <x:si>
     <x:t>1,700,139</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,480,922.61</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$1,528,804.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZYDUSLIF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zydus Lifesciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CM2C44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,405,031.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>IKS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Inventurus Knowledge Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002Z8QDR3</x:t>
   </x:si>
   <x:si>
     <x:t>72,839</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,382,320.22</x:t>
-[...17 lines deleted...]
-    <x:t>$1,372,267.97</x:t>
+    <x:t>$1,369,353.93</x:t>
   </x:si>
   <x:si>
     <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WAAREEEN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Waaree Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG003QVC501</x:t>
   </x:si>
   <x:si>
     <x:t>41,879</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,175,956.89</x:t>
-[...20 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$1,129,175.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>NAM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Nippon Life India Asset Management Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN55L0</x:t>
   </x:si>
   <x:si>
     <x:t>87,386</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,113,132.59</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$1,067,186.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAILIFE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sai Life Sciences Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW03Z2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,051,923.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BOI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVN921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>646,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,294.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939,908.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>166,097</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$925,459.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>LLOYDSME IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lloyds Metals &amp; Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVQ295</x:t>
   </x:si>
   <x:si>
     <x:t>48,822</x:t>
   </x:si>
   <x:si>
-    <x:t>$980,053.34</x:t>
-[...71 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$925,302.18</x:t>
   </x:si>
   <x:si>
     <x:t>BOMH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Of Maharashtra</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DTSRT0</x:t>
   </x:si>
   <x:si>
     <x:t>1,027,909</x:t>
   </x:si>
   <x:si>
-    <x:t>$859,648.39</x:t>
-[...2 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$910,537.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
     <x:t>24,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$821,805.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$826,041.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>AJP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ajanta Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQGB79</x:t>
   </x:si>
   <x:si>
     <x:t>20,079</x:t>
   </x:si>
   <x:si>
-    <x:t>$776,752.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$745,063.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SYRMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Syrma Sgs Technology Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMXKM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639,780.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PREMIERE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Premier Energies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002YYBDN7</x:t>
   </x:si>
   <x:si>
     <x:t>56,617</x:t>
   </x:si>
   <x:si>
-    <x:t>$593,800.74</x:t>
-[...17 lines deleted...]
-    <x:t>$588,992.81</x:t>
+    <x:t>$579,974.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
     <x:t>11,079</x:t>
   </x:si>
   <x:si>
-    <x:t>$553,476.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$567,535.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>10,110</x:t>
   </x:si>
   <x:si>
-    <x:t>$536,443.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$519,141.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CUPD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cupid Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BY2KD1</x:t>
   </x:si>
   <x:si>
     <x:t>172,497</x:t>
   </x:si>
   <x:si>
-    <x:t>$513,329.47</x:t>
+    <x:t>$506,526.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>FML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Force Motors Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNXR54</x:t>
   </x:si>
   <x:si>
     <x:t>2,457</x:t>
   </x:si>
   <x:si>
-    <x:t>$458,549.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$446,454.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>KFINTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kfin Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V4SZS69</x:t>
   </x:si>
   <x:si>
     <x:t>45,436</x:t>
   </x:si>
   <x:si>
-    <x:t>$450,462.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>$432,743.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HBLENGIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hbl Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZ3004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,780.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>ECLX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Eclerx Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GWYK27</x:t>
   </x:si>
   <x:si>
     <x:t>20,159</x:t>
   </x:si>
   <x:si>
-    <x:t>$386,556.03</x:t>
+    <x:t>$406,759.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENGR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Engineers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVY1D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$402,865.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,026.56</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>SHEP IN</x:t>
-[...29 lines deleted...]
-    <x:t>$373,677.41</x:t>
+    <x:t>VAMP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Voltamp Transformers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P62BQ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,035.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABSLAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Sun Life Asset Management</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PPGP35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,477.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GRSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Garden Reach Shipbuilders &amp; Engineers L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001WSYRF7</x:t>
   </x:si>
   <x:si>
     <x:t>13,338</x:t>
   </x:si>
   <x:si>
-    <x:t>$368,962.84</x:t>
+    <x:t>$348,935.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAGILITY IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sagility Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017CSZ385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>735,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,560.57</x:t>
   </x:si>
   <x:si>
     <x:t>NTCPH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Natco Pharma Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F4LS63</x:t>
   </x:si>
   <x:si>
     <x:t>38,733</x:t>
   </x:si>
   <x:si>
-    <x:t>$358,517.77</x:t>
-[...20 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$336,067.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>CHMB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Chambal Fertilizers And Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPW095</x:t>
   </x:si>
   <x:si>
     <x:t>75,528</x:t>
   </x:si>
   <x:si>
-    <x:t>$343,585.83</x:t>
-[...35 lines deleted...]
-    <x:t>$327,024.30</x:t>
+    <x:t>$329,266.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,883</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,913.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>VAMP IN</x:t>
-[...26 lines deleted...]
-    <x:t>$321,114.83</x:t>
+    <x:t>SKYGOLD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sky Gold And Diamonds Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS6C20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,895.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JKBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jammu &amp; Kashmir Bank Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNWRK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,698.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,362.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>SJS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sjs Enterprises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2RK5</x:t>
   </x:si>
   <x:si>
     <x:t>11,896</x:t>
   </x:si>
   <x:si>
-    <x:t>$313,007.24</x:t>
-[...50 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$285,798.87</x:t>
   </x:si>
   <x:si>
     <x:t>INMART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Indiamart Intermesh Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005J78V87</x:t>
   </x:si>
   <x:si>
     <x:t>13,997</x:t>
   </x:si>
   <x:si>
-    <x:t>$253,783.74</x:t>
+    <x:t>$245,602.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AIIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Authum Investment &amp; Infrastucture Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009CKXXT2</x:t>
   </x:si>
   <x:si>
     <x:t>43,239</x:t>
   </x:si>
   <x:si>
-    <x:t>$248,967.28</x:t>
+    <x:t>$233,114.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YATHARTH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yatharth Hospital &amp; Trauma Care Service</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBY5R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,627.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BAJAJCON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Consumer Care Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QF3J02</x:t>
   </x:si>
   <x:si>
     <x:t>35,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$185,444.47</x:t>
-[...20 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$193,699.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VREL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V2 Retail Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,585</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,591.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TARIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transformers &amp; Rectifiers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QXSN70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,103.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>IGIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>International Gemmological Institute In</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GS2HK69</x:t>
   </x:si>
   <x:si>
     <x:t>48,213</x:t>
   </x:si>
   <x:si>
-    <x:t>$170,721.78</x:t>
-[...35 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>$157,558.15</x:t>
   </x:si>
   <x:si>
     <x:t>SENORES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Senores Pharmaceuticals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HGR523</x:t>
   </x:si>
   <x:si>
     <x:t>9,732</x:t>
   </x:si>
   <x:si>
-    <x:t>$157,949.73</x:t>
+    <x:t>$152,055.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TIPSMUSI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tips Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSPR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,661.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BNCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banco Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHRZ20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,928.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quality Power Electrical Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHS3KM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,848.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKPI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shakti Pumps India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY28Z4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,624</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,362.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BLSIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bls International Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CGKTTY9</x:t>
   </x:si>
   <x:si>
     <x:t>54,183</x:t>
   </x:si>
   <x:si>
-    <x:t>$153,920.22</x:t>
-[...50 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$134,357.56</x:t>
   </x:si>
   <x:si>
     <x:t>KRN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Krn Heat Exchanger And Refrigeration Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PSQ3R93</x:t>
   </x:si>
   <x:si>
     <x:t>8,009</x:t>
   </x:si>
   <x:si>
-    <x:t>$125,935.93</x:t>
-[...17 lines deleted...]
-    <x:t>$125,394.18</x:t>
+    <x:t>$134,045.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALUFORG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Balu Forge Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FLM6M4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,112.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.13%</x:t>
   </x:si>
   <x:si>
-    <x:t>BALUFORG IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>KMEW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Knowledge Marine &amp; Engineering Works Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZQT3MM4</x:t>
   </x:si>
   <x:si>
     <x:t>3,754</x:t>
   </x:si>
   <x:si>
-    <x:t>$108,199.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$116,695.00</x:t>
   </x:si>
   <x:si>
     <x:t>POCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYYXW7</x:t>
   </x:si>
   <x:si>
     <x:t>20,318</x:t>
   </x:si>
   <x:si>
-    <x:t>$106,464.73</x:t>
+    <x:t>$99,418.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SHCR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sharda Cropchem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006SZ83G6</x:t>
   </x:si>
   <x:si>
     <x:t>12,086</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,538.01</x:t>
+    <x:t>$99,251.98</x:t>
   </x:si>
   <x:si>
     <x:t>WESL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Websol Energy System Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DS5C10</x:t>
   </x:si>
   <x:si>
     <x:t>110,306</x:t>
   </x:si>
   <x:si>
-    <x:t>$95,755.83</x:t>
+    <x:t>$90,704.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>PCAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Piccadily Agro Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8GQW5</x:t>
   </x:si>
   <x:si>
     <x:t>11,997</x:t>
   </x:si>
   <x:si>
-    <x:t>$88,651.52</x:t>
+    <x:t>$75,459.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>TRANSRAI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Transrail Lighting Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006GTB299</x:t>
   </x:si>
   <x:si>
     <x:t>15,397</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,777.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$68,451.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>INTERARC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Interarch Building Products Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMYKD0</x:t>
   </x:si>
   <x:si>
     <x:t>3,327</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,336.23</x:t>
+    <x:t>$61,506.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZAGGLE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zaggle Prepaid Ocean Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017XH2907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,634.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>ZAGGLE IN</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>GENP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Prime Infra Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWN05</x:t>
   </x:si>
   <x:si>
     <x:t>7,612</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,769.45</x:t>
+    <x:t>$4,560.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>55,264,108</x:t>
+    <x:t>61,529,465</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$577,110.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$646,993.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>130,825</x:t>
-[...2 lines deleted...]
-    <x:t>$130,825.42</x:t>
+    <x:t>91,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,980.47</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,189,118.13</x:t>
-[...2 lines deleted...]
-    <x:t>-1.28%</x:t>
+    <x:t>$-1,042,288.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1549,51 +1552,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca0b2b8496444a6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Raad948b23aec4dac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra96204b8f3944d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc50da645134c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51695dab2f684c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe0fd07e646b49c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2057,1095 +2060,1095 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>269</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
@@ -3188,631 +3191,631 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>382</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>393</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
@@ -3884,259 +3887,259 @@
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>