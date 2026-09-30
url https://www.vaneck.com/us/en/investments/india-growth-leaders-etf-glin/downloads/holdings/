--- v7 (2026-09-10)
+++ v8 (2026-09-30)
@@ -1,1530 +1,1533 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6c0386c87c425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32a98a4562142c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260909" sheetId="1" r:id="Rfe0fd07e646b49c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260929" sheetId="1" r:id="R2d4d33fe48f041e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="495">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>HDB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NWKS18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>207,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,702,441.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INFY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infosys Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSGQL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>419,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,463,639.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>240,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,432,611.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>State Bank Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GQ5749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>439,478</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,414,000.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXSB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axis Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5ZZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>342,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,325,912.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icici Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>158,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,688.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mahindra &amp; Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>107,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285,548.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kotak Mahindra Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVD592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>768,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,251,994.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BAF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Finance Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DBLZQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>297,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,015,922.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itc Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMYVC9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>910,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,512,939.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Consultancy Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q0WCK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,455,370.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUNP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sun Pharmaceutical Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV5G16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,060,396.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TTAN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Titan Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D17Q16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,984,670.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUVR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Unilever Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSMG04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,877,289.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wipro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDFT17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,147,815</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,847,982.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindalco Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSJQQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>159,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,588,983.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP4T57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>389,830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,575,102.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJAUT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Auto Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKDY02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,474,371.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADSEZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adani Ports &amp; Special Economic Zone Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,874</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,440,052.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C68V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,431,929.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UTCEM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ultratech Cement Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PZ2JC7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,654.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BSE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bse Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GKW537</x:t>
   </x:si>
   <x:si>
-    <x:t>144,528</x:t>
-[...11 lines deleted...]
-    <x:t>5.40%</x:t>
+    <x:t>41,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,378,926.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIVI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Divi's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJVX88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,307,757.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BJFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bajaj Finserv Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CKDVH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,236,799.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VEDL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CZG8N8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>423,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,103.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXKNH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,131,457.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,127.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVSL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvs Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,095,905.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coal India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C45298</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041,317.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TMCV IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Motors Ltd /New</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P31KP81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>230,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,032,119.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONGC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oil &amp; Natural Gas Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0B62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>412,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$987,592.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HNAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Aeronautics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT6SB9</x:t>
   </x:si>
   <x:si>
-    <x:t>89,728</x:t>
-[...23 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>19,565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,782.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JIOFIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jio Financial Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2L82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>369,368</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$836,735.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholamandalam Investment And Finance Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQ07P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,677</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$824,753.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOTHERSO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samvardhana Motherson International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CWNKS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>485,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,331.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,027.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAXHEALT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Max Healthcare Institute Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQX7B3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$779,391.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P80977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$706,882.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Heavy Electricals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,053.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ashok Leyland Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>426,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,249.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFORGE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coforge Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q36Y03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,966.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSYS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Persistent Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TL5HN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,185.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIXON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dixon Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKD1Y8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$589,937.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>TRENT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Trent Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVJLS0</x:t>
   </x:si>
   <x:si>
-    <x:t>146,548</x:t>
-[...113 lines deleted...]
-    <x:t>3.57%</x:t>
+    <x:t>21,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,117.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LICI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life Insurance Corp Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C49F22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,031.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Au Small Finance Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R1SK84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$552,584.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LENSKART IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lenskart Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027FK5W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,725.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,726.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,289,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$530,388.90</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>58,519</x:t>
-[...95 lines deleted...]
-    <x:t>2.56%</x:t>
+    <x:t>12,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$525,047.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWERIND IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Energy India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJ6XXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,429.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$460,043.89</x:t>
   </x:si>
   <x:si>
     <x:t>CBK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Canara Bank</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBB10</x:t>
   </x:si>
   <x:si>
-    <x:t>1,685,828</x:t>
-[...23 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>353,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$439,203.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LODHA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lodha Developers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V15XP7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$357,010.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>54,708</x:t>
-[...185 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>11,941</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$340,103.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,021.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360ONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 One Wam Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Y1YW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,377.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OFSS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Financial Services Software Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F47KN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$293,376.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$248,095.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KALYANKJ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalyan Jewellers India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005MWD4N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$247,175.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICICIAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icici Prudential Asset Management Co Lt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HN50X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,035.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>TDPS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Td Power Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001CS9208</x:t>
   </x:si>
   <x:si>
-    <x:t>118,762</x:t>
-[...5 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>24,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,363.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEGISLOG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegis Logistics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CMWW56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,062.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
-    <x:t>166,097</x:t>
-[...110 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>34,934</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,687.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTARTECH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtar Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMZRY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,168.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSCH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Himadri Speciality Chemical Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHHJ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,018.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>47,395</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,182.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KAYNES IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kaynes Technology India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7SX87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,600.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,079</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>2,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,409.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,110</x:t>
-[...158 lines deleted...]
-    <x:t>$353,477.37</x:t>
+    <x:t>2,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,768.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHADOWF IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shadowfax Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009SZVSH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,373.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TENNIND IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tenneco Clean Air India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01YBKPPH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,639.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUBICON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubicon Research Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F2X6VH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,904.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHRIPIST IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spr Auto Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001C7T5Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,071.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APOLLO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Micro Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPBZRX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,802.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E2E IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>E2e Networks Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NM9GR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,407</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,020.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PARAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paras Defence &amp; Space Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBY2HX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,652</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,342.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLUESTON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bluestone Jewellery And Lifestyle Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002G0Q749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,529.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GPIN IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Power Infrastructures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8MXB6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,247.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRISHANA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krishana Phoschem Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBPT57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,393.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GENP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genus Prime Infra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWN05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,612</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-INR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,885,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$332,177.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>GRSE IN</x:t>
-[...565 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>91,980</x:t>
-[...2 lines deleted...]
-    <x:t>$91,980.47</x:t>
+    <x:t>32,914</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,913.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,042,288.00</x:t>
-[...2 lines deleted...]
-    <x:t>-1.13%</x:t>
+    <x:t>$-651,030.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1552,51 +1555,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rabc50da645134c91" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R51695dab2f684c50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfe0fd07e646b49c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1990530bd04978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8196d1ad4a8d4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d4d33fe48f041e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I88"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1842,1980 +1845,1980 @@
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>147</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>235</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>45</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>407</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>413</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="F73" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>435</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
@@ -4017,129 +4020,129 @@
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>490</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="2" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="B88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I88" s="2" t="s">
         <x:v>1</x:v>
       </x:c>