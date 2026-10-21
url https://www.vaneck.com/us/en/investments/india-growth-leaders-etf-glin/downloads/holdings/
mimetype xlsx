--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -1,1533 +1,1509 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re32a98a4562142c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3fe7aa533b04df3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20260929" sheetId="1" r:id="R2d4d33fe48f041e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GLIN_asof_20261019" sheetId="1" r:id="Ra8d662b34c1f42aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="708" uniqueCount="496">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="488">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>INFY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infosys Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSGQL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>398,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,866,201.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HDB</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NWKS18</x:t>
   </x:si>
   <x:si>
-    <x:t>207,705</x:t>
-[...29 lines deleted...]
-    <x:t>5.10%</x:t>
+    <x:t>197,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,557,907.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.30%</x:t>
   </x:si>
   <x:si>
     <x:t>BHARTI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bharti Airtel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DX1FT6</x:t>
   </x:si>
   <x:si>
-    <x:t>240,235</x:t>
-[...5 lines deleted...]
-    <x:t>5.06%</x:t>
+    <x:t>228,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,508,324.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icici Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>150,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,431,875.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>SBIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>State Bank Of India</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GQ5749</x:t>
   </x:si>
   <x:si>
-    <x:t>439,478</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>417,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,277,196.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AXSB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Axis Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5ZZ7</x:t>
   </x:si>
   <x:si>
-    <x:t>342,731</x:t>
-[...20 lines deleted...]
-    <x:t>$4,308,688.25</x:t>
+    <x:t>325,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,233,409.82</x:t>
   </x:si>
   <x:si>
     <x:t>4.92%</x:t>
   </x:si>
   <x:si>
+    <x:t>KMB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kotak Mahindra Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVD592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>730,889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,401,099.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Mahindra &amp; Mahindra Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>107,014</x:t>
-[...23 lines deleted...]
-    <x:t>3.71%</x:t>
+    <x:t>101,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,113,388.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TCS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Consultancy Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q0WCK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,851,896.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.32%</x:t>
   </x:si>
   <x:si>
     <x:t>BAF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DBLZQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>297,442</x:t>
-[...5 lines deleted...]
-    <x:t>3.44%</x:t>
+    <x:t>282,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,848,144.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ITC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Itc Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMYVC9</x:t>
   </x:si>
   <x:si>
-    <x:t>910,029</x:t>
-[...23 lines deleted...]
-    <x:t>2.80%</x:t>
+    <x:t>865,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,375,041.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wipro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDFT17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,091,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,106,259.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>SUNP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sun Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV5G16</x:t>
   </x:si>
   <x:si>
-    <x:t>106,056</x:t>
-[...5 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>100,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,850,027.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
   </x:si>
   <x:si>
     <x:t>TTAN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Titan Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D17Q16</x:t>
   </x:si>
   <x:si>
-    <x:t>40,759</x:t>
-[...5 lines deleted...]
-    <x:t>2.27%</x:t>
+    <x:t>38,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,804,053.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>HUVR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Unilever Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSMG04</x:t>
   </x:si>
   <x:si>
-    <x:t>96,689</x:t>
-[...23 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>91,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,051.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCLT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hcl Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C68V87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>106,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,550,365.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Electronics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CP4T57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,471,549.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>HNDL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindalco Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSJQQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>159,539</x:t>
-[...23 lines deleted...]
-    <x:t>1.80%</x:t>
+    <x:t>151,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,027.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bse Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GKW537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,380,157.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
   </x:si>
   <x:si>
     <x:t>BJAUT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Auto Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKDY02</x:t>
   </x:si>
   <x:si>
-    <x:t>13,093</x:t>
-[...5 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>12,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,348,192.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ADSEZ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Adani Ports &amp; Special Economic Zone Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>75,874</x:t>
-[...20 lines deleted...]
-    <x:t>$1,431,929.18</x:t>
+    <x:t>72,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,340,002.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>UTCEM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ultratech Cement Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PZ2JC7</x:t>
   </x:si>
   <x:si>
-    <x:t>12,549</x:t>
-[...23 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>11,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,336,736.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TECHM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tech Mahindra Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXKNH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,202</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,278,116.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>DIVI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Divi's Laboratories Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DJVX88</x:t>
   </x:si>
   <x:si>
-    <x:t>13,312</x:t>
-[...5 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>12,656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,210,359.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BJFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bajaj Finserv Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CKDVH0</x:t>
   </x:si>
   <x:si>
-    <x:t>68,146</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>64,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,158,783.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,096,452.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TVSL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tvs Motor Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,047,908.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>VEDL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vedanta Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CZG8N8</x:t>
   </x:si>
   <x:si>
-    <x:t>423,287</x:t>
-[...56 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>402,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,029,200.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$971,206.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>COAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Coal India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C45298</x:t>
   </x:si>
   <x:si>
-    <x:t>235,195</x:t>
-[...5 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>223,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,001.48</x:t>
   </x:si>
   <x:si>
     <x:t>TMCV IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Motors Ltd /New</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01P31KP81</x:t>
   </x:si>
   <x:si>
-    <x:t>230,409</x:t>
-[...5 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>219,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,566.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ONGC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Oil &amp; Natural Gas Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0B62</x:t>
   </x:si>
   <x:si>
-    <x:t>412,172</x:t>
-[...23 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>391,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$927,400.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>JIOFIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Jio Financial Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2L82</x:t>
   </x:si>
   <x:si>
-    <x:t>369,368</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>351,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,802.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOTHERSO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samvardhana Motherson International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CWNKS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,369</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$767,502.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$758,497.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>CIFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cholamandalam Investment And Finance Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQ07P5</x:t>
   </x:si>
   <x:si>
-    <x:t>48,677</x:t>
-[...38 lines deleted...]
-    <x:t>$801,027.88</x:t>
+    <x:t>46,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,015.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COFORGE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coforge Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q36Y03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$720,647.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharat Heavy Electricals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>153,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,110.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLYCAB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Polycab India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P80977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,964</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,563.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSYS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Persistent Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TL5HN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,201</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$670,267.61</x:t>
   </x:si>
   <x:si>
     <x:t>MAXHEALT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Max Healthcare Institute Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQX7B3</x:t>
   </x:si>
   <x:si>
-    <x:t>76,188</x:t>
-[...38 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>72,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$632,644.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>AL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ashok Leyland Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>426,952</x:t>
-[...41 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>405,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$630,642.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRENT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trent Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVJLS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,451.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LICI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Life Insurance Corp Of India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C49F22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>132,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,369.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$543,543.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SUEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suzlon Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWZ9X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,225,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,891.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>DIXON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Dixon Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD1Y8</x:t>
   </x:si>
   <x:si>
-    <x:t>4,275</x:t>
-[...38 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>4,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$517,252.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AUBANK IN</x:t>
   </x:si>
   <x:si>
     <x:t>Au Small Finance Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R1SK84</x:t>
   </x:si>
   <x:si>
-    <x:t>52,778</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>50,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,014.83</x:t>
   </x:si>
   <x:si>
     <x:t>LENSKART IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lenskart Solutions Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0027FK5W5</x:t>
   </x:si>
   <x:si>
-    <x:t>78,494</x:t>
-[...35 lines deleted...]
-    <x:t>$530,388.90</x:t>
+    <x:t>74,631</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$502,316.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>GVTD IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova T&amp;D India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F0CHY4</x:t>
   </x:si>
   <x:si>
-    <x:t>12,215</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>11,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$478,894.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CBK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canara Bank</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMBB10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>335,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,326.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$422,979.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>POWERIND IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hitachi Energy India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NJ6XXB4</x:t>
   </x:si>
   <x:si>
-    <x:t>1,461</x:t>
-[...38 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>1,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,461.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>160,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,451.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>LODHA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Lodha Developers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V15XP7</x:t>
   </x:si>
   <x:si>
-    <x:t>30,980</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>29,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,152.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360ONE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>360 One Wam Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002Y1YW70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,630.96</x:t>
   </x:si>
   <x:si>
     <x:t>MUTH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Muthoot Finance Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00146SHF5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,941</x:t>
-[...38 lines deleted...]
-    <x:t>$319,377.17</x:t>
+    <x:t>11,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$306,207.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>104,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$296,454.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>OFSS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Financial Services Software Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F47KN7</x:t>
   </x:si>
   <x:si>
-    <x:t>2,706</x:t>
-[...23 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>2,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$276,451.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>KALYANKJ IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kalyan Jewellers India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005MWD4N5</x:t>
   </x:si>
   <x:si>
-    <x:t>41,725</x:t>
-[...2 lines deleted...]
-    <x:t>$247,175.14</x:t>
+    <x:t>39,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$230,150.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AEGISLOG IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aegis Logistics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CMWW56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,067</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,293.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDPS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Td Power Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001CS9208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,389.62</x:t>
   </x:si>
   <x:si>
     <x:t>ICICIAMC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Icici Prudential Asset Management Co Lt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HN50X8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,146</x:t>
-[...41 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>5,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,641.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUPD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cupid Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BY2KD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,458.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>HCP IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hindustan Copper Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DFQMD0</x:t>
   </x:si>
   <x:si>
-    <x:t>34,934</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>33,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,960.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>MTARTECH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Mtar Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BMZRY1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,117</x:t>
-[...5 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>2,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,022.92</x:t>
   </x:si>
   <x:si>
     <x:t>HSCH IN</x:t>
   </x:si>
   <x:si>
     <x:t>Himadri Speciality Chemical Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHHJ8</x:t>
   </x:si>
   <x:si>
-    <x:t>20,715</x:t>
-[...20 lines deleted...]
-    <x:t>$142,182.61</x:t>
+    <x:t>19,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,543.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>KAYNES IN</x:t>
   </x:si>
   <x:si>
     <x:t>Kaynes Technology India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7SX87</x:t>
   </x:si>
   <x:si>
-    <x:t>3,326</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>3,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,978.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,494.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,443</x:t>
-[...20 lines deleted...]
-    <x:t>$104,768.29</x:t>
+    <x:t>2,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,001.17</x:t>
   </x:si>
   <x:si>
     <x:t>SHADOWF IN</x:t>
   </x:si>
   <x:si>
     <x:t>Shadowfax Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009SZVSH8</x:t>
   </x:si>
   <x:si>
-    <x:t>34,659</x:t>
-[...2 lines deleted...]
-    <x:t>$101,373.94</x:t>
+    <x:t>32,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,587.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUBICON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rubicon Research Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F2X6VH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,158</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,711.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>TENNIND IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tenneco Clean Air India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01YBKPPH6</x:t>
   </x:si>
   <x:si>
-    <x:t>17,679</x:t>
-[...23 lines deleted...]
-    <x:t>0.10%</x:t>
+    <x:t>16,809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,513.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APOLLO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Micro Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JPBZRX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,567.23</x:t>
   </x:si>
   <x:si>
     <x:t>SHRIPIST IN</x:t>
   </x:si>
   <x:si>
     <x:t>Spr Auto Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001C7T5Q7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,659</x:t>
-[...20 lines deleted...]
-    <x:t>$77,802.55</x:t>
+    <x:t>1,577</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,743.57</x:t>
   </x:si>
   <x:si>
     <x:t>E2E IN</x:t>
   </x:si>
   <x:si>
     <x:t>E2e Networks Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NM9GR9</x:t>
   </x:si>
   <x:si>
-    <x:t>8,407</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>7,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,558.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>PARAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Paras Defence &amp; Space Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBY2HX0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,652</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>3,472</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,207.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BLUESTON IN</x:t>
   </x:si>
   <x:si>
     <x:t>Bluestone Jewellery And Lifestyle Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002G0Q749</x:t>
   </x:si>
   <x:si>
-    <x:t>5,303</x:t>
-[...5 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>5,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,630.47</x:t>
   </x:si>
   <x:si>
     <x:t>GPIN IN</x:t>
   </x:si>
   <x:si>
     <x:t>Genus Power Infrastructures Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8MXB6</x:t>
   </x:si>
   <x:si>
-    <x:t>13,490</x:t>
-[...2 lines deleted...]
-    <x:t>$41,247.65</x:t>
+    <x:t>12,826</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,119.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>KRISHANA IN</x:t>
   </x:si>
   <x:si>
     <x:t>Krishana Phoschem Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBPT57</x:t>
   </x:si>
   <x:si>
-    <x:t>5,906</x:t>
-[...2 lines deleted...]
-    <x:t>$11,393.75</x:t>
+    <x:t>5,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,575.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
-    <x:t>GENP IN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>31,885,739</x:t>
+    <x:t>32,898,211</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$332,177.72</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$346,563.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>32,914</x:t>
-[...5 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>103,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,250.77</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-651,030.79</x:t>
-[...2 lines deleted...]
-    <x:t>-0.74%</x:t>
+    <x:t>$-735,382.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1555,56 +1531,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c1990530bd04978" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8196d1ad4a8d4467" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2d4d33fe48f041e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf53e192416074067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra7980f3a92cd477d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra8d662b34c1f42aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I88"/>
+  <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1845,80 +1821,80 @@
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
@@ -2193,385 +2169,385 @@
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -2744,240 +2720,240 @@
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -3020,312 +2996,312 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
@@ -3397,109 +3373,109 @@
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
@@ -3571,80 +3547,80 @@
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="D70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
@@ -3716,442 +3692,413 @@
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>435</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="D78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="F78" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>468</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>33</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="G84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>479</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>481</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A87" s="1">
-[...31 lines deleted...]
-      <x:c r="B88" s="2" t="s">
+      <x:c r="A87" s="2" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C88" s="2" t="s">
+      <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D88" s="2" t="s">
+      <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E88" s="2" t="s">
+      <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F88" s="2" t="s">
+      <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G88" s="2" t="s">
+      <x:c r="G87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H88" s="2" t="s">
+      <x:c r="H87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I88" s="2" t="s">
+      <x:c r="I87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A88:I88"/>
+    <x:mergeCell ref="A87:I87"/>
   </x:mergeCells>
 </x:worksheet>
 </file>