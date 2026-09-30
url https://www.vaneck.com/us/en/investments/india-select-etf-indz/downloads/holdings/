--- v7 (2026-09-10)
+++ v8 (2026-09-30)
@@ -1,1326 +1,1248 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R063576a817d9496a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7888e549d994671" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INDZ_asof_20260909" sheetId="1" r:id="R61848ff897e04c3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INDZ_asof_20260929" sheetId="1" r:id="R48b0e8426b9141b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="427">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/09/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="401">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>HDFCB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8W9K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$210,914.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICICIBC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icici Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$209,611.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,889.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RELIANCE IN</x:t>
   </x:si>
   <x:si>
     <x:t>Reliance Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKVP93</x:t>
   </x:si>
   <x:si>
-    <x:t>13,554</x:t>
-[...11 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>16,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,049.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Larsen &amp; Toubro Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CVM7D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,269.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APHS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Apollo Hospitals Enterprise Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNBS38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,540.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholamandalam Investment And Finance Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQ07P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,610.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bse Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GKW537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,341.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAML IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vedanta Aluminium Metal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JM2RRZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,159.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,773.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,471.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWERIND IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Energy India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJ6XXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,693.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,535.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>MCX IN</x:t>
   </x:si>
   <x:si>
     <x:t>Multi Commodity Exchange Of India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q47HF1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,991</x:t>
-[...47 lines deleted...]
-    <x:t>Maruti Suzuki India Ltd</x:t>
+    <x:t>3,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,287.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRISIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crisil Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D38LZ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,559</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,972.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capri Global Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C25504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,235.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPWR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tata Power Co Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>1,144</x:t>
-[...56 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>26,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,186.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTCIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ptc Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BT0K88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,593.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGRD IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>V-Guard Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CN3YH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,049.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENDU IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endurance Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMDZ10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,376</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,704.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLPL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Lal Pathlabs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NBPF62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,419.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRKABEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr Kabel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R82LD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,320.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SJS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sjs Enterprises Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002WN2RK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,246.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Au Small Finance Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R1SK84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,652.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krishna Institute Of Medical Sciences L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q0SWW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,621.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEQ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elgi Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQXKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,620.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPCA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipca Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LPY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,400.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,268.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D80W33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,232.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIVI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Divi's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJVX88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,150.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,862.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCAP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BKN6FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,457.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cg Power And Industrial Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,376.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCLP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ccl Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F33GL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,085.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pidilite Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,054.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSYS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Persistent Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TL5HN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,982.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marico Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPNZ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,928.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POONAWAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poonawalla Fincorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,837.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,818.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navin Fluorine International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSGBP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,771.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDCK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radico Khaitan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL2XZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,686.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEII IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kei Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F37T05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,471.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNOMINDA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uno Minda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSTSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,464.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oberoi Realty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q69MN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,104.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solar Industries India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,775.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,197.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NETWEB IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netweb Technologies India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q4053Q7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>830</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,852.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hfcl Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CSHFS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,474.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASTM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Astra Microwave Products Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,335.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ACUTAAS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acutaas Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006K7LT92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,077.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FRACTAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fractal Analytics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01N9YSST1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,687</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,951.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEEPIND IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deep Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L1BC2C6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,862.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RAINBOW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rainbow Children's Medicare Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LBY50J0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,678.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Precision Wires India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY05F3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,656.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUOROCH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gujarat Fluorochemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MK0BCP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,592.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,482.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVALON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avalon Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMZSY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,474.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,428.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATLP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atul Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNPZZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,419.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURUS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laurus Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RJ3CM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,403.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUVAMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuvama Wealth Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DF4053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,294.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NLL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Neuland Laboratories Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DWVW81</x:t>
   </x:si>
   <x:si>
-    <x:t>506</x:t>
-[...356 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,053.35</x:t>
   </x:si>
   <x:si>
     <x:t>CEMPRO IN</x:t>
   </x:si>
   <x:si>
     <x:t>Cemindia Projects Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CPTRS9</x:t>
   </x:si>
   <x:si>
-    <x:t>$76,698.17</x:t>
-[...200 lines deleted...]
-    <x:t>$67,652.79</x:t>
+    <x:t>2,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,043.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearl Global Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYRJR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,969.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,863.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>THYROCAR IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thyrocare Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPLQF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,805.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASKAUTOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ask Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BT06K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,677.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOAGRO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godrej Agrovet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HS24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,668.70</x:t>
   </x:si>
   <x:si>
     <x:t>DATAPATT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Data Patterns India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0149BYWZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,232</x:t>
-[...464 lines deleted...]
-    <x:t>$3,419.06</x:t>
+    <x:t>626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,522.82</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>80,821</x:t>
+    <x:t>79,831</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,820.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>$79,831.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>856,576</x:t>
-[...5 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>853,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,894.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-32,337.30</x:t>
-[...2 lines deleted...]
-    <x:t>-0.58%</x:t>
+    <x:t>$-2,633.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1348,56 +1270,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbc7fb3da48c4411f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re6574788e3de4747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R61848ff897e04c3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f69ce9fddd4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R222f09914dcc4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48b0e8426b9141b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I77"/>
+  <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1595,2037 +1517,2008 @@
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>60</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>147</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>205</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="2" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B77" s="2" t="s">
+      <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C77" s="2" t="s">
+      <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D77" s="2" t="s">
+      <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E77" s="2" t="s">
+      <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F77" s="2" t="s">
+      <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G77" s="2" t="s">
+      <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H77" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I77" s="2" t="s">
+      <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A77:I77"/>
+    <x:mergeCell ref="A76:I76"/>
   </x:mergeCells>
 </x:worksheet>
 </file>