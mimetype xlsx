--- v8 (2026-09-30)
+++ v9 (2026-10-21)
@@ -1,1248 +1,1278 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7888e549d994671" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41a2aa3f225d42f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INDZ_asof_20260929" sheetId="1" r:id="R48b0e8426b9141b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="INDZ_asof_20261020" sheetId="1" r:id="R4b177044919e4752"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="401">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="411">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>ICICIBC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Icici Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,540</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$228,075.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BHARTI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bharti Airtel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DX1FT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,141.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RELIANCE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKVP93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,818</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,654.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HDFCB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hdfc Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8W9K8</x:t>
   </x:si>
   <x:si>
     <x:t>28,029</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...62 lines deleted...]
-    <x:t>3.98%</x:t>
+    <x:t>$211,363.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.06%</x:t>
   </x:si>
   <x:si>
     <x:t>LT IN</x:t>
   </x:si>
   <x:si>
     <x:t>Larsen &amp; Toubro Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CVM7D3</x:t>
   </x:si>
   <x:si>
     <x:t>4,411</x:t>
   </x:si>
   <x:si>
-    <x:t>$172,269.22</x:t>
-[...2 lines deleted...]
-    <x:t>3.31%</x:t>
+    <x:t>$171,162.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSE IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bse Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GKW537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,241.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HNAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Aeronautics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT6SB9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,673.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NYKAA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fsn E-Commerce Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006L4NN17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,689</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,118.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIFC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cholamandalam Investment And Finance Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQ07P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,771</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,272.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.77%</x:t>
   </x:si>
   <x:si>
     <x:t>APHS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Apollo Hospitals Enterprise Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CNBS38</x:t>
   </x:si>
   <x:si>
     <x:t>1,669</x:t>
   </x:si>
   <x:si>
-    <x:t>$150,540.65</x:t>
-[...38 lines deleted...]
-    <x:t>2.77%</x:t>
+    <x:t>$136,233.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCX IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Multi Commodity Exchange Of India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q47HF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,932</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,350.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POLICYBZ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pb Fintech Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DZ49P8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,785.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POWERIND IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hitachi Energy India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NJ6XXB4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,523.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>VAML IN</x:t>
   </x:si>
   <x:si>
     <x:t>Vedanta Aluminium Metal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JM2RRZ1</x:t>
   </x:si>
   <x:si>
     <x:t>31,817</x:t>
   </x:si>
   <x:si>
-    <x:t>$144,159.16</x:t>
-[...89 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>$124,744.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
   </x:si>
   <x:si>
     <x:t>CRISIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Crisil Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D38LZ5</x:t>
   </x:si>
   <x:si>
     <x:t>2,559</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,972.03</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$122,312.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>CGCL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Capri Global Capital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C25504</x:t>
   </x:si>
   <x:si>
     <x:t>45,591</x:t>
   </x:si>
   <x:si>
-    <x:t>$117,235.84</x:t>
-[...2 lines deleted...]
-    <x:t>2.25%</x:t>
+    <x:t>$117,415.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>TPWR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Tata Power Co Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>26,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,186.79</x:t>
-[...2 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>$96,793.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PTCIL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Ptc Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001BT0K88</x:t>
   </x:si>
   <x:si>
     <x:t>288</x:t>
   </x:si>
   <x:si>
-    <x:t>$67,593.31</x:t>
-[...2 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$76,138.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSYS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Persistent Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TL5HN3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,170</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,548.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROWW IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Billionbrains Garage Ventures Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R94ZKH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,605</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,440.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EIM IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eicher Motors Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQTR98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,486.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SOIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solar Industries India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT417</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,438.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HDFCAMC IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hdfc Asset Management Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D8NK07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,717.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PIDI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pidilite Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,870.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDCK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radico Khaitan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL2XZ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,610.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POONAWAL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poonawalla Fincorp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,199.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGPOWER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cg Power And Industrial Solutions Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,891.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABCAP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aditya Birla Capital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BKN6FR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,627.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUBANK IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Au Small Finance Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R1SK84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,379.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRCO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marico Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPNZ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,053.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Navin Fluorine International Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSGBP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,022.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEII IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kei Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F37T05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,018.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CCLP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ccl Products India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F33GL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,019</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,775.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLPL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dr Lal Pathlabs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NBPF62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,751.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRKABEL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rr Kabel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R82LD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,711.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIVI IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Divi's Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DJVX88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,674.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>VGRD IN</x:t>
   </x:si>
   <x:si>
     <x:t>V-Guard Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CN3YH9</x:t>
   </x:si>
   <x:si>
     <x:t>20,654</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,049.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$62,206.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IPCA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ipca Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LPY0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,094.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torrent Pharmaceuticals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D80W33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,729.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELEQ IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elgi Equipments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQXKC4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,995.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBER IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oberoi Realty Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q69MN4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,948.22</x:t>
   </x:si>
   <x:si>
     <x:t>ENDU IN</x:t>
   </x:si>
   <x:si>
     <x:t>Endurance Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMDZ10</x:t>
   </x:si>
   <x:si>
     <x:t>2,376</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,704.27</x:t>
-[...35 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$59,415.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNOMINDA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uno Minda Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSTSN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,340.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HCP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hindustan Copper Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DFQMD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,242.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KIMS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Krishna Institute Of Medical Sciences L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q0SWW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,819.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>SJS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Sjs Enterprises Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002WN2RK5</x:t>
   </x:si>
   <x:si>
     <x:t>2,712</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,246.12</x:t>
-[...356 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$57,609.48</x:t>
   </x:si>
   <x:si>
     <x:t>NETWEB IN</x:t>
   </x:si>
   <x:si>
     <x:t>Netweb Technologies India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Q4053Q7</x:t>
   </x:si>
   <x:si>
     <x:t>830</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,852.28</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$41,261.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>HMFC IN</x:t>
   </x:si>
   <x:si>
     <x:t>Hfcl Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CSHFS2</x:t>
   </x:si>
   <x:si>
     <x:t>13,092</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,474.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$37,194.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAURUS IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Laurus Labs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RJ3CM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,125.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FLUOROCH IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gujarat Fluorochemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MK0BCP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,342.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUVAMA IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nuvama Wealth Management Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004DF4053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,276.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ATLP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Atul Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CNPZZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,261.72</x:t>
   </x:si>
   <x:si>
     <x:t>ASTM IN</x:t>
   </x:si>
   <x:si>
     <x:t>Astra Microwave Products Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>1,705</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,335.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$29,109.55</x:t>
   </x:si>
   <x:si>
     <x:t>ACUTAAS IN</x:t>
   </x:si>
   <x:si>
     <x:t>Acutaas Chemicals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006K7LT92</x:t>
   </x:si>
   <x:si>
     <x:t>845</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,077.67</x:t>
+    <x:t>$29,086.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHEP IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaily Engineering Plastics Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2MF39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,909.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOAGRO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Godrej Agrovet Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4HS24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,172.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGIL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pearl Global Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MYRJR0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,094.86</x:t>
   </x:si>
   <x:si>
     <x:t>FRACTAL IN</x:t>
   </x:si>
   <x:si>
     <x:t>Fractal Analytics Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01N9YSST1</x:t>
   </x:si>
   <x:si>
     <x:t>3,687</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,951.53</x:t>
+    <x:t>$27,788.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEMPRO IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cemindia Projects Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CPTRS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,218.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>DEEPIND IN</x:t>
   </x:si>
   <x:si>
     <x:t>Deep Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L1BC2C6</x:t>
   </x:si>
   <x:si>
     <x:t>3,541</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,862.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$26,920.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DATAPATT IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Data Patterns India Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0149BYWZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,828.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>POCL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pondy Oxides &amp; Chemicals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYYXW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,420.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>RAINBOW IN</x:t>
   </x:si>
   <x:si>
     <x:t>Rainbow Children's Medicare Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LBY50J0</x:t>
   </x:si>
   <x:si>
     <x:t>2,013</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,678.97</x:t>
+    <x:t>$26,335.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASKAUTOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ask Automotive Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BT06K5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,690.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NLL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Neuland Laboratories Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DWVW81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,632.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRICOL IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pricol Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FGS38P9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,642</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,581.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVALON IN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avalon Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001BMZSY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,313.98</x:t>
   </x:si>
   <x:si>
     <x:t>PWI IN</x:t>
   </x:si>
   <x:si>
     <x:t>Precision Wires India Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY05F3</x:t>
   </x:si>
   <x:si>
     <x:t>5,503</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,656.10</x:t>
-[...167 lines deleted...]
-    <x:t>$27,863.89</x:t>
+    <x:t>$25,001.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>THYROCAR IN</x:t>
   </x:si>
   <x:si>
     <x:t>Thyrocare Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPLQF4</x:t>
   </x:si>
   <x:si>
     <x:t>4,879</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,805.92</x:t>
-[...47 lines deleted...]
-    <x:t>$27,522.82</x:t>
+    <x:t>$24,306.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>79,831</x:t>
+    <x:t>77,222</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$79,831.32</x:t>
-[...2 lines deleted...]
-    <x:t>1.53%</x:t>
+    <x:t>$77,221.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>-INR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>853,784</x:t>
-[...2 lines deleted...]
-    <x:t>$8,894.51</x:t>
+    <x:t>856,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,023.53</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,633.82</x:t>
-[...2 lines deleted...]
-    <x:t>-0.05%</x:t>
+    <x:t>$-2,135.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1270,51 +1300,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1f69ce9fddd4b3f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R222f09914dcc4b5e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R48b0e8426b9141b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b5cf0c7c8ad4f02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R93dbdf47c7464f1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b177044919e4752" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1633,1883 +1663,1883 @@
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>165</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>400</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>