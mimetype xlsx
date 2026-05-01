--- v0 (2026-05-01)
+++ v1 (2026-05-01)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ce27521946249d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ae1a7e76b349c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260429" sheetId="1" r:id="Rc0ecb850089f44f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260429" sheetId="1" r:id="R797bc3cddd5f413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="413">
   <x:si>
     <x:t>Daily Holdings (%)  04/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1306,51 +1306,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra40ac7773d934f32" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R1565e87dbea540b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc0ecb850089f44f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a971f50fa3f4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d0594ab66334b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R797bc3cddd5f413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I74"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">