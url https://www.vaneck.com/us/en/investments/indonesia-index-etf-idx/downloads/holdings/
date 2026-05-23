--- v1 (2026-05-01)
+++ v2 (2026-05-23)
@@ -1,1284 +1,1269 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc6ae1a7e76b349c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3450776fce494577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260429" sheetId="1" r:id="R797bc3cddd5f413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260521" sheetId="1" r:id="R31cb8b1b346f40d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="596" uniqueCount="413">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="408">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>6,257,800</x:t>
+    <x:t>6,284,600</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,158,697.96</x:t>
+    <x:t>$2,124,699.97</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.52%</x:t>
+    <x:t>8.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>11,930,033</x:t>
-[...5 lines deleted...]
-    <x:t>7.33%</x:t>
+    <x:t>11,981,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,058,410.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TLK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FS2KR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,911,572.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>7,658,004</x:t>
-[...23 lines deleted...]
-    <x:t>6.44%</x:t>
+    <x:t>7,690,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,818,943.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,721,900</x:t>
-[...5 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>4,742,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,504,919.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HNGYH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,407,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,842.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GOTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goto Gojek Tokopedia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016C7S899</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,195,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$672,133.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>3,383,300</x:t>
-[...5 lines deleted...]
-    <x:t>3.54%</x:t>
+    <x:t>3,397,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$588,085.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRPT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Pacific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK9L42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,369,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$554,806.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>3,745,100</x:t>
-[...5 lines deleted...]
-    <x:t>3.52%</x:t>
+    <x:t>3,761,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,735.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,608,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$534,929.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,269</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,333.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,210,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,596.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,864,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$398,281.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,447.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,027,136</x:t>
-[...5 lines deleted...]
-    <x:t>3.23%</x:t>
+    <x:t>3,040,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$391,108.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT5S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,159,429</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$390,731.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,098,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$388,493.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>488,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$355,585.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,459,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$353,264.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,888</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$349,172.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,970,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$333,443.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>479,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,566.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,987,500</x:t>
-[...167 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>9,026,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,383.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,366,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,245.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
-    <x:t>29,451,800</x:t>
-[...41 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>29,578,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$275,413.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,748,175</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$263,538.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,442,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$252,859.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>538,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,974.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
-    <x:t>9,321,200</x:t>
-[...95 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>9,361,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,915.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>96,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$215,667.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,606,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,666.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,024,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,809.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>519,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,309.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,236,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,796.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>424,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,664.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,905,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,535.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,724.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,208,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,505.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>917,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,891.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>518,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,528.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,340,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,958.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>661,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,873.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,693,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,570.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,195,900</x:t>
-[...194 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>4,213,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,115.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,267,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,958.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,911,900</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>2,924,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,776.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,145.62</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
-    <x:t>5,884,600</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>5,909,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,124.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>ADMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013ZK5WM9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,430,500</x:t>
-[...35 lines deleted...]
-    <x:t>$151,205.73</x:t>
+    <x:t>1,436,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,344.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,845,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,850.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,878,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,284.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>290,500</x:t>
-[...92 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>291,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,244.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,140,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,639.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,100</x:t>
-[...38 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>26,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,931.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,144.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
-    <x:t>838,100</x:t>
-[...20 lines deleted...]
-    <x:t>$101,171.30</x:t>
+    <x:t>841,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,349.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>510,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,479.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,214.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>775,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,995.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,040,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,338.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,628,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,094.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,475,100</x:t>
-[...17 lines deleted...]
-    <x:t>$93,538.61</x:t>
+    <x:t>1,481,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,143.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,686,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,087.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Jago Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNNZWD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>876,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,423.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,113.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>JSMR IJ</x:t>
-[...127 lines deleted...]
-  <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>71,642,252</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,060.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,615.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$136,734.45</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1306,56 +1291,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a971f50fa3f4871" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5d0594ab66334b19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R797bc3cddd5f413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70d63375fb04d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ddc8d578ded490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31cb8b1b346f40d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I74"/>
+  <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1814,544 +1799,544 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>130</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
@@ -2452,109 +2437,109 @@
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
@@ -2568,94 +2553,94 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>183</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
@@ -2684,196 +2669,196 @@
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -2887,616 +2872,587 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>355</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
+      <x:c r="G69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="G72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="73" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A73" s="2" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B74" s="2" t="s">
+      <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C74" s="2" t="s">
+      <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D74" s="2" t="s">
+      <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E74" s="2" t="s">
+      <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F74" s="2" t="s">
+      <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G74" s="2" t="s">
+      <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H74" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I74" s="2" t="s">
+      <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A74:I74"/>
+    <x:mergeCell ref="A73:I73"/>
   </x:mergeCells>
 </x:worksheet>
 </file>