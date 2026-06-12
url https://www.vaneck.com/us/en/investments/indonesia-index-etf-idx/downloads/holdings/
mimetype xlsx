--- v2 (2026-05-23)
+++ v3 (2026-06-12)
@@ -1,1269 +1,1284 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3450776fce494577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1124dbb93fdb4ea5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260521" sheetId="1" r:id="R31cb8b1b346f40d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260611" sheetId="1" r:id="Re7a4b01db03746e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="408">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="413">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>6,284,600</x:t>
+    <x:t>8,057,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,124,699.97</x:t>
+    <x:t>$2,627,057.95</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.83%</x:t>
+    <x:t>8.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>11,981,133</x:t>
-[...5 lines deleted...]
-    <x:t>8.56%</x:t>
+    <x:t>15,359,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,465,143.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMRI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Mandiri Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CGNY64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,859,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,338,482.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.00%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>111,397</x:t>
-[...23 lines deleted...]
-    <x:t>7.56%</x:t>
+    <x:t>142,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,267,791.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,742,100</x:t>
-[...5 lines deleted...]
-    <x:t>6.26%</x:t>
+    <x:t>6,079,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,589,112.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BREN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Renewables Energy Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JK1BCH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,821,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,104,809.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>3,407,764</x:t>
-[...5 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>4,368,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$856,288.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.93%</x:t>
   </x:si>
   <x:si>
     <x:t>GOTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Goto Gojek Tokopedia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016C7S899</x:t>
   </x:si>
   <x:si>
-    <x:t>237,195,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>304,082,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,614.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRPT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Barito Pacific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK9L42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,164,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$770,572.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
-    <x:t>3,397,800</x:t>
-[...41 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>4,355,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$756,015.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>16,608,100</x:t>
-[...5 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>21,291,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,298.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,115,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$578,118.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>358,269</x:t>
-[...23 lines deleted...]
-    <x:t>1.66%</x:t>
+    <x:t>459,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$555,446.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,971,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$499,456.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,570,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$488,860.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
-    <x:t>4,864,000</x:t>
-[...2 lines deleted...]
-    <x:t>$398,281.27</x:t>
+    <x:t>6,235,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$467,652.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT5S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,768,129</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,784.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,028,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>1,318,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,557.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>625,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$411,631.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,009.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,526,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,875.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,778.69</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
-    <x:t>3,040,136</x:t>
-[...56 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>3,897,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$385,517.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,751,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,532.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>1,459,800</x:t>
-[...95 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>1,871,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,100.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,241,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,488.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,000,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,402.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
-    <x:t>29,578,000</x:t>
-[...23 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>37,919,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,495.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,876,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$294,200.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>689,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$290,857.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>123,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$286,474.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,442,000</x:t>
-[...56 lines deleted...]
-    <x:t>$215,667.73</x:t>
+    <x:t>3,130,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$262,234.43</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,606,200</x:t>
-[...23 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>5,905,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,759.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
-    <x:t>519,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>665,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,291.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,402,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,205.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,430,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$200,698.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>444,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,832.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>543,737</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,574.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>848,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$191,551.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,175,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,619.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
-    <x:t>1,236,300</x:t>
-[...56 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>1,584,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$164,206.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,208,900</x:t>
-[...20 lines deleted...]
-    <x:t>$140,891.58</x:t>
+    <x:t>1,549,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,481.34</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
-    <x:t>518,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>664,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$159,704.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>UNVR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Unilever Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGJG7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,340,600</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>1,718,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,270.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
-    <x:t>1,693,000</x:t>
-[...20 lines deleted...]
-    <x:t>$128,115.88</x:t>
+    <x:t>2,170,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,679.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,841,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,472.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,365.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,749,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,184.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,267,900</x:t>
-[...38 lines deleted...]
-    <x:t>$117,145.62</x:t>
+    <x:t>2,907,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,063.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,181.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,463.13</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
-    <x:t>5,909,800</x:t>
-[...20 lines deleted...]
-    <x:t>$110,344.52</x:t>
+    <x:t>7,576,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,399.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,461,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,747.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>374,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$116,895.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,212,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,296.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,689,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,657.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FILM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Md Entertainment Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LDPG675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,079,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,898.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>432,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,290.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>653,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,715.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,128.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,616,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,403.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,651,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,719.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,899,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,951.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,162,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,803.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Jago Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNNZWD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,124,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,362.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$135,741.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>TOWR IJ</x:t>
-[...268 lines deleted...]
-  <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>71,642,252</x:t>
-[...5 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>305,049,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,966.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$136,734.45</x:t>
+    <x:t>$9,363.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1291,51 +1306,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70d63375fb04d14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0ddc8d578ded490c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31cb8b1b346f40d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd2acd2439c4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22db8787c9d249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7a4b01db03746e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I73"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1799,1651 +1814,1651 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>365</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>394</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="F70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="2" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="B73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I73" s="2" t="s">
         <x:v>1</x:v>
       </x:c>