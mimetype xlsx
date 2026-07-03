--- v3 (2026-06-12)
+++ v4 (2026-07-03)
@@ -1,1284 +1,1329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1124dbb93fdb4ea5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0c9bfa07334adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260611" sheetId="1" r:id="Re7a4b01db03746e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260701" sheetId="1" r:id="R0ab5b0f10c12432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="588" uniqueCount="413">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>8,057,000</x:t>
+    <x:t>7,455,500</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,627,057.95</x:t>
+    <x:t>$2,332,332.15</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.99%</x:t>
+    <x:t>8.49%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>15,359,633</x:t>
-[...5 lines deleted...]
-    <x:t>8.44%</x:t>
+    <x:t>14,626,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,174,636.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.92%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>9,859,104</x:t>
-[...5 lines deleted...]
-    <x:t>8.00%</x:t>
+    <x:t>8,652,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,838,633.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>142,808</x:t>
-[...5 lines deleted...]
-    <x:t>7.76%</x:t>
+    <x:t>124,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,707,449.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.21%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>6,079,200</x:t>
-[...5 lines deleted...]
-    <x:t>5.44%</x:t>
+    <x:t>5,727,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,469,101.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JM SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Matheson Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKGRX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,326,338.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,821,500</x:t>
-[...5 lines deleted...]
-    <x:t>3.78%</x:t>
+    <x:t>4,543,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$841,893.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,309,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,411.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,368,464</x:t>
-[...23 lines deleted...]
-    <x:t>2.89%</x:t>
+    <x:t>4,116,164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,797.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
-    <x:t>8,164,848</x:t>
-[...23 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>7,693,148</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,595.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,878,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,558.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>21,291,600</x:t>
-[...23 lines deleted...]
-    <x:t>1.98%</x:t>
+    <x:t>20,461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,252.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
-    <x:t>459,169</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>432,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,460.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,902,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$490,633.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,542,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$479,947.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
-    <x:t>3,971,800</x:t>
-[...23 lines deleted...]
-    <x:t>1.67%</x:t>
+    <x:t>3,742,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,284.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INDF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN4PR7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,242,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,815.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>56,742,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$425,924.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
-    <x:t>6,235,500</x:t>
-[...5 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>5,522,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,636.83</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT5S3</x:t>
   </x:si>
   <x:si>
-    <x:t>2,768,129</x:t>
-[...23 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>2,608,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,863.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
-    <x:t>625,942</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>602,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,678.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,830,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,404.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>567,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,722.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GY6RP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,672,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$344,082.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>JCNC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDGG14</x:t>
   </x:si>
   <x:si>
-    <x:t>17,588</x:t>
-[...5 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>16,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,928.48</x:t>
   </x:si>
   <x:si>
     <x:t>ANTM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aneka Tambang Tbk</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGW9S6</x:t>
   </x:si>
   <x:si>
-    <x:t>2,526,300</x:t>
-[...56 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>2,380,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$343,814.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,307,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,478.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>1,871,800</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>1,763,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$312,224.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,039,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,112.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$291,736.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,696,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$272,354.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,241,275</x:t>
-[...59 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>2,060,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$271,780.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>820,237</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$264,328.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>INKP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRCS2</x:t>
   </x:si>
   <x:si>
-    <x:t>689,600</x:t>
-[...23 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>650,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$250,811.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>627,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,745.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,563,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$236,692.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,130,700</x:t>
-[...20 lines deleted...]
-    <x:t>$239,759.68</x:t>
+    <x:t>2,949,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,559.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
-    <x:t>ICBP IJ</x:t>
-[...14 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,301,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,602.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,551,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,352.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>418,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,845.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>856,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,481.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,402,100</x:t>
-[...74 lines deleted...]
-    <x:t>$191,551.01</x:t>
+    <x:t>5,089,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,654.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,493,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,365.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,619,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,364.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>626,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,705.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,460,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,678.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>PTBA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bukit Asam Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLKXY7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,175,900</x:t>
-[...74 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>1,108,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,030.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
-    <x:t>2,170,100</x:t>
-[...5 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>2,044,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,671.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$139,446.06</x:t>
   </x:si>
   <x:si>
     <x:t>ADMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013ZK5WM9</x:t>
   </x:si>
   <x:si>
-    <x:t>1,841,500</x:t>
-[...23 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>1,735,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$133,492.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$131,538.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,377,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,609.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,739,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,060.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,354.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,483,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,724.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
-    <x:t>3,749,600</x:t>
-[...65 lines deleted...]
-    <x:t>$125,399.15</x:t>
+    <x:t>3,532,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,933.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>MIKA IJ</x:t>
-[...11 lines deleted...]
-    <x:t>$122,747.44</x:t>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,853,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,929.09</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>374,100</x:t>
-[...23 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>352,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,688.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>636,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,716.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,689,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>3,476,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,317.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>397,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$92,233.41</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
-    <x:t>1,079,100</x:t>
-[...35 lines deleted...]
-    <x:t>$95,715.98</x:t>
+    <x:t>1,016,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,957.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,465,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,288.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,382,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,800.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SMGR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Semen Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSZY8</x:t>
   </x:si>
   <x:si>
-    <x:t>993,962</x:t>
-[...38 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>936,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,125.74</x:t>
   </x:si>
   <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,899,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>1,789,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,855.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
-    <x:t>2,162,300</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>2,036,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,330.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,124,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>1,059,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,762.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>135,742</x:t>
+    <x:t>6,309</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$135,741.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>$6,309.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>305,049,282</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,363.59</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$-68,083.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1306,62 +1351,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd2acd2439c4de5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R22db8787c9d249e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re7a4b01db03746e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59838703132b410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70f35dad5cbf432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ab5b0f10c12432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I73"/>
+  <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1959,138 +2004,138 @@
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
@@ -2133,834 +2178,834 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>218</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
@@ -2988,124 +3033,124 @@
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
@@ -3148,326 +3193,413 @@
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>182</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="G69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A73" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B73" s="2" t="s">
+      <x:c r="A73" s="1">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="B73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C73" s="2" t="s">
+      <x:c r="D73" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="74" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A74" s="1">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="B74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D73" s="2" t="s">
+      <x:c r="D74" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="75" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A75" s="1">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="B75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="2" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E73" s="2" t="s">
+      <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F73" s="2" t="s">
+      <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G73" s="2" t="s">
+      <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H73" s="2" t="s">
+      <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I73" s="2" t="s">
+      <x:c r="G76" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H76" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A73:I73"/>
+    <x:mergeCell ref="A76:I76"/>
   </x:mergeCells>
 </x:worksheet>
 </file>