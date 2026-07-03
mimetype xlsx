--- v4 (2026-07-03)
+++ v5 (2026-07-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdf0c9bfa07334adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff95e06f941c4125" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260701" sheetId="1" r:id="R0ab5b0f10c12432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260701" sheetId="1" r:id="R805910a9dccf46fd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
   <x:si>
     <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1351,51 +1351,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59838703132b410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70f35dad5cbf432d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0ab5b0f10c12432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729ee8262e174566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b72d3b0a8624a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R805910a9dccf46fd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">