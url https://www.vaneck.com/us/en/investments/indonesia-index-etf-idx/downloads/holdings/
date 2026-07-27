--- v5 (2026-07-03)
+++ v6 (2026-07-27)
@@ -1,1329 +1,1320 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff95e06f941c4125" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac321a424034d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260701" sheetId="1" r:id="R805910a9dccf46fd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260723" sheetId="1" r:id="Raa17e3c378144e44"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="425">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
-    <x:t>7,455,500</x:t>
+    <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,332,332.15</x:t>
+    <x:t>$3,022,569.10</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.49%</x:t>
+    <x:t>8.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
-    <x:t>14,626,133</x:t>
-[...5 lines deleted...]
-    <x:t>7.92%</x:t>
+    <x:t>16,973,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,828,871.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.87%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
-    <x:t>8,652,104</x:t>
-[...5 lines deleted...]
-    <x:t>6.69%</x:t>
+    <x:t>10,040,804</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,464,769.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.85%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
-    <x:t>124,359</x:t>
-[...5 lines deleted...]
-    <x:t>6.21%</x:t>
+    <x:t>144,315</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,072,363.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.76%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,727,900</x:t>
-[...5 lines deleted...]
-    <x:t>5.35%</x:t>
+    <x:t>6,647,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,857,250.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.16%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
-    <x:t>21,600</x:t>
-[...5 lines deleted...]
-    <x:t>4.83%</x:t>
+    <x:t>25,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,612,307.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMMN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amman Mineral Internasional Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GVLB759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,691.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.26%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,543,000</x:t>
-[...23 lines deleted...]
-    <x:t>2.78%</x:t>
+    <x:t>5,272,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,069,893.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.98%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,116,164</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>4,776,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$956,938.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
-    <x:t>7,693,148</x:t>
-[...5 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>8,927,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$886,394.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,745,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$805,544.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Tractors Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJWQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>502,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$715,437.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
-    <x:t>3,878,095</x:t>
-[...38 lines deleted...]
-    <x:t>$531,460.12</x:t>
+    <x:t>4,500,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$694,421.76</x:t>
   </x:si>
   <x:si>
     <x:t>1.93%</x:t>
   </x:si>
   <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,849,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,036.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
-    <x:t>10,902,300</x:t>
-[...5 lines deleted...]
-    <x:t>1.79%</x:t>
+    <x:t>12,651,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$616,487.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,342,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,930.62</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,542,400</x:t>
-[...23 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>1,789,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$608,080.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,242,300</x:t>
-[...20 lines deleted...]
-    <x:t>$425,924.46</x:t>
+    <x:t>1,442,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$558,063.29</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
+    <x:t>BANPU-R TB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Banpu Pcl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNT5S3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,026,829</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$519,204.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TPIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GY6RP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,261,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$516,199.42</x:t>
+  </x:si>
+  <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
-    <x:t>5,522,700</x:t>
-[...20 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>6,409,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,706.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$473,668.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472,694.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,078.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,286.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
-    <x:t>602,041</x:t>
-[...59 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>698,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,145.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>JCNC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDGG14</x:t>
   </x:si>
   <x:si>
-    <x:t>16,788</x:t>
-[...17 lines deleted...]
-    <x:t>$343,814.04</x:t>
+    <x:t>19,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,667.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,687,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,694.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$394,547.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,764,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,278.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,307,200</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>13,121,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,299.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
-    <x:t>1,763,300</x:t>
-[...59 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>2,045,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,425.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,060,075</x:t>
-[...2 lines deleted...]
-    <x:t>$271,780.61</x:t>
+    <x:t>2,390,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,478.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
-    <x:t>820,237</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>951,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,850.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>INKP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRCS2</x:t>
   </x:si>
   <x:si>
-    <x:t>650,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,655.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,423,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$295,634.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
-    <x:t>627,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>727,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$289,777.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,626.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,563,700</x:t>
-[...23 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>6,456,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,277.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,907,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$246,492.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$245,205.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$227,017.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>MAPI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Adiperkasa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MKPK08</x:t>
   </x:si>
   <x:si>
-    <x:t>2,301,700</x:t>
-[...77 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>2,671,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,588.03</x:t>
   </x:si>
   <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
-    <x:t>1,493,200</x:t>
-[...5 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>1,732,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,545.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INCO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vale Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG0YH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,261.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,007.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,694,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,386.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,119.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>UNVR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Unilever Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGJG7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,619,300</x:t>
-[...41 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,439.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,628.47</x:t>
   </x:si>
   <x:si>
     <x:t>PTBA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bukit Asam Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLKXY7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,108,400</x:t>
-[...56 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>1,286,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,311.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chandra Daya Investasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VP3Z2B1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,099,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,422.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2610 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nanshan Aluminium International Holding</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SWD0JZ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,597.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,790.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,350.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>2245 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BMX0PS1</x:t>
   </x:si>
   <x:si>
-    <x:t>71,600</x:t>
-[...20 lines deleted...]
-    <x:t>$130,609.61</x:t>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,921.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
-    <x:t>2,739,300</x:t>
-[...74 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>3,178,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,661.69</x:t>
   </x:si>
   <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
-    <x:t>352,400</x:t>
-[...2 lines deleted...]
-    <x:t>$104,688.00</x:t>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,823.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>EMTK IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q467L7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,034,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,014.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,042.27</x:t>
+  </x:si>
+  <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
-    <x:t>636,650</x:t>
-[...35 lines deleted...]
-    <x:t>$92,233.41</x:t>
+    <x:t>739,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,273.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,086,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,801.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,861,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,275.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Jago Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BNNZWD6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,229,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,951.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,641.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,597.12</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
-    <x:t>1,016,700</x:t>
-[...74 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>1,179,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,841.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
-    <x:t>2,036,900</x:t>
-[...23 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>2,363,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,361.89</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>6,309</x:t>
+    <x:t>2,976,302</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,309.08</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$2,976,301.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.28%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>3</x:t>
-[...2 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>161,242,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,010.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-68,083.69</x:t>
-[...2 lines deleted...]
-    <x:t>-0.25%</x:t>
+    <x:t>$-3,036,856.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.45%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1351,62 +1342,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R729ee8262e174566" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b72d3b0a8624a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R805910a9dccf46fd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41c6b6aa63e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf158881d61214d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa17e3c378144e44" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1917,834 +1908,834 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -2758,839 +2749,839 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>415</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>427</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>