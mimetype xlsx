--- v6 (2026-07-27)
+++ v7 (2026-07-28)
@@ -1,1320 +1,1329 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ac321a424034d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089130b50f3d47ab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260723" sheetId="1" r:id="Raa17e3c378144e44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260724" sheetId="1" r:id="R9053a4739a6f4b2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="425">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/24/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,022,569.10</x:t>
+    <x:t>$3,022,686.15</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.41%</x:t>
+    <x:t>8.59%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
     <x:t>16,973,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,828,871.79</x:t>
-[...2 lines deleted...]
-    <x:t>7.87%</x:t>
+    <x:t>$2,794,200.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.94%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>10,040,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,464,769.57</x:t>
-[...2 lines deleted...]
-    <x:t>6.85%</x:t>
+    <x:t>$2,310,189.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>144,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,072,363.40</x:t>
-[...2 lines deleted...]
-    <x:t>5.76%</x:t>
+    <x:t>$2,081,022.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.92%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>6,647,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,857,250.63</x:t>
-[...2 lines deleted...]
-    <x:t>5.16%</x:t>
+    <x:t>$1,845,181.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.25%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,612,307.67</x:t>
-[...2 lines deleted...]
-    <x:t>4.48%</x:t>
+    <x:t>$1,601,199.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,171,691.83</x:t>
-[...2 lines deleted...]
-    <x:t>3.26%</x:t>
+    <x:t>$1,118,211.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.18%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,272,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,069,893.88</x:t>
-[...2 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$1,036,010.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
     <x:t>4,776,764</x:t>
   </x:si>
   <x:si>
-    <x:t>$956,938.70</x:t>
+    <x:t>$935,567.35</x:t>
   </x:si>
   <x:si>
     <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
     <x:t>8,927,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$886,394.65</x:t>
-[...2 lines deleted...]
-    <x:t>2.46%</x:t>
+    <x:t>$862,507.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
     <x:t>23,745,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$805,544.02</x:t>
-[...2 lines deleted...]
-    <x:t>2.24%</x:t>
+    <x:t>$769,587.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
     <x:t>502,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$715,437.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>$713,643.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$694,421.76</x:t>
-[...2 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>$661,224.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
     <x:t>65,849,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$667,036.13</x:t>
-[...2 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$624,620.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,246.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRJN57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,342,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$614,178.85</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
     <x:t>12,651,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$616,487.42</x:t>
-[...35 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$606,803.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
     <x:t>1,442,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$558,063.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$550,262.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT5S3</x:t>
   </x:si>
   <x:si>
     <x:t>3,026,829</x:t>
   </x:si>
   <x:si>
-    <x:t>$519,204.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>$521,440.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>4,261,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$516,199.42</x:t>
+    <x:t>$499,016.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
     <x:t>6,409,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$504,706.69</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$490,149.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$468,985.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$456,868.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$451,784.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Energi Mega Persada Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>5,451,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$473,668.90</x:t>
-[...56 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>$440,576.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
     <x:t>698,665</x:t>
   </x:si>
   <x:si>
-    <x:t>$426,145.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$410,846.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>JCNC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDGG14</x:t>
   </x:si>
   <x:si>
     <x:t>19,488</x:t>
   </x:si>
   <x:si>
-    <x:t>$412,667.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$406,924.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,354.13</x:t>
   </x:si>
   <x:si>
     <x:t>IMPC IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impack Pratama Industri Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007KK5458</x:t>
   </x:si>
   <x:si>
     <x:t>4,687,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$405,694.54</x:t>
-[...20 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$380,976.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>VKTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GSRG3D5</x:t>
   </x:si>
   <x:si>
     <x:t>8,764,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$393,278.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$373,743.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,045,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,353.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MBMA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Battery Materials Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01G291HM8</x:t>
   </x:si>
   <x:si>
     <x:t>13,121,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,299.35</x:t>
-[...20 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>$367,792.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PANI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY52Y16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>951,637</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,891.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,614.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
     <x:t>2,390,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$337,478.23</x:t>
-[...38 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$320,782.04</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
     <x:t>3,423,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$295,634.89</x:t>
+    <x:t>$288,931.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
     <x:t>727,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$289,777.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.81%</x:t>
+    <x:t>$283,042.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KLBF IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kalbe Farma Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRVS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,456,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,459.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>PTRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrosea Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG4G10</x:t>
   </x:si>
   <x:si>
     <x:t>993,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$269,626.32</x:t>
-[...20 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$256,832.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$239,170.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
     <x:t>5,907,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$246,492.84</x:t>
-[...20 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$228,494.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,951.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>8,684,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$227,017.06</x:t>
-[...17 lines deleted...]
-    <x:t>$225,588.03</x:t>
+    <x:t>$213,238.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
     <x:t>1,732,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,545.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$205,761.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
     <x:t>727,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$204,261.81</x:t>
+    <x:t>$196,239.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
     <x:t>2,373,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,007.21</x:t>
+    <x:t>$191,168.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,694,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,772.82</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>ISAT IJ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>ITMG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PCWV65</x:t>
   </x:si>
   <x:si>
     <x:t>129,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,119.87</x:t>
+    <x:t>$177,399.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,521.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,286,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,707.47</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
-    <x:t>UNVR IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ADMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013ZK5WM9</x:t>
   </x:si>
   <x:si>
     <x:t>2,013,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$175,628.47</x:t>
-[...14 lines deleted...]
-    <x:t>$175,311.58</x:t>
+    <x:t>$165,799.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
     <x:t>4,099,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,422.49</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$158,235.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,958.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>44,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,597.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$154,744.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,467.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>TOWR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J65T60</x:t>
   </x:si>
   <x:si>
     <x:t>6,792,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,790.03</x:t>
-[...35 lines deleted...]
-    <x:t>$145,921.52</x:t>
+    <x:t>$152,014.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,178,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,296.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>HEAL IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>TKIM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFS0W7</x:t>
   </x:si>
   <x:si>
     <x:t>409,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$137,823.39</x:t>
+    <x:t>$134,171.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$119,064.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
     <x:t>4,034,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$120,014.62</x:t>
+    <x:t>$115,587.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>INTP IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
     <x:t>739,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$111,273.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$112,021.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>AVIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avia Avian Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012YQNZQ8</x:t>
   </x:si>
   <x:si>
     <x:t>5,086,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,801.51</x:t>
+    <x:t>$91,865.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>CTRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Ciputra Development Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3F164</x:t>
   </x:si>
   <x:si>
     <x:t>2,861,195</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,275.18</x:t>
+    <x:t>$90,871.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,082.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>1,229,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,951.60</x:t>
-[...17 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$85,755.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
     <x:t>2,076,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$90,597.12</x:t>
+    <x:t>$82,759.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,718.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>1,179,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,841.26</x:t>
-[...17 lines deleted...]
-    <x:t>$78,361.89</x:t>
+    <x:t>$69,473.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2,976,302</x:t>
+    <x:t>2,987,498</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,976,301.80</x:t>
-[...2 lines deleted...]
-    <x:t>8.28%</x:t>
+    <x:t>$2,987,498.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.49%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>161,242,352</x:t>
-[...2 lines deleted...]
-    <x:t>$9,010.47</x:t>
+    <x:t>201,739,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,245.21</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,036,856.52</x:t>
-[...2 lines deleted...]
-    <x:t>-8.45%</x:t>
+    <x:t>$-3,044,682.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-8.66%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1342,51 +1351,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc41c6b6aa63e4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf158881d61214d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa17e3c378144e44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250abef2cf06482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c7c6ef0d11540dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9053a4739a6f4b2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2024,283 +2033,283 @@
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2372,689 +2381,689 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>283</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>323</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
@@ -3068,80 +3077,80 @@
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
@@ -3184,404 +3193,404 @@
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>386</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="2" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>