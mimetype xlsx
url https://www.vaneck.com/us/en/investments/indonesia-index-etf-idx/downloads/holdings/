--- v7 (2026-07-28)
+++ v8 (2026-07-29)
@@ -1,1329 +1,1374 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089130b50f3d47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad9927b39844d4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260724" sheetId="1" r:id="R9053a4739a6f4b2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260728" sheetId="1" r:id="Rd5b3d58ef5604555"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="428">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/24/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="443">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,022,686.15</x:t>
+    <x:t>$2,971,146.75</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.59%</x:t>
+    <x:t>8.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
     <x:t>16,973,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,794,200.37</x:t>
-[...2 lines deleted...]
-    <x:t>7.94%</x:t>
+    <x:t>$2,757,931.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.96%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>10,040,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,310,189.55</x:t>
-[...2 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>$2,280,804.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.59%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>144,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,081,022.30</x:t>
-[...2 lines deleted...]
-    <x:t>5.92%</x:t>
+    <x:t>$2,076,692.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>6,647,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,845,181.61</x:t>
-[...2 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>$1,830,616.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,601,199.10</x:t>
-[...2 lines deleted...]
-    <x:t>4.55%</x:t>
+    <x:t>$1,617,929.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,118,211.57</x:t>
-[...2 lines deleted...]
-    <x:t>3.18%</x:t>
+    <x:t>$1,112,902.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,272,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,036,010.70</x:t>
-[...2 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>$998,587.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.88%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
     <x:t>4,776,764</x:t>
   </x:si>
   <x:si>
-    <x:t>$935,567.35</x:t>
+    <x:t>$921,364.62</x:t>
   </x:si>
   <x:si>
     <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
     <x:t>8,927,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$862,507.08</x:t>
-[...2 lines deleted...]
-    <x:t>2.45%</x:t>
+    <x:t>$865,054.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
     <x:t>23,745,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$769,587.07</x:t>
-[...2 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>$731,193.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
     <x:t>502,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$713,643.23</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$695,001.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$661,224.50</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$656,911.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$607,635.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>BUMI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFY979</x:t>
   </x:si>
   <x:si>
     <x:t>65,849,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$624,620.46</x:t>
-[...20 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$602,986.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
     <x:t>4,342,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$614,178.85</x:t>
+    <x:t>$592,032.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
     <x:t>12,651,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$606,803.97</x:t>
-[...2 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>$582,224.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
     <x:t>1,442,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$550,262.39</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$547,119.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNT5S3</x:t>
   </x:si>
   <x:si>
     <x:t>3,026,829</x:t>
   </x:si>
   <x:si>
-    <x:t>$521,440.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.48%</x:t>
+    <x:t>$522,955.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>4,261,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$499,016.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$494,685.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
     <x:t>6,409,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$490,149.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$476,228.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GGR SP</x:t>
   </x:si>
   <x:si>
     <x:t>Golden Agri-Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK1581</x:t>
   </x:si>
   <x:si>
     <x:t>2,123,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$468,985.66</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$468,259.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Pacific Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDW3Q8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>657,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,899.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ANTM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Aneka Tambang Tbk</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGW9S6</x:t>
   </x:si>
   <x:si>
     <x:t>2,761,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$456,868.52</x:t>
-[...17 lines deleted...]
-    <x:t>$451,784.28</x:t>
+    <x:t>$442,952.14</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$414,742.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ENRG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Energi Mega Persada Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>5,451,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$440,576.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>$389,357.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,687,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,642.39</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
     <x:t>698,665</x:t>
   </x:si>
   <x:si>
-    <x:t>$410,846.69</x:t>
-[...20 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$384,528.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>FR SP</x:t>
   </x:si>
   <x:si>
     <x:t>First Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TVSY13</x:t>
   </x:si>
   <x:si>
     <x:t>142,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$406,354.13</x:t>
-[...14 lines deleted...]
-    <x:t>$380,976.73</x:t>
+    <x:t>$379,264.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,764,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,538.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>VKTR IJ</x:t>
-[...14 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,121,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$361,111.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
     <x:t>2,045,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$368,353.23</x:t>
-[...17 lines deleted...]
-    <x:t>$367,792.89</x:t>
+    <x:t>$354,577.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,497.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,390,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$323,100.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
     <x:t>951,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$323,891.54</x:t>
-[...17 lines deleted...]
-    <x:t>$321,614.35</x:t>
+    <x:t>$315,040.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.91%</x:t>
   </x:si>
   <x:si>
-    <x:t>EXCL IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
     <x:t>3,423,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$288,931.98</x:t>
+    <x:t>$283,509.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
     <x:t>727,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$283,042.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$280,057.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,160.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
     <x:t>6,456,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$258,459.61</x:t>
-[...17 lines deleted...]
-    <x:t>$256,832.65</x:t>
+    <x:t>$250,579.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AADI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Andalan Indonesia Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QSN4LX3</x:t>
   </x:si>
   <x:si>
     <x:t>486,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$239,170.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$237,581.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>CUAN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F8ZMDN1</x:t>
   </x:si>
   <x:si>
     <x:t>5,907,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$228,494.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$219,632.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,969.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>MAPI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Adiperkasa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MKPK08</x:t>
   </x:si>
   <x:si>
     <x:t>2,671,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$225,951.97</x:t>
-[...14 lines deleted...]
-    <x:t>$213,238.45</x:t>
+    <x:t>$211,705.38</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>JPFA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRT73</x:t>
   </x:si>
   <x:si>
     <x:t>1,732,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$205,761.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$201,610.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
     <x:t>727,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$196,239.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.56%</x:t>
+    <x:t>$191,550.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
     <x:t>2,373,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,168.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$189,898.28</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
     <x:t>1,694,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$183,772.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.52%</x:t>
+    <x:t>$183,059.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,429.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ITMG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PCWV65</x:t>
   </x:si>
   <x:si>
     <x:t>129,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$177,399.67</x:t>
+    <x:t>$174,242.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>UNVR IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PTBA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bukit Asam Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLKXY7</x:t>
   </x:si>
   <x:si>
     <x:t>1,286,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$171,707.47</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$165,990.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ADMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013ZK5WM9</x:t>
   </x:si>
   <x:si>
     <x:t>2,013,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,799.75</x:t>
+    <x:t>$164,119.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>MIKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00875ZS03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,598,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,692.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
     <x:t>4,099,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$158,235.54</x:t>
-[...17 lines deleted...]
-    <x:t>$155,958.46</x:t>
+    <x:t>$152,517.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,206.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>44,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$154,744.63</x:t>
+    <x:t>$148,740.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,128.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEAL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medikaloka Hermina Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KF093V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,178,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,650.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>2245 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BMX0PS1</x:t>
   </x:si>
   <x:si>
     <x:t>82,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,467.54</x:t>
-[...53 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$134,616.47</x:t>
   </x:si>
   <x:si>
     <x:t>INTP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRBK2</x:t>
   </x:si>
   <x:si>
     <x:t>461,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$119,064.63</x:t>
+    <x:t>$117,227.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
     <x:t>4,034,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$115,587.95</x:t>
+    <x:t>$115,243.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
     <x:t>739,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$112,021.52</x:t>
+    <x:t>$109,754.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,124.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AVIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avia Avian Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012YQNZQ8</x:t>
   </x:si>
   <x:si>
     <x:t>5,086,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,865.02</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$89,001.42</x:t>
   </x:si>
   <x:si>
     <x:t>CTRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Ciputra Development Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3F164</x:t>
   </x:si>
   <x:si>
     <x:t>2,861,195</x:t>
   </x:si>
   <x:si>
-    <x:t>$90,871.26</x:t>
-[...17 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$88,726.41</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>1,229,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$85,755.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$80,678.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>COIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VQV40X2</x:t>
   </x:si>
   <x:si>
     <x:t>2,076,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$82,759.06</x:t>
+    <x:t>$78,728.09</x:t>
   </x:si>
   <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
     <x:t>2,363,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$75,718.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$73,320.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>1,179,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,473.79</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$65,284.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2,987,498</x:t>
+    <x:t>2,995,295</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,987,498.08</x:t>
-[...2 lines deleted...]
-    <x:t>8.49%</x:t>
+    <x:t>$2,995,294.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-56,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-39,258.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-THB CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,618,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-48,203.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-543,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-69,335.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SGD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-152,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-117,822.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>201,739,022</x:t>
-[...17 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>-47,954,857,842</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,655,307.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-7.67%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-3,044,682.91</x:t>
-[...2 lines deleted...]
-    <x:t>-8.66%</x:t>
+    <x:t>$-95,595.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1351,62 +1396,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R250abef2cf06482f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4c7c6ef0d11540dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9053a4739a6f4b2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7487871d923a4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c37855bf70c48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5b3d58ef5604555" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I76"/>
+  <x:dimension ref="A1:I79"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="18" customWidth="1"/>
+    <x:col min="5" max="5" width="22" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1917,1689 +1962,1776 @@
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>350</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A76" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B76" s="2" t="s">
+      <x:c r="A76" s="1">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C76" s="2" t="s">
+      <x:c r="D76" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="77" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A77" s="1">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="B77" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D76" s="2" t="s">
+      <x:c r="D77" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="78" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A78" s="1">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="B78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="79" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A79" s="2" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="B79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E76" s="2" t="s">
+      <x:c r="C79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F76" s="2" t="s">
+      <x:c r="D79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G76" s="2" t="s">
+      <x:c r="E79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H76" s="2" t="s">
+      <x:c r="F79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I76" s="2" t="s">
+      <x:c r="G79" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H79" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I79" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A76:I76"/>
+    <x:mergeCell ref="A79:I79"/>
   </x:mergeCells>
 </x:worksheet>
 </file>