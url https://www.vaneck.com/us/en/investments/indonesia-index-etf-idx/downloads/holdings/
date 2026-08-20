--- v8 (2026-07-29)
+++ v9 (2026-08-20)
@@ -1,1374 +1,1350 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ad9927b39844d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434415dc94134ecd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260728" sheetId="1" r:id="Rd5b3d58ef5604555"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260819" sheetId="1" r:id="R300975b279b14246"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="636" uniqueCount="443">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="435">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,971,146.75</x:t>
+    <x:t>$3,057,688.17</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.58%</x:t>
+    <x:t>8.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BBRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MJGQ35</x:t>
   </x:si>
   <x:si>
     <x:t>16,973,633</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,757,931.28</x:t>
-[...2 lines deleted...]
-    <x:t>7.96%</x:t>
+    <x:t>$2,927,128.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.05%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>10,040,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,280,804.99</x:t>
-[...2 lines deleted...]
-    <x:t>6.59%</x:t>
+    <x:t>$2,329,997.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.41%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>144,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,076,692.85</x:t>
-[...2 lines deleted...]
-    <x:t>6.00%</x:t>
+    <x:t>$2,127,203.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>6,647,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,830,616.29</x:t>
-[...2 lines deleted...]
-    <x:t>5.29%</x:t>
+    <x:t>$1,763,498.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.85%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,617,929.11</x:t>
-[...2 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>$1,541,314.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.24%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,112,902.01</x:t>
-[...2 lines deleted...]
-    <x:t>3.21%</x:t>
+    <x:t>$1,164,660.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.20%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,272,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$998,587.91</x:t>
-[...2 lines deleted...]
-    <x:t>2.88%</x:t>
+    <x:t>$1,019,743.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
   </x:si>
   <x:si>
     <x:t>BBNI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HNGYH0</x:t>
   </x:si>
   <x:si>
     <x:t>4,776,764</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,364.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>$954,695.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
     <x:t>8,927,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$865,054.88</x:t>
-[...2 lines deleted...]
-    <x:t>2.50%</x:t>
+    <x:t>$930,407.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
     <x:t>23,745,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$731,193.00</x:t>
-[...2 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>$834,624.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,789,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773,664.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSSA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYSDZ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,651,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$739,304.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDKA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Copper Gold Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008NVSB85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,500,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$721,179.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,849,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$673,030.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
     <x:t>502,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$695,001.38</x:t>
-[...56 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>$663,840.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
     <x:t>4,342,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$592,032.77</x:t>
-[...20 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$623,956.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
     <x:t>1,442,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$547,119.77</x:t>
-[...2 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>$588,405.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000BNT5S3</x:t>
-[...8 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>BBG023Y825F6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,204,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$524,514.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$500,888.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMRT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,409,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$487,049.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$485,120.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$470,942.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>4,261,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$494,685.76</x:t>
-[...38 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$466,837.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VKTR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GSRG3D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,764,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,255.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>142 HK</x:t>
   </x:si>
   <x:si>
     <x:t>First Pacific Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDW3Q8</x:t>
   </x:si>
   <x:si>
     <x:t>657,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$462,899.86</x:t>
-[...20 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$422,608.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nickel Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LCXSCH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>698,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$419,312.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>JCNC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDGG14</x:t>
   </x:si>
   <x:si>
     <x:t>19,488</x:t>
   </x:si>
   <x:si>
-    <x:t>$414,742.83</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$417,020.14</x:t>
   </x:si>
   <x:si>
     <x:t>ENRG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Energi Mega Persada Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>5,451,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$389,357.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.12%</x:t>
+    <x:t>$395,908.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXCL IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xl Axiata Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRZBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,390,375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,707.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,121,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,662.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,416.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>IMPC IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Impack Pratama Industri Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007KK5458</x:t>
   </x:si>
   <x:si>
     <x:t>4,687,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$387,642.39</x:t>
-[...71 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$356,691.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>CPIN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2H49</x:t>
   </x:si>
   <x:si>
     <x:t>2,045,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$354,577.35</x:t>
-[...35 lines deleted...]
-    <x:t>$323,100.99</x:t>
+    <x:t>$339,665.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
     <x:t>951,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$315,040.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$321,863.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ICBP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0015J3KR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$313,398.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$292,849.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>PGAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F3KKQ1</x:t>
   </x:si>
   <x:si>
     <x:t>3,423,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$283,509.14</x:t>
-[...38 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$289,098.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
     <x:t>6,456,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$250,579.52</x:t>
+    <x:t>$282,570.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,907,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$270,288.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$265,187.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISAT IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indosat Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DL53H8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,694,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$260,529.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.72%</x:t>
   </x:si>
   <x:si>
-    <x:t>AADI IJ</x:t>
-[...32 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>MAPI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mitra Adiperkasa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MKPK08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,671,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$224,634.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,732,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,604.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>DEWA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Darma Henwa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>8,684,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$213,969.30</x:t>
-[...38 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$214,597.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
     <x:t>727,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$191,550.55</x:t>
-[...2 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$207,311.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNVR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unilever Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGJG7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,879,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,623.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>AKRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Akr Corporindo Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVJBC0</x:t>
   </x:si>
   <x:si>
     <x:t>2,373,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$189,898.28</x:t>
-[...32 lines deleted...]
-    <x:t>$177,429.51</x:t>
+    <x:t>$185,026.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,788.72</x:t>
+  </x:si>
+  <x:si>
     <x:t>ITMG IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PCWV65</x:t>
   </x:si>
   <x:si>
     <x:t>129,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$174,242.94</x:t>
+    <x:t>$182,136.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,355.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,561.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
     <x:t>PTBA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bukit Asam Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CLKXY7</x:t>
   </x:si>
   <x:si>
     <x:t>1,286,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$165,990.59</x:t>
-[...20 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$170,951.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,824.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MIKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00875ZS03</x:t>
   </x:si>
   <x:si>
     <x:t>1,598,797</x:t>
   </x:si>
   <x:si>
-    <x:t>$156,692.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$159,162.35</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
     <x:t>4,099,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$152,517.03</x:t>
-[...17 lines deleted...]
-    <x:t>$151,206.14</x:t>
+    <x:t>$158,853.99</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>44,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$148,740.45</x:t>
-[...20 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$150,201.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INTP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRBK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>461,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$141,261.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
     <x:t>3,178,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$134,650.17</x:t>
-[...35 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$121,232.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
     <x:t>4,034,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$115,243.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$118,960.96</x:t>
   </x:si>
   <x:si>
     <x:t>JSMR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Jasa Marga Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRYC09</x:t>
   </x:si>
   <x:si>
     <x:t>739,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,754.74</x:t>
+    <x:t>$114,862.65</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>AVIA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avia Avian Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012YQNZQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,086,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,560.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ciputra Development Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3F164</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,861,195</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,545.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SMGR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Semen Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFSZY8</x:t>
   </x:si>
   <x:si>
     <x:t>1,086,462</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,124.55</x:t>
+    <x:t>$92,953.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>AVIA IJ</x:t>
-[...26 lines deleted...]
-    <x:t>$88,726.41</x:t>
+    <x:t>BSDE IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Serpong Damai Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYFK01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,363,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,208.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,250.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>1,229,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$80,678.38</x:t>
-[...35 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$74,104.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>1,179,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,284.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.19%</x:t>
+    <x:t>$52,926.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-THB CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,618,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,951.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-IDR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.16</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>2,995,295</x:t>
-[...68 lines deleted...]
-    <x:t>-7.67%</x:t>
+    <x:t>-35,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-35,560.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-95,595.77</x:t>
-[...2 lines deleted...]
-    <x:t>-0.28%</x:t>
+    <x:t>$-78,455.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1396,62 +1372,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7487871d923a4591" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c37855bf70c48fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5b3d58ef5604555" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29b47e06a024ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra0eae1a7a15444cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R300975b279b14246" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I79"/>
+  <x:dimension ref="A1:I77"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="22" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2281,80 +2257,80 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2701,269 +2677,269 @@
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -3035,370 +3011,370 @@
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>371</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
@@ -3412,326 +3388,268 @@
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A77" s="1">
-[...2 lines deleted...]
-      <x:c r="B77" s="1" t="s">
+      <x:c r="A77" s="2" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="B77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B79" s="2" t="s">
+      <x:c r="C77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C79" s="2" t="s">
+      <x:c r="D77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D79" s="2" t="s">
+      <x:c r="E77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E79" s="2" t="s">
+      <x:c r="F77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F79" s="2" t="s">
+      <x:c r="G77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G79" s="2" t="s">
+      <x:c r="H77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H79" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I79" s="2" t="s">
+      <x:c r="I77" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A79:I79"/>
+    <x:mergeCell ref="A77:I77"/>
   </x:mergeCells>
 </x:worksheet>
 </file>