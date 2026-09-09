--- v9 (2026-08-20)
+++ v10 (2026-09-09)
@@ -1,1350 +1,1341 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R434415dc94134ecd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf74d0c20bea649cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260819" sheetId="1" r:id="R300975b279b14246"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="IDX_asof_20260908" sheetId="1" r:id="R090d2e751fbe49e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="620" uniqueCount="435">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="612" uniqueCount="432">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>BBRI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Rakyat Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MJGQ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,973,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,289,782.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.48%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBCA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Central Asia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CC3P00</x:t>
   </x:si>
   <x:si>
     <x:t>8,651,900</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>8.05%</x:t>
+    <x:t>$3,274,971.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.45%</x:t>
   </x:si>
   <x:si>
     <x:t>BMRI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Mandiri Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CGNY64</x:t>
   </x:si>
   <x:si>
     <x:t>10,040,804</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,329,997.90</x:t>
-[...2 lines deleted...]
-    <x:t>6.41%</x:t>
+    <x:t>$2,526,401.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
   </x:si>
   <x:si>
     <x:t>TLK</x:t>
   </x:si>
   <x:si>
     <x:t>Telkom Indonesia Persero Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FS2KR5</x:t>
   </x:si>
   <x:si>
     <x:t>144,315</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,127,203.10</x:t>
-[...2 lines deleted...]
-    <x:t>5.85%</x:t>
+    <x:t>$2,176,270.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.61%</x:t>
   </x:si>
   <x:si>
     <x:t>ASII IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Astra International Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDMXJ1</x:t>
   </x:si>
   <x:si>
     <x:t>6,647,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,763,498.18</x:t>
-[...2 lines deleted...]
-    <x:t>4.85%</x:t>
+    <x:t>$1,854,044.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.78%</x:t>
   </x:si>
   <x:si>
     <x:t>JM SP</x:t>
   </x:si>
   <x:si>
     <x:t>Jardine Matheson Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKGRX9</x:t>
   </x:si>
   <x:si>
     <x:t>25,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,541,314.10</x:t>
-[...2 lines deleted...]
-    <x:t>4.24%</x:t>
+    <x:t>$1,479,774.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.82%</x:t>
   </x:si>
   <x:si>
     <x:t>AMMN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Amman Mineral Internasional Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GVLB759</x:t>
   </x:si>
   <x:si>
     <x:t>5,000,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,164,660.64</x:t>
-[...2 lines deleted...]
-    <x:t>3.20%</x:t>
+    <x:t>$1,325,248.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBNI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Negara Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HNGYH0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,776,764</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,237.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
   </x:si>
   <x:si>
     <x:t>BREN IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Renewables Energy Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JK1BCH5</x:t>
   </x:si>
   <x:si>
     <x:t>5,272,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,019,743.92</x:t>
-[...20 lines deleted...]
-    <x:t>2.63%</x:t>
+    <x:t>$991,593.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,745,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$958,666.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
   </x:si>
   <x:si>
     <x:t>BRPT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Barito Pacific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK9L42</x:t>
   </x:si>
   <x:si>
     <x:t>8,927,948</x:t>
   </x:si>
   <x:si>
-    <x:t>$930,407.55</x:t>
-[...20 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$894,118.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
     <x:t>1,789,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$773,664.67</x:t>
-[...2 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$866,130.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BUMI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFY979</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,849,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$845,995.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>DSSA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Dian Swastatika Sentosa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYSDZ0</x:t>
   </x:si>
   <x:si>
     <x:t>12,651,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$739,304.83</x:t>
-[...2 lines deleted...]
-    <x:t>2.03%</x:t>
+    <x:t>$836,771.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>MDKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Copper Gold Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008NVSB85</x:t>
   </x:si>
   <x:si>
     <x:t>4,500,895</x:t>
   </x:si>
   <x:si>
-    <x:t>$721,179.58</x:t>
-[...20 lines deleted...]
-    <x:t>1.85%</x:t>
+    <x:t>$797,319.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>UNTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>United Tractors Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJWQ9</x:t>
   </x:si>
   <x:si>
     <x:t>502,069</x:t>
   </x:si>
   <x:si>
-    <x:t>$663,840.53</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$736,870.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ADRO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Adaro Energy Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FRJN57</x:t>
   </x:si>
   <x:si>
     <x:t>4,342,700</x:t>
   </x:si>
   <x:si>
-    <x:t>$623,956.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$662,865.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>INDF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN4PR7</x:t>
   </x:si>
   <x:si>
     <x:t>1,442,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$588,405.92</x:t>
-[...2 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>$613,485.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golden Agri-Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK1581</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,123,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$545,761.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BANPU-R TB</x:t>
   </x:si>
   <x:si>
     <x:t>Banpu Pcl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023Y825F6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,204,107</x:t>
-[...23 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>1,157,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,053.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FR SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TVSY13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$511,584.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANTM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aneka Tambang Tbk</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGW9S6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,761,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,292.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>AMRT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Sumber Alfaria Trijaya Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6336</x:t>
   </x:si>
   <x:si>
     <x:t>6,409,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$487,049.99</x:t>
-[...38 lines deleted...]
-    <x:t>1.30%</x:t>
+    <x:t>$476,016.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TPIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Asri Petrochemical Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GY6RP4</x:t>
   </x:si>
   <x:si>
     <x:t>4,261,536</x:t>
   </x:si>
   <x:si>
-    <x:t>$466,837.17</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$471,054.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energi Mega Persada Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,451,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$454,507.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>VKTR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vktr Teknologi Mobilitas Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GSRG3D5</x:t>
   </x:si>
   <x:si>
     <x:t>8,764,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$430,255.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.18%</x:t>
+    <x:t>$436,060.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IMPC IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Impack Pratama Industri Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007KK5458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,687,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,003.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCNC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jardine Cycle &amp; Carriage Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDGG14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,488</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,963.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>142 HK</x:t>
   </x:si>
   <x:si>
     <x:t>First Pacific Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDW3Q8</x:t>
   </x:si>
   <x:si>
     <x:t>657,250</x:t>
   </x:si>
   <x:si>
-    <x:t>$422,608.22</x:t>
-[...2 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>$420,855.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBMA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Battery Materials Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G291HM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,121,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$417,578.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>NIC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Nickel Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LCXSCH2</x:t>
   </x:si>
   <x:si>
     <x:t>698,665</x:t>
   </x:si>
   <x:si>
-    <x:t>$419,312.13</x:t>
-[...35 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$414,387.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INKP IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indah Kiat Pulp &amp; Paper Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDRCS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>754,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$404,928.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charoen Pokphand Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2H49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,045,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$386,851.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>EXCL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Xl Axiata Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRZBZ1</x:t>
   </x:si>
   <x:si>
     <x:t>2,390,375</x:t>
   </x:si>
   <x:si>
-    <x:t>$383,707.08</x:t>
-[...74 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$371,824.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AADI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Andalan Indonesia Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QSN4LX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,041.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>PANI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Pantai Indah Kapuk Dua Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LY52Y16</x:t>
   </x:si>
   <x:si>
     <x:t>951,637</x:t>
   </x:si>
   <x:si>
-    <x:t>$321,863.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>$318,910.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CUAN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrindo Jaya Kreasi Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F8ZMDN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,907,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$314,342.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTRO IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Petrosea Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG4G10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>993,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$307,009.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perusahaan Gas Negara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F3KKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,423,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$298,593.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>ICBP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indofood Cbp Sukses Makmur Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015J3KR3</x:t>
   </x:si>
   <x:si>
     <x:t>727,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$313,398.98</x:t>
-[...38 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$297,116.48</x:t>
   </x:si>
   <x:si>
     <x:t>KLBF IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Kalbe Farma Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFRVS5</x:t>
   </x:si>
   <x:si>
     <x:t>6,456,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$282,570.41</x:t>
-[...17 lines deleted...]
-    <x:t>$270,288.30</x:t>
+    <x:t>$286,331.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.74%</x:t>
   </x:si>
   <x:si>
-    <x:t>AADI IJ</x:t>
-[...14 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>JPFA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Japfa Comfeed Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFRT73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,732,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$233,558.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>ISAT IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indosat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DL53H8</x:t>
   </x:si>
   <x:si>
     <x:t>1,694,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$260,529.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>$227,340.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DEWA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Darma Henwa Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$219,977.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PTBA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bukit Asam Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CLKXY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,286,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$218,675.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>MAPI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Adiperkasa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MKPK08</x:t>
   </x:si>
   <x:si>
     <x:t>2,671,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$224,634.77</x:t>
-[...35 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>$211,509.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AKRA IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Akr Corporindo Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVJBC0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,299.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>INCO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Vale Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG0YH8</x:t>
   </x:si>
   <x:si>
     <x:t>727,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$207,311.74</x:t>
-[...2 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$202,669.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITMG IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indo Tambangraya Megah Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PCWV65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>129,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,097.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TKIM IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pabrik Kertas Tjiwi Kimia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFS0W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>409,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,824.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2245 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lygend Resources &amp; Technology Co Ltd-H</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BMX0PS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,545.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adaro Minerals Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013ZK5WM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,013,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,726.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TOWR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sarana Menara Nusantara Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J65T60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,792,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$181,241.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>UNVR IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Unilever Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGJG7</x:t>
   </x:si>
   <x:si>
     <x:t>1,879,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$187,623.78</x:t>
-[...122 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$178,558.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>MIKA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Mitra Keluarga Karyasehat Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00875ZS03</x:t>
   </x:si>
   <x:si>
     <x:t>1,598,797</x:t>
   </x:si>
   <x:si>
-    <x:t>$159,162.35</x:t>
+    <x:t>$174,117.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>CDIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Chandra Daya Investasi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01VP3Z2B1</x:t>
   </x:si>
   <x:si>
     <x:t>4,099,300</x:t>
   </x:si>
   <x:si>
-    <x:t>$158,853.99</x:t>
+    <x:t>$164,560.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>2610 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Nanshan Aluminium International Holding</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SWD0JZ3</x:t>
   </x:si>
   <x:si>
     <x:t>44,900</x:t>
   </x:si>
   <x:si>
-    <x:t>$150,201.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$148,866.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>INTP IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Indocement Tunggal Prakarsa Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDRBK2</x:t>
   </x:si>
   <x:si>
     <x:t>461,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$141,261.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$144,332.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JSMR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jasa Marga Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FRYC09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>739,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,170.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>HEAL IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Medikaloka Hermina Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KF093V8</x:t>
   </x:si>
   <x:si>
     <x:t>3,178,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$121,232.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$123,509.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>EMTK IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Elang Mahkota Teknologi Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q467L7</x:t>
   </x:si>
   <x:si>
     <x:t>4,034,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$118,960.96</x:t>
-[...17 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$119,149.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SMGR IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Semen Indonesia Persero Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFSZY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,086,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,399.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>AVIA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Avia Avian Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012YQNZQ8</x:t>
   </x:si>
   <x:si>
     <x:t>5,086,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$101,560.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>$107,329.28</x:t>
   </x:si>
   <x:si>
     <x:t>CTRA IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Ciputra Development Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C3F164</x:t>
   </x:si>
   <x:si>
     <x:t>2,861,195</x:t>
   </x:si>
   <x:si>
-    <x:t>$99,545.84</x:t>
-[...17 lines deleted...]
-    <x:t>$92,953.44</x:t>
+    <x:t>$102,277.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
+    <x:t>COIN IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Indokripto Koin Semesta Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VQV40X2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,076,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,772.18</x:t>
+  </x:si>
+  <x:si>
     <x:t>BSDE IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Serpong Damai Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYFK01</x:t>
   </x:si>
   <x:si>
     <x:t>2,363,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,208.06</x:t>
-[...17 lines deleted...]
-    <x:t>$82,250.02</x:t>
+    <x:t>$88,523.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTO IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Jago Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BNNZWD6</x:t>
   </x:si>
   <x:si>
     <x:t>1,229,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,104.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>$71,459.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>FILM IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Md Entertainment Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LDPG675</x:t>
   </x:si>
   <x:si>
     <x:t>1,179,600</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,926.53</x:t>
+    <x:t>$59,205.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>-THB CASH-</x:t>
-[...2 lines deleted...]
-    <x:t>1,618,200</x:t>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,643</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,951.07</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$11,642.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>-IDR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-1</x:t>
   </x:si>
   <x:si>
     <x:t>$-.16</x:t>
   </x:si>
   <x:si>
-    <x:t>-USD CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-78,455.65</x:t>
-[...2 lines deleted...]
-    <x:t>-0.22%</x:t>
+    <x:t>$-31,761.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1372,56 +1363,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re29b47e06a024ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra0eae1a7a15444cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R300975b279b14246" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R306072fa66624da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc353d4bb66e04f99" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R090d2e751fbe49e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I77"/>
+  <x:dimension ref="A1:I76"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2257,80 +2248,80 @@
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -2634,312 +2625,312 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>273</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>279</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>291</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -2982,80 +2973,80 @@
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
@@ -3069,587 +3060,558 @@
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>380</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="76" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A76" s="2" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="B76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B77" s="2" t="s">
+      <x:c r="C76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C77" s="2" t="s">
+      <x:c r="D76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D77" s="2" t="s">
+      <x:c r="E76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E77" s="2" t="s">
+      <x:c r="F76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F77" s="2" t="s">
+      <x:c r="G76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G77" s="2" t="s">
+      <x:c r="H76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H77" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I77" s="2" t="s">
+      <x:c r="I76" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A77:I77"/>
+    <x:mergeCell ref="A76:I76"/>
   </x:mergeCells>
 </x:worksheet>
 </file>