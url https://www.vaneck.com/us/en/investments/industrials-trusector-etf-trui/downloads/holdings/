--- v0 (2026-07-14)
+++ v1 (2026-08-03)
@@ -1,1380 +1,1362 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b48d412dbe64da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabae578b4cd34380" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUI_asof_20260710" sheetId="1" r:id="Rabd646765b814398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUI_asof_20260730" sheetId="1" r:id="R8c7ad0ab96564462"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="445">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="439">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/30/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>GE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Aerospace Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK6MB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,041.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CAT</x:t>
   </x:si>
   <x:si>
     <x:t>Caterpillar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF0K17</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>6.63%</x:t>
+    <x:t>$16,991.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RTX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW8S60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,291.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.21%</x:t>
   </x:si>
   <x:si>
     <x:t>GEV</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G17W31</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,098.84</x:t>
-[...20 lines deleted...]
-    <x:t>4.67%</x:t>
+    <x:t>$11,783.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,002.08</x:t>
-[...2 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>$7,952.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
   </x:si>
   <x:si>
     <x:t>UNP</x:t>
   </x:si>
   <x:si>
     <x:t>Union Pacific Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW3299</x:t>
   </x:si>
   <x:si>
     <x:t>27</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,747.92</x:t>
-[...2 lines deleted...]
-    <x:t>2.98%</x:t>
+    <x:t>$7,815.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deere &amp; Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1NH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,193.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ETN</x:t>
   </x:si>
   <x:si>
     <x:t>Eaton Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ3PD2</x:t>
   </x:si>
   <x:si>
     <x:t>18</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,331.04</x:t>
-[...2 lines deleted...]
-    <x:t>2.82%</x:t>
+    <x:t>$6,964.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
   </x:si>
   <x:si>
     <x:t>UBER</x:t>
   </x:si>
   <x:si>
     <x:t>Uber Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002B04MT8</x:t>
   </x:si>
   <x:si>
     <x:t>95</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,081.30</x:t>
-[...17 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$6,685.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>PH</x:t>
   </x:si>
   <x:si>
     <x:t>Parker-Hannifin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3KL6</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,767.62</x:t>
-[...2 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$5,776.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lockheed Martin Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1BW00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,166.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Automatic Data Processing Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JG0547</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,013.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HWM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Howmet Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DYNJGH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,991.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quanta Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBL8V7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,605.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Dynamics Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK67C7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,586.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Trane Technologies Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM6788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,402.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CSX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Csx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGJRC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,316.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3m Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP52R2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,225.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.66%</x:t>
   </x:si>
   <x:si>
     <x:t>VRT</x:t>
   </x:si>
   <x:si>
     <x:t>Vertiv Holdings Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00L2B8KW8</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,739.48</x:t>
-[...119 lines deleted...]
-    <x:t>1.63%</x:t>
+    <x:t>$4,095.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JCI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Controls International Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVWLJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,028.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerson Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHX7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,864.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Waste Management Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWVSR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,847.61</x:t>
   </x:si>
   <x:si>
     <x:t>CMI</x:t>
   </x:si>
   <x:si>
     <x:t>Cummins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGPTV6</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,055.70</x:t>
-[...38 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$3,797.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>TDG</x:t>
   </x:si>
   <x:si>
     <x:t>Transdigm Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,874.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$3,749.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,823.98</x:t>
-[...38 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$3,579.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Illinois Tool Works Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMBL90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,404.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>FIX</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWN2Y9</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,512.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$3,395.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H556T9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,386.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,339.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cintas Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H3YXF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,308.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paccar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQVTF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,210.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,209.10</x:t>
   </x:si>
   <x:si>
     <x:t>URI</x:t>
   </x:si>
   <x:si>
     <x:t>United Rentals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXMFC3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,286.65</x:t>
-[...11 lines deleted...]
-    <x:t>BBG000H556T9</x:t>
+    <x:t>$3,205.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fedex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJF1Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,085.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020QYV152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,860.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKR1D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,710.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7Z112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,657.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,640.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,472.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,447.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBCDZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,355.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,210.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axon Enterprise Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHJWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,101.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPXVJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,901.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M65M61</x:t>
   </x:si>
   <x:si>
     <x:t>15</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,283.09</x:t>
-[...281 lines deleted...]
-    <x:t>$1,890.00</x:t>
+    <x:t>$1,853.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.73%</x:t>
   </x:si>
   <x:si>
+    <x:t>PAYX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQSQ38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,744.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ODFL</x:t>
   </x:si>
   <x:si>
     <x:t>Old Dominion Freight Line Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CHSS88</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,821.00</x:t>
-[...17 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>$1,699.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>EME</x:t>
   </x:si>
   <x:si>
     <x:t>Emcor Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBRPL4</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,563.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$1,604.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingersoll Rand Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002R1CW27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OTIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Otis Worldwide Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP60KV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,290.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>XYL</x:t>
   </x:si>
   <x:si>
     <x:t>Xylem Inc/Ny</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001D8R5D0</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,333.42</x:t>
-[...14 lines deleted...]
-    <x:t>$1,315.62</x:t>
+    <x:t>$1,285.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>DOV</x:t>
   </x:si>
   <x:si>
     <x:t>Dover Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHB3M6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,291.98</x:t>
-[...14 lines deleted...]
-    <x:t>$1,261.60</x:t>
+    <x:t>$1,224.36</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>CPRT</x:t>
   </x:si>
   <x:si>
     <x:t>Copart Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM9RH1</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,128.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$1,212.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRSK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verisk Analytics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCZL41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,202.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EFX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equifax Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHPL78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>LUV</x:t>
   </x:si>
   <x:si>
     <x:t>Southwest Airlines Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNJHS8</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,113.89</x:t>
-[...11 lines deleted...]
-    <x:t>$1,112.34</x:t>
+    <x:t>$1,048.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,041.81</x:t>
   </x:si>
   <x:si>
     <x:t>EXPD</x:t>
   </x:si>
   <x:si>
     <x:t>Expeditors International Of Washington</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ5GK2</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,032.12</x:t>
-[...14 lines deleted...]
-    <x:t>$1,019.70</x:t>
+    <x:t>$1,002.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
-    <x:t>EFX</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>HUBB</x:t>
   </x:si>
   <x:si>
     <x:t>Hubbell Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLK267</x:t>
   </x:si>
   <x:si>
-    <x:t>$981.88</x:t>
+    <x:t>$947.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortive Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BLVZ228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SNA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snap-On Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT7JW9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$818.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hunt Transport Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMDBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$807.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>CHRW</x:t>
   </x:si>
   <x:si>
     <x:t>Ch Robinson Worldwide Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTCH57</x:t>
   </x:si>
   <x:si>
-    <x:t>$967.50</x:t>
-[...47 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$734.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IEX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C1HN22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Textron Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$696.72</x:t>
   </x:si>
   <x:si>
     <x:t>FDXF</x:t>
   </x:si>
   <x:si>
     <x:t>Fedex Freight Holding Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZPB91C4</x:t>
   </x:si>
   <x:si>
-    <x:t>$747.65</x:t>
-[...26 lines deleted...]
-    <x:t>$727.28</x:t>
+    <x:t>$687.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C23PB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$674.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanley Black &amp; Decker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTQR96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019C1BQR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$648.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$639.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWGR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$590.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>GNRC</x:t>
   </x:si>
   <x:si>
     <x:t>Generac Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PQ4W72</x:t>
   </x:si>
   <x:si>
-    <x:t>$701.82</x:t>
-[...59 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>$575.73</x:t>
   </x:si>
   <x:si>
     <x:t>ROL</x:t>
   </x:si>
   <x:si>
     <x:t>Rollins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBBP1</x:t>
   </x:si>
   <x:si>
-    <x:t>$622.58</x:t>
-[...11 lines deleted...]
-    <x:t>$617.54</x:t>
+    <x:t>$536.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR</x:t>
   </x:si>
   <x:si>
     <x:t>Pentair Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C221G9</x:t>
   </x:si>
   <x:si>
-    <x:t>$609.52</x:t>
-[...29 lines deleted...]
-    <x:t>$572.18</x:t>
+    <x:t>$529.36</x:t>
   </x:si>
   <x:si>
     <x:t>LII</x:t>
   </x:si>
   <x:si>
     <x:t>Lennox International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5B84</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$552.03</x:t>
-[...14 lines deleted...]
-    <x:t>$546.52</x:t>
+    <x:t>$417.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BLDR</x:t>
   </x:si>
   <x:si>
     <x:t>Builders Firstsource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD3K9</x:t>
   </x:si>
   <x:si>
-    <x:t>$378.45</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$330.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AOS</x:t>
   </x:si>
   <x:si>
     <x:t>A O Smith Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1L02</x:t>
   </x:si>
   <x:si>
-    <x:t>$302.20</x:t>
+    <x:t>$297.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>130</x:t>
+    <x:t>396</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$129.81</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$395.93</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$76.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$95.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1402,51 +1384,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32278cca93e34fdd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R31d27052c3154922" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rabd646765b814398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693eb7c2cb9945a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R21488f64633b40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c7ad0ab96564462" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1695,109 +1677,109 @@
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>28</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
@@ -1811,2156 +1793,2156 @@
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>175</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>199</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>207</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>285</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>301</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>306</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>69</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>327</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>334</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="D64" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>352</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="2" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>