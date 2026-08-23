--- v1 (2026-08-03)
+++ v2 (2026-08-23)
@@ -1,1362 +1,1401 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rabae578b4cd34380" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R18cfc8bb815644fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUI_asof_20260730" sheetId="1" r:id="R8c7ad0ab96564462"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUI_asof_20260820" sheetId="1" r:id="R31e2566e599244e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="439">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="716" uniqueCount="452">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/20/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CAT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caterpillar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF0K17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,123.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GE</x:t>
   </x:si>
   <x:si>
     <x:t>General Aerospace Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK6MB5</x:t>
   </x:si>
   <x:si>
     <x:t>48</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...26 lines deleted...]
-    <x:t>6.66%</x:t>
+    <x:t>$16,542.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.43%</x:t>
   </x:si>
   <x:si>
     <x:t>RTX</x:t>
   </x:si>
   <x:si>
     <x:t>Rtx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW8S60</x:t>
   </x:si>
   <x:si>
-    <x:t>62</x:t>
-[...5 lines deleted...]
-    <x:t>5.21%</x:t>
+    <x:t>61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,949.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.03%</x:t>
   </x:si>
   <x:si>
     <x:t>GEV</x:t>
   </x:si>
   <x:si>
     <x:t>Ge Vernova Llc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013G17W31</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,783.76</x:t>
-[...2 lines deleted...]
-    <x:t>4.62%</x:t>
+    <x:t>$11,592.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UNP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Union Pacific Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW3299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,207.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.19%</x:t>
   </x:si>
   <x:si>
     <x:t>BA</x:t>
   </x:si>
   <x:si>
     <x:t>Boeing Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCSST7</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,952.40</x:t>
-[...20 lines deleted...]
-    <x:t>3.06%</x:t>
+    <x:t>$7,743.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eaton Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ3PD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,475.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UBER</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Uber Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002B04MT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,305.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
   </x:si>
   <x:si>
     <x:t>DE</x:t>
   </x:si>
   <x:si>
     <x:t>Deere &amp; Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1NH9</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,193.64</x:t>
-[...38 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,830.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PH</x:t>
   </x:si>
   <x:si>
     <x:t>Parker-Hannifin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BR3KL6</x:t>
   </x:si>
   <x:si>
     <x:t>6</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,776.74</x:t>
-[...2 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>$6,000.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
   </x:si>
   <x:si>
     <x:t>LMT</x:t>
   </x:si>
   <x:si>
     <x:t>Lockheed Martin Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1BW00</x:t>
   </x:si>
   <x:si>
     <x:t>9</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,166.99</x:t>
-[...2 lines deleted...]
-    <x:t>2.02%</x:t>
+    <x:t>$5,143.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ADP</x:t>
   </x:si>
   <x:si>
     <x:t>Automatic Data Processing Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JG0547</x:t>
   </x:si>
   <x:si>
-    <x:t>19</x:t>
-[...5 lines deleted...]
-    <x:t>1.96%</x:t>
+    <x:t>$5,025.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>HWM</x:t>
   </x:si>
   <x:si>
     <x:t>Howmet Aerospace Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DYNJGH9</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,991.04</x:t>
-[...2 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>$4,925.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>PWR</x:t>
   </x:si>
   <x:si>
     <x:t>Quanta Services Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBL8V7</x:t>
   </x:si>
   <x:si>
     <x:t>7</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,605.86</x:t>
+    <x:t>$4,637.29</x:t>
   </x:si>
   <x:si>
     <x:t>1.80%</x:t>
   </x:si>
   <x:si>
     <x:t>GD</x:t>
   </x:si>
   <x:si>
     <x:t>General Dynamics Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK67C7</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,586.40</x:t>
+    <x:t>$4,632.84</x:t>
   </x:si>
   <x:si>
     <x:t>TT</x:t>
   </x:si>
   <x:si>
     <x:t>Trane Technologies Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM6788</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,402.80</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$4,511.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vertiv Holdings Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L2B8KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,498.71</x:t>
   </x:si>
   <x:si>
     <x:t>CSX</x:t>
   </x:si>
   <x:si>
     <x:t>Csx Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGJRC8</x:t>
   </x:si>
   <x:si>
-    <x:t>86</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,332.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>MMM</x:t>
   </x:si>
   <x:si>
     <x:t>3m Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BP52R2</x:t>
   </x:si>
   <x:si>
     <x:t>24</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,225.68</x:t>
+    <x:t>$4,274.16</x:t>
   </x:si>
   <x:si>
     <x:t>1.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>VRT</x:t>
-[...11 lines deleted...]
-    <x:t>1.60%</x:t>
+    <x:t>EMR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerson Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHX7N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,022.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>JCI</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Controls International Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVWLJ6</x:t>
   </x:si>
   <x:si>
     <x:t>28</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,028.64</x:t>
-[...20 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$4,008.48</x:t>
   </x:si>
   <x:si>
     <x:t>WM</x:t>
   </x:si>
   <x:si>
     <x:t>Waste Management Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWVSR1</x:t>
   </x:si>
   <x:si>
-    <x:t>17</x:t>
-[...2 lines deleted...]
-    <x:t>$3,847.61</x:t>
+    <x:t>$3,823.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
   </x:si>
   <x:si>
     <x:t>CMI</x:t>
   </x:si>
   <x:si>
     <x:t>Cummins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGPTV6</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,797.88</x:t>
-[...2 lines deleted...]
-    <x:t>1.49%</x:t>
+    <x:t>$3,546.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>TDG</x:t>
   </x:si>
   <x:si>
     <x:t>Transdigm Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>3</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,749.73</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$3,541.20</x:t>
   </x:si>
   <x:si>
     <x:t>UPS</x:t>
   </x:si>
   <x:si>
     <x:t>United Parcel Service Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000L9CV04</x:t>
   </x:si>
   <x:si>
     <x:t>34</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,579.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$3,487.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NSC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norfolk Southern Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ5DS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,466.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ITW</x:t>
   </x:si>
   <x:si>
     <x:t>Illinois Tool Works Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMBL90</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,404.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>$3,392.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,383.16</x:t>
   </x:si>
   <x:si>
     <x:t>FIX</x:t>
   </x:si>
   <x:si>
     <x:t>Comfort Systems Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWN2Y9</x:t>
   </x:si>
   <x:si>
     <x:t>2</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,395.68</x:t>
+    <x:t>$3,345.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>URI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Rentals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXMFC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,285.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fedex Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJF1Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,260.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PCAR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paccar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQVTF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,094.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>HON</x:t>
   </x:si>
   <x:si>
     <x:t>Honeywell International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H556T9</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,386.74</x:t>
-[...14 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$3,056.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CTAS</x:t>
   </x:si>
   <x:si>
     <x:t>Cintas Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H3YXF8</x:t>
   </x:si>
   <x:si>
+    <x:t>15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,052.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FAST</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fastenal Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ8YN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,634.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GWW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ww Grainger Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKR1D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,600.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXON</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Axon Enterprise Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHJWG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,457.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Air Lines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R7Z112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,431.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ametek Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9XG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,390.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDD940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,338.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HONA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Honeywell Aerospace Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020QYV152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,322.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CARR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Carrier Global Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RP5HYS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,165.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LHX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>L3harris Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLGFJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,163.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwell Automation Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBCDZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,157.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FERG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Enterprises Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NMRD768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,146.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Republic Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPXVJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,975.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paychex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQSQ38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,843.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UAL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Airlines Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M65M61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,675.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODFL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Old Dominion Freight Line Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CHSS88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,636.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EME</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emcor Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBRPL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,574.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CPRT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Copart Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM9RH1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,373.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ingersoll Rand Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002R1CW27</x:t>
+  </x:si>
+  <x:si>
     <x:t>16</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,308.64</x:t>
-[...314 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>$1,269.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XYL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xylem Inc/Ny</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001D8R5D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,247.84</x:t>
   </x:si>
   <x:si>
     <x:t>OTIS</x:t>
   </x:si>
   <x:si>
     <x:t>Otis Worldwide Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RP60KV0</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,290.42</x:t>
-[...17 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$1,220.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>DOV</x:t>
   </x:si>
   <x:si>
     <x:t>Dover Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHB3M6</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,224.36</x:t>
-[...20 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$1,199.28</x:t>
   </x:si>
   <x:si>
     <x:t>VRSK</x:t>
   </x:si>
   <x:si>
     <x:t>Verisk Analytics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCZL41</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,202.10</x:t>
+    <x:t>$1,126.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Expeditors International Of Washington</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ5GK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VLTO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Veralto Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019Q32XJ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094.06</x:t>
   </x:si>
   <x:si>
     <x:t>EFX</x:t>
   </x:si>
   <x:si>
     <x:t>Equifax Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHPL78</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,056.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$962.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HUBB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hubbell Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLK267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$939.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PPFKQ7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$892.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>LUV</x:t>
   </x:si>
   <x:si>
     <x:t>Southwest Airlines Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNJHS8</x:t>
   </x:si>
   <x:si>
-    <x:t>23</x:t>
-[...44 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LDOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Leidos Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C23PB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$848.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>FTV</x:t>
   </x:si>
   <x:si>
     <x:t>Fortive Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BLVZ228</x:t>
   </x:si>
   <x:si>
-    <x:t>$818.72</x:t>
+    <x:t>$831.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>DD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dupont De Nemours Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN961G4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JBHT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jb Hunt Transport Services Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMDBZ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823.41</x:t>
+  </x:si>
+  <x:si>
     <x:t>SNA</x:t>
   </x:si>
   <x:si>
     <x:t>Snap-On Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT7JW9</x:t>
   </x:si>
   <x:si>
-    <x:t>$818.10</x:t>
-[...23 lines deleted...]
-    <x:t>$773.85</x:t>
+    <x:t>$782.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
+    <x:t>J</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jacobs Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019C1BQR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$737.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CHRW</x:t>
   </x:si>
   <x:si>
     <x:t>Ch Robinson Worldwide Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BTCH57</x:t>
   </x:si>
   <x:si>
-    <x:t>$734.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$719.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>IEX</x:t>
   </x:si>
   <x:si>
     <x:t>Idex Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C1HN22</x:t>
   </x:si>
   <x:si>
-    <x:t>$701.31</x:t>
+    <x:t>$701.25</x:t>
   </x:si>
   <x:si>
     <x:t>0.27%</x:t>
   </x:si>
   <x:si>
+    <x:t>SWK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stanley Black &amp; Decker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BTQR96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$691.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDXF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fedex Freight Holding Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZPB91C4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682.00</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXT</x:t>
   </x:si>
   <x:si>
     <x:t>Textron Inc</x:t>
   </x:si>
   <x:si>
-    <x:t>$696.72</x:t>
-[...23 lines deleted...]
-    <x:t>$674.46</x:t>
+    <x:t>$674.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>SWK</x:t>
-[...20 lines deleted...]
-    <x:t>$663.75</x:t>
+    <x:t>NDSN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordson Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BPWGR1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$669.40</x:t>
   </x:si>
   <x:si>
     <x:t>MAS</x:t>
   </x:si>
   <x:si>
     <x:t>Masco Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNNKG9</x:t>
   </x:si>
   <x:si>
-    <x:t>$648.99</x:t>
+    <x:t>$659.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$646.88</x:t>
   </x:si>
   <x:si>
     <x:t>0.25%</x:t>
   </x:si>
   <x:si>
+    <x:t>GNRC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Generac Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PQ4W72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$620.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
     <x:t>HII</x:t>
   </x:si>
   <x:si>
     <x:t>Huntington Ingalls Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001KJ2HM9</x:t>
   </x:si>
   <x:si>
-    <x:t>$639.80</x:t>
-[...23 lines deleted...]
-    <x:t>$590.46</x:t>
+    <x:t>$602.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>GNRC</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>ROL</x:t>
   </x:si>
   <x:si>
     <x:t>Rollins Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSBBP1</x:t>
   </x:si>
   <x:si>
-    <x:t>$536.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$472.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR</x:t>
   </x:si>
   <x:si>
     <x:t>Pentair Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C221G9</x:t>
   </x:si>
   <x:si>
-    <x:t>$529.36</x:t>
+    <x:t>$446.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>LII</x:t>
   </x:si>
   <x:si>
     <x:t>Lennox International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB5B84</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$417.45</x:t>
+    <x:t>$406.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>BLDR</x:t>
   </x:si>
   <x:si>
     <x:t>Builders Firstsource Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKD3K9</x:t>
   </x:si>
   <x:si>
-    <x:t>$330.05</x:t>
-[...2 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>$351.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>AOS</x:t>
   </x:si>
   <x:si>
     <x:t>A O Smith Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC1L02</x:t>
   </x:si>
   <x:si>
-    <x:t>$297.25</x:t>
+    <x:t>$312.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>396</x:t>
+    <x:t>115</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$395.93</x:t>
+    <x:t>$114.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$95.58</x:t>
-[...2 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>$240.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1384,56 +1423,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R693eb7c2cb9945a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R21488f64633b40bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8c7ad0ab96564462" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca23be32eadb4969" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rca7229eaa6944dd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R31e2566e599244e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I87"/>
+  <x:dimension ref="A1:I89"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1677,225 +1716,225 @@
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
@@ -1979,97 +2018,97 @@
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>115</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
@@ -2095,1863 +2134,1921 @@
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>153</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
+        <x:v>34</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>46</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>306</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>312</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="D68" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>364</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="D71" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>92</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>404</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>436</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A87" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B87" s="2" t="s">
+      <x:c r="A87" s="1">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="B87" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C87" s="2" t="s">
+      <x:c r="D87" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="88" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A88" s="1">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="B88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="89" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A89" s="2" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="B89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D87" s="2" t="s">
+      <x:c r="C89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E87" s="2" t="s">
+      <x:c r="D89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F87" s="2" t="s">
+      <x:c r="E89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G87" s="2" t="s">
+      <x:c r="F89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H87" s="2" t="s">
+      <x:c r="G89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I87" s="2" t="s">
+      <x:c r="H89" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I89" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A87:I87"/>
+    <x:mergeCell ref="A89:I89"/>
   </x:mergeCells>
 </x:worksheet>
 </file>