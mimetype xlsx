--- v5 (2026-08-22)
+++ v6 (2026-09-12)
@@ -1,1506 +1,1512 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19daa1208699437a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda206da3eb2c4ff8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20260820" sheetId="1" r:id="Ra4e8833ea24c40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20260910" sheetId="1" r:id="Raa7f63f2234d4431"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="487">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/20/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="489">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
     <x:t>57,204</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,996,230.24</x:t>
+    <x:t>$19,362,981.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.80%</x:t>
+    <x:t>12.43%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0CD58</x:t>
   </x:si>
   <x:si>
     <x:t>311,926</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,481,996.06</x:t>
-[...2 lines deleted...]
-    <x:t>7.35%</x:t>
+    <x:t>$11,338,510.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.28%</x:t>
   </x:si>
   <x:si>
     <x:t>LUMI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Leumi Le-Israel Bm</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXB0V7</x:t>
   </x:si>
   <x:si>
     <x:t>364,801</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,092,475.95</x:t>
-[...2 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$9,439,488.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>POLI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Hapoalim Bm</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F23M06</x:t>
   </x:si>
   <x:si>
     <x:t>321,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,152,485.22</x:t>
-[...2 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>$8,434,383.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CRN4P5</x:t>
   </x:si>
   <x:si>
     <x:t>8,389</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,238,647.63</x:t>
-[...2 lines deleted...]
-    <x:t>3.99%</x:t>
+    <x:t>$6,072,880.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.90%</x:t>
   </x:si>
   <x:si>
     <x:t>TSEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tower Semiconductor Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH91G0</x:t>
   </x:si>
   <x:si>
     <x:t>26,044</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,828,126.32</x:t>
-[...2 lines deleted...]
-    <x:t>3.73%</x:t>
+    <x:t>$5,418,975.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.48%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Holdings Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2KHT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,843</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,594,332.68</x:t>
-[...2 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$3,678,829.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSCT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Discount Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HVQG80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>312,539</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,666,984.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>MZTF IT</x:t>
   </x:si>
   <x:si>
     <x:t>Mizrahi Tefahot Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J72HD9</x:t>
   </x:si>
   <x:si>
     <x:t>46,769</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,564,301.74</x:t>
-[...20 lines deleted...]
-    <x:t>2.23%</x:t>
+    <x:t>$3,602,133.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
   </x:si>
   <x:si>
     <x:t>FROG</x:t>
   </x:si>
   <x:si>
     <x:t>Jfrog Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006PWZX16</x:t>
   </x:si>
   <x:si>
     <x:t>38,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,413,217.96</x:t>
-[...2 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>$3,372,511.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>CHKP</x:t>
   </x:si>
   <x:si>
     <x:t>Check Point Software Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K82ZT8</x:t>
   </x:si>
   <x:si>
     <x:t>22,723</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,961,261.36</x:t>
+    <x:t>$2,965,578.73</x:t>
   </x:si>
   <x:si>
     <x:t>1.90%</x:t>
   </x:si>
   <x:si>
+    <x:t>HARL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harel Insurance Investments &amp; Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G28QX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,613,793.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>6,431</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,468,667.97</x:t>
-[...17 lines deleted...]
-    <x:t>$2,461,571.28</x:t>
+    <x:t>$2,353,938.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>S</x:t>
   </x:si>
   <x:si>
     <x:t>Sentinelone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6F2F09</x:t>
   </x:si>
   <x:si>
     <x:t>113,181</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,370,010.14</x:t>
-[...2 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>$2,242,115.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLIS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clal Insurance Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0F62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,175,659.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KC17R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,107,271.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>27,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,221,645.03</x:t>
-[...20 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$2,037,423.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEZQ IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bezeq The Israeli Telecommunication Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDD39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,979,175.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>AZRG IT</x:t>
   </x:si>
   <x:si>
     <x:t>Azrieli Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9PL35</x:t>
   </x:si>
   <x:si>
     <x:t>15,242</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,989,873.24</x:t>
-[...2 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$1,940,808.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varonis Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y04TN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,858,857.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amdocs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3MXG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,688.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>GLBE</x:t>
   </x:si>
   <x:si>
     <x:t>Global-E Online Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZKY1P71</x:t>
   </x:si>
   <x:si>
     <x:t>48,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,961,223.99</x:t>
-[...56 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>$1,754,956.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MMHD IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menora Mivtachim Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G28FC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,692,272.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First International Bank Of Israel Ltd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0KV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,752.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT8N3Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,576,490.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGDL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Migdal Insurance &amp; Financial Holdings L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCC81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,545,709.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DFGX71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,527,334.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zim Integrated Shipping Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YQ7XR05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,494,983.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monday.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GF8K4W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,482,639.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,452,649.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>ONDS</x:t>
   </x:si>
   <x:si>
     <x:t>Ondas Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HYYCD9</x:t>
   </x:si>
   <x:si>
     <x:t>199,578</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,672,463.64</x:t>
-[...104 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$1,446,940.50</x:t>
   </x:si>
   <x:si>
     <x:t>CAMT</x:t>
   </x:si>
   <x:si>
     <x:t>Camtek Ltd/Israel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ4M84</x:t>
   </x:si>
   <x:si>
     <x:t>9,738</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,446,190.38</x:t>
-[...35 lines deleted...]
-    <x:t>$1,415,268.00</x:t>
+    <x:t>$1,404,706.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>OPCE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Opc Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H50SMD3</x:t>
   </x:si>
   <x:si>
     <x:t>43,748</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,385,299.07</x:t>
-[...17 lines deleted...]
-    <x:t>$1,377,799.64</x:t>
+    <x:t>$1,367,889.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
     <x:t>231,203</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,276,240.56</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$1,322,481.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLEKG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQGBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,312,135.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>LMND</x:t>
   </x:si>
   <x:si>
     <x:t>Lemonade Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BM5YC05</x:t>
   </x:si>
   <x:si>
     <x:t>25,045</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,270,031.95</x:t>
-[...17 lines deleted...]
-    <x:t>$1,255,004.48</x:t>
+    <x:t>$1,242,482.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>BIG IT</x:t>
   </x:si>
   <x:si>
     <x:t>Big Shopping Centers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6J2W7</x:t>
   </x:si>
   <x:si>
     <x:t>5,279</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,209,828.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.77%</x:t>
+    <x:t>$1,173,839.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>MLSR IT</x:t>
   </x:si>
   <x:si>
     <x:t>Melisron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNJKK9</x:t>
   </x:si>
   <x:si>
     <x:t>8,683</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,167,022.89</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$1,173,430.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oil Refineries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q9GM78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,530,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,167,260.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PLUS LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Plus500 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004V7D7S1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,039,117.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBIH IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First International Bank Of Israel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0GY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,020,956.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTRX IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matrix It Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PB0382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,010,152.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>WIX</x:t>
   </x:si>
   <x:si>
     <x:t>Wix.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005CM7J89</x:t>
   </x:si>
   <x:si>
     <x:t>12,840</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,057,887.60</x:t>
-[...53 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>$969,676.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payoneer Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z5JLLB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,035.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAZ IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Paz Retail And Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NB3443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,308</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$946,912.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pagaya Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJFX5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$940,438.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ETOR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Etoro Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KG5TXN7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,792</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$924,375.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strauss Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KKM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,236.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENOG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energean Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K4LLFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$877,130.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobileye Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019X46Z37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,585.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellebrite Di Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK00N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$853,384.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaredge Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0084BBZY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$809,529.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fattal Holdings 1998 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVVZC91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,557.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmode Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PPS73P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,756.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DZ2XT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$788,202.58</x:t>
   </x:si>
   <x:si>
     <x:t>DORL IT</x:t>
   </x:si>
   <x:si>
     <x:t>Doral Group Renewable Energy Resources</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V3L5L54</x:t>
   </x:si>
   <x:si>
     <x:t>43,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$985,537.44</x:t>
-[...104 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$777,160.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MFMTP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,924.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>SAE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Shufersal Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSSJX7</x:t>
   </x:si>
   <x:si>
     <x:t>63,542</x:t>
   </x:si>
   <x:si>
-    <x:t>$902,695.89</x:t>
-[...32 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$764,256.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKBN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shikun &amp; Binui Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C35FH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$762,096.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shapir Engineering And Industry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PB6MQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$745,669.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>NVCR</x:t>
   </x:si>
   <x:si>
     <x:t>Novocure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XW8PY2</x:t>
   </x:si>
   <x:si>
     <x:t>48,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$857,988.91</x:t>
-[...65 lines deleted...]
-    <x:t>$794,732.95</x:t>
+    <x:t>$741,144.05</x:t>
   </x:si>
   <x:si>
     <x:t>ALHE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Alony Hetz Properties &amp; Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKRYJ4</x:t>
   </x:si>
   <x:si>
     <x:t>71,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$759,007.74</x:t>
-[...35 lines deleted...]
-    <x:t>$736,670.16</x:t>
+    <x:t>$738,966.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.47%</x:t>
   </x:si>
   <x:si>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSVW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$738,598.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVNE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mivne Real Estate Kd Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJGMM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,445.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL6MR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,769.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARPT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airport City Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX04R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,562.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTY IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formula Systems 1985 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JN58H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$697,179.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RMLI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Rami Levy Chain Stores Hashikma Marketi</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NS1R38</x:t>
   </x:si>
   <x:si>
     <x:t>6,242</x:t>
   </x:si>
   <x:si>
-    <x:t>$729,272.44</x:t>
-[...65 lines deleted...]
-    <x:t>$688,401.20</x:t>
+    <x:t>$696,583.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ILCO IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV48T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,570.07</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>SEDG</x:t>
-[...26 lines deleted...]
-    <x:t>$679,897.74</x:t>
+    <x:t>DELG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Galil Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJWBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,216.09</x:t>
   </x:si>
   <x:si>
     <x:t>ISCD IT</x:t>
   </x:si>
   <x:si>
     <x:t>Isracard Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NW1JGV1</x:t>
   </x:si>
   <x:si>
     <x:t>180,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$672,428.03</x:t>
+    <x:t>$671,363.41</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>DELG IT</x:t>
-[...26 lines deleted...]
-    <x:t>$668,135.83</x:t>
+    <x:t>ELTR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Ltd/Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$668,313.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radware Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWR89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,580.00</x:t>
   </x:si>
   <x:si>
     <x:t>KEN IT</x:t>
   </x:si>
   <x:si>
     <x:t>Kenon Holdings Ltd/Singapore</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007LYGD28</x:t>
   </x:si>
   <x:si>
     <x:t>10,106</x:t>
   </x:si>
   <x:si>
-    <x:t>$663,099.45</x:t>
+    <x:t>$662,043.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opko Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N49069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,882.45</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>KRNT</x:t>
   </x:si>
   <x:si>
     <x:t>Kornit Digital Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0086KNBP4</x:t>
   </x:si>
   <x:si>
     <x:t>39,329</x:t>
   </x:si>
   <x:si>
-    <x:t>$646,568.76</x:t>
-[...62 lines deleted...]
-    <x:t>$606,021.76</x:t>
+    <x:t>$611,959.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SSYS</x:t>
   </x:si>
   <x:si>
     <x:t>Stratasys Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002S5ZRF9</x:t>
   </x:si>
   <x:si>
     <x:t>74,433</x:t>
   </x:si>
   <x:si>
-    <x:t>$585,043.38</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$563,457.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ashtrom Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006M6THM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$551,973.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>TBLA</x:t>
   </x:si>
   <x:si>
     <x:t>Taboola.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN6XD8</x:t>
   </x:si>
   <x:si>
     <x:t>147,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$543,834.08</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$551,223.13</x:t>
   </x:si>
   <x:si>
     <x:t>DLAS IT</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Yizum Nechasim Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DVJ7M8</x:t>
   </x:si>
   <x:si>
     <x:t>4,370</x:t>
   </x:si>
   <x:si>
-    <x:t>$85,591.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$97,535.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>54</x:t>
+    <x:t>28,838</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$54.16</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$28,837.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-111,988</x:t>
-[...5 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>-4,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,318.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,876.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>$320,691.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1528,51 +1534,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree731aa5e2d64de0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb2bfcb3ef3674b3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra4e8833ea24c40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2dbab4004b4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97139681c6534435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa7f63f2234d4431" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2007,2086 +2013,2086 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>189</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>388</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>462</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="2" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>