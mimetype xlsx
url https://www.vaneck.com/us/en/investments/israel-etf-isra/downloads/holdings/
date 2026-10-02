--- v6 (2026-09-12)
+++ v7 (2026-10-02)
@@ -1,1512 +1,1503 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda206da3eb2c4ff8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5214663e92514051" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20260910" sheetId="1" r:id="Raa7f63f2234d4431"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20261001" sheetId="1" r:id="Rd97b8e2e5cf848cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="489">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="486">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
     <x:t>57,204</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,362,981.96</x:t>
+    <x:t>$22,667,085.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>12.43%</x:t>
+    <x:t>14.35%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG000C0CD58</x:t>
+    <x:t>BBG000HD3FM1</x:t>
   </x:si>
   <x:si>
     <x:t>311,926</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,338,510.10</x:t>
-[...2 lines deleted...]
-    <x:t>7.28%</x:t>
+    <x:t>$12,261,811.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.76%</x:t>
   </x:si>
   <x:si>
     <x:t>LUMI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Leumi Le-Israel Bm</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXB0V7</x:t>
   </x:si>
   <x:si>
     <x:t>364,801</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,439,488.40</x:t>
-[...2 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>$8,887,831.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.63%</x:t>
   </x:si>
   <x:si>
     <x:t>POLI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Hapoalim Bm</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F23M06</x:t>
   </x:si>
   <x:si>
     <x:t>321,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,434,383.44</x:t>
-[...2 lines deleted...]
-    <x:t>5.41%</x:t>
+    <x:t>$8,075,437.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSEM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tower Semiconductor Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH91G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,044</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,284,417.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ESLT</x:t>
   </x:si>
   <x:si>
     <x:t>Elbit Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CRN4P5</x:t>
   </x:si>
   <x:si>
     <x:t>8,389</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,072,880.99</x:t>
-[...20 lines deleted...]
-    <x:t>3.48%</x:t>
+    <x:t>$5,836,059.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FROG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jfrog Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006PWZX16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,712,616.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
   </x:si>
   <x:si>
     <x:t>PHOE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Phoenix Holdings Ltd/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G2KHT6</x:t>
   </x:si>
   <x:si>
     <x:t>60,843</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,678,829.47</x:t>
-[...2 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>$3,579,306.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Discount Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HVQG80</x:t>
   </x:si>
   <x:si>
     <x:t>312,539</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,666,984.69</x:t>
-[...2 lines deleted...]
-    <x:t>2.35%</x:t>
+    <x:t>$3,526,514.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>MZTF IT</x:t>
   </x:si>
   <x:si>
     <x:t>Mizrahi Tefahot Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J72HD9</x:t>
   </x:si>
   <x:si>
     <x:t>46,769</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,602,133.00</x:t>
-[...20 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>$3,519,198.40</x:t>
   </x:si>
   <x:si>
     <x:t>CHKP</x:t>
   </x:si>
   <x:si>
     <x:t>Check Point Software Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K82ZT8</x:t>
   </x:si>
   <x:si>
     <x:t>22,723</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,965,578.73</x:t>
-[...2 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>$2,970,577.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sentinelone Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B6F2F09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,792,175.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
   </x:si>
   <x:si>
     <x:t>HARL IT</x:t>
   </x:si>
   <x:si>
     <x:t>Harel Insurance Investments &amp; Financial</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G28QX5</x:t>
   </x:si>
   <x:si>
     <x:t>41,432</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,613,793.16</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$2,665,583.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NICE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nice Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KC17R4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,503,621.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>6,431</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,353,938.93</x:t>
-[...17 lines deleted...]
-    <x:t>$2,242,115.61</x:t>
+    <x:t>$2,486,224.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLIS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clal Insurance Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0F62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,272,458.52</x:t>
   </x:si>
   <x:si>
     <x:t>1.44%</x:t>
   </x:si>
   <x:si>
-    <x:t>CLIS IT</x:t>
-[...32 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>VRNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varonis Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y04TN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,938,522.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLBE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Global-E Online Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZKY1P71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,933,337.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEZQ IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bezeq The Israeli Telecommunication Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJDD39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>777,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,820,609.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
     <x:t>27,680</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,037,423.75</x:t>
-[...20 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$1,799,131.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amdocs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3MXG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,746.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
   </x:si>
   <x:si>
     <x:t>AZRG IT</x:t>
   </x:si>
   <x:si>
     <x:t>Azrieli Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9PL35</x:t>
   </x:si>
   <x:si>
     <x:t>15,242</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,940,808.33</x:t>
-[...56 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$1,777,921.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT8N3Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,980.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXSN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Next Vision Stabilized Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DFGX71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,323</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,663,711.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>MMHD IT</x:t>
   </x:si>
   <x:si>
     <x:t>Menora Mivtachim Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G28FC2</x:t>
   </x:si>
   <x:si>
     <x:t>9,683</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,692,272.64</x:t>
-[...2 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>$1,622,747.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>FIBI IT</x:t>
   </x:si>
   <x:si>
     <x:t>First International Bank Of Israel Ltd/</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK0KV3</x:t>
   </x:si>
   <x:si>
     <x:t>21,402</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,663,752.52</x:t>
-[...20 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$1,573,873.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>MGDL IT</x:t>
   </x:si>
   <x:si>
     <x:t>Migdal Insurance &amp; Financial Holdings L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHCC81</x:t>
   </x:si>
   <x:si>
     <x:t>231,045</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,545,709.40</x:t>
-[...20 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>$1,532,025.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ZIM</x:t>
   </x:si>
   <x:si>
     <x:t>Zim Integrated Shipping Services Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YQ7XR05</x:t>
   </x:si>
   <x:si>
     <x:t>50,729</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,494,983.63</x:t>
+    <x:t>$1,509,187.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.96%</x:t>
   </x:si>
   <x:si>
+    <x:t>CAMT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Camtek Ltd/Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ4M84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,497,607.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HYYCD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,420,995.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MNDY</x:t>
   </x:si>
   <x:si>
     <x:t>Monday.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00GF8K4W4</x:t>
   </x:si>
   <x:si>
     <x:t>17,408</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,482,639.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$1,398,036.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
     <x:t>15,030</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,452,649.50</x:t>
-[...35 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>$1,347,589.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>OPCE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Opc Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00H50SMD3</x:t>
   </x:si>
   <x:si>
     <x:t>43,748</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,367,889.26</x:t>
-[...2 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>$1,216,947.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLEKG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQGBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,184,718.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LMND</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lemonade Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BM5YC05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,171,104.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
     <x:t>231,203</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,322,481.16</x:t>
-[...38 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$1,149,078.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>BIG IT</x:t>
   </x:si>
   <x:si>
     <x:t>Big Shopping Centers Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q6J2W7</x:t>
   </x:si>
   <x:si>
     <x:t>5,279</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,173,839.19</x:t>
-[...2 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>$1,101,173.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>MLSR IT</x:t>
   </x:si>
   <x:si>
     <x:t>Melisron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BNJKK9</x:t>
   </x:si>
   <x:si>
     <x:t>8,683</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,173,430.67</x:t>
+    <x:t>$1,057,041.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>ORL IT</x:t>
   </x:si>
   <x:si>
     <x:t>Oil Refineries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q9GM78</x:t>
   </x:si>
   <x:si>
     <x:t>1,530,246</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,167,260.22</x:t>
+    <x:t>$1,040,801.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Plus500 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004V7D7S1</x:t>
   </x:si>
   <x:si>
     <x:t>21,397</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,039,117.87</x:t>
-[...2 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>$965,583.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payoneer Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z5JLLB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,729.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTRX IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matrix It Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PB0382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$957,799.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wix.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CM7J89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,814.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>FIBIH IT</x:t>
   </x:si>
   <x:si>
     <x:t>First International Bank Of Israel Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK0GY9</x:t>
   </x:si>
   <x:si>
     <x:t>9,989</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,020,956.85</x:t>
-[...53 lines deleted...]
-    <x:t>$959,035.52</x:t>
+    <x:t>$939,610.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>PAZ IT</x:t>
   </x:si>
   <x:si>
     <x:t>Paz Retail And Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NB3443</x:t>
   </x:si>
   <x:si>
     <x:t>3,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$946,912.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>$904,919.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLBT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cellebrite Di Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK00N6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$839,443.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strauss Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KKM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$823,738.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
   </x:si>
   <x:si>
     <x:t>PGY</x:t>
   </x:si>
   <x:si>
     <x:t>Pagaya Technologies Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJFX5J9</x:t>
   </x:si>
   <x:si>
     <x:t>46,327</x:t>
   </x:si>
   <x:si>
-    <x:t>$940,438.10</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$807,942.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ETOR</x:t>
   </x:si>
   <x:si>
     <x:t>Etoro Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5TXN7</x:t>
   </x:si>
   <x:si>
     <x:t>30,792</x:t>
   </x:si>
   <x:si>
-    <x:t>$924,375.84</x:t>
-[...20 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$793,817.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novocure Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009XW8PY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>48,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,665.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MBLY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mobileye Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019X46Z37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>103,969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$764,172.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ENOG LN</x:t>
   </x:si>
   <x:si>
     <x:t>Energean Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00K4LLFZ9</x:t>
   </x:si>
   <x:si>
     <x:t>81,458</x:t>
   </x:si>
   <x:si>
-    <x:t>$877,130.66</x:t>
-[...35 lines deleted...]
-    <x:t>$853,384.05</x:t>
+    <x:t>$755,960.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DZ2XT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,466.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmode Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PPS73P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,208.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shufersal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSSJX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$734,227.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FTAL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fattal Holdings 1998 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVVZC91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,950.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RDWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Radware Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWR89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,898.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doral Group Renewable Energy Resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V3L5L54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,381.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shapir Engineering And Industry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PB6MQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$712,240.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKBN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shikun &amp; Binui Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C35FH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$711,826.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opko Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N49069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,882.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARPT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airport City Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX04R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,160.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL6MR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$683,877.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MFMTP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$682,010.82</x:t>
   </x:si>
   <x:si>
     <x:t>SEDG</x:t>
   </x:si>
   <x:si>
     <x:t>Solaredge Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0084BBZY6</x:t>
   </x:si>
   <x:si>
     <x:t>22,028</x:t>
   </x:si>
   <x:si>
-    <x:t>$809,529.00</x:t>
-[...149 lines deleted...]
-    <x:t>$741,144.05</x:t>
+    <x:t>$680,004.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSVW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,205.60</x:t>
   </x:si>
   <x:si>
     <x:t>ALHE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Alony Hetz Properties &amp; Investments Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FKRYJ4</x:t>
   </x:si>
   <x:si>
     <x:t>71,901</x:t>
   </x:si>
   <x:si>
-    <x:t>$738,966.20</x:t>
-[...17 lines deleted...]
-    <x:t>$738,598.07</x:t>
+    <x:t>$672,299.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kornit Digital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0086KNBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$663,480.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>MVNE IT</x:t>
   </x:si>
   <x:si>
     <x:t>Mivne Real Estate Kd Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJGMM5</x:t>
   </x:si>
   <x:si>
     <x:t>167,222</x:t>
   </x:si>
   <x:si>
-    <x:t>$725,445.01</x:t>
-[...32 lines deleted...]
-    <x:t>$711,562.39</x:t>
+    <x:t>$662,394.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Galil Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJWBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$657,112.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rami Levy Chain Stores Hashikma Marketi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NS1R38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$656,039.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISCD IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isracard Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NW1JGV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,355.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>FORTY IT</x:t>
   </x:si>
   <x:si>
     <x:t>Formula Systems 1985 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JN58H7</x:t>
   </x:si>
   <x:si>
     <x:t>5,772</x:t>
   </x:si>
   <x:si>
-    <x:t>$697,179.24</x:t>
-[...17 lines deleted...]
-    <x:t>$696,583.19</x:t>
+    <x:t>$650,366.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELTR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Ltd/Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$644,104.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSYS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stratasys Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG002S5ZRF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>74,433</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,913.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenon Holdings Ltd/Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LYGD28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$604,910.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>ILCO IT</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BV48T5</x:t>
   </x:si>
   <x:si>
     <x:t>24,169</x:t>
   </x:si>
   <x:si>
-    <x:t>$688,570.07</x:t>
-[...134 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>$588,247.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>ASHG IT</x:t>
   </x:si>
   <x:si>
     <x:t>Ashtrom Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006M6THM5</x:t>
   </x:si>
   <x:si>
     <x:t>29,087</x:t>
   </x:si>
   <x:si>
-    <x:t>$551,973.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$519,203.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>TBLA</x:t>
   </x:si>
   <x:si>
     <x:t>Taboola.Com Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011MN6XD8</x:t>
   </x:si>
   <x:si>
     <x:t>147,781</x:t>
   </x:si>
   <x:si>
-    <x:t>$551,223.13</x:t>
+    <x:t>$490,632.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>DLAS IT</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Yizum Nechasim Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DVJ7M8</x:t>
   </x:si>
   <x:si>
     <x:t>4,370</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,535.04</x:t>
+    <x:t>$91,466.93</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>-ILS CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>-88,597</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-28,719.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>-0.00%</x:t>
+    <x:t>-137,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-137,290.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$320,691.29</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$535,037.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1534,51 +1525,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2dbab4004b4695" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R97139681c6534435" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Raa7f63f2234d4431" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb512648ba0dc4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70fd5e314b1f4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd97b8e2e5cf848cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1926,1037 +1917,1037 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>148</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>154</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
@@ -3115,984 +3106,984 @@
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>346</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="D63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>402</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>403</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>444</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>446</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="E80" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>452</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="E81" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>458</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>470</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>473</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>476</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>479</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>480</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>481</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="2" t="s">
-        <x:v>488</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>