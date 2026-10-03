--- v7 (2026-10-02)
+++ v8 (2026-10-03)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5214663e92514051" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb913674ca7344820" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20261001" sheetId="1" r:id="Rd97b8e2e5cf848cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20261001" sheetId="1" r:id="R9dd0c828b8074a17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="486">
   <x:si>
     <x:t>Daily Holdings (%)  10/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1525,51 +1525,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb512648ba0dc4657" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R70fd5e314b1f4e3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd97b8e2e5cf848cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b296e361054b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b37d6b0e240470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dd0c828b8074a17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">