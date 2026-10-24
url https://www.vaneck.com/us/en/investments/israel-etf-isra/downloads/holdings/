--- v8 (2026-10-03)
+++ v9 (2026-10-24)
@@ -1,1503 +1,1494 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb913674ca7344820" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5747e72347f74ef8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20261001" sheetId="1" r:id="R9dd0c828b8074a17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="ISRA_asof_20261022" sheetId="1" r:id="R391f2080a1c24bf4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="486">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="483">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/22/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>PANW</x:t>
   </x:si>
   <x:si>
     <x:t>Palo Alto Networks Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0014GJCT9</x:t>
   </x:si>
   <x:si>
     <x:t>57,204</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,667,085.00</x:t>
+    <x:t>$20,302,843.68</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>14.35%</x:t>
+    <x:t>13.11%</x:t>
   </x:si>
   <x:si>
     <x:t>TEVA</x:t>
   </x:si>
   <x:si>
     <x:t>Teva Pharmaceutical Industries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HD3FM1</x:t>
   </x:si>
   <x:si>
     <x:t>311,926</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,261,811.06</x:t>
-[...2 lines deleted...]
-    <x:t>7.76%</x:t>
+    <x:t>$12,542,544.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.10%</x:t>
   </x:si>
   <x:si>
     <x:t>LUMI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Leumi Le-Israel Bm</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXB0V7</x:t>
   </x:si>
   <x:si>
     <x:t>364,801</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,887,831.61</x:t>
-[...2 lines deleted...]
-    <x:t>5.63%</x:t>
+    <x:t>$8,818,295.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.69%</x:t>
   </x:si>
   <x:si>
     <x:t>POLI IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bank Hapoalim Bm</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F23M06</x:t>
   </x:si>
   <x:si>
     <x:t>321,925</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,075,437.73</x:t>
-[...2 lines deleted...]
-    <x:t>5.11%</x:t>
+    <x:t>$7,945,041.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ESLT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elbit Systems Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CRN4P5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,234,872.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>TSEM</x:t>
   </x:si>
   <x:si>
     <x:t>Tower Semiconductor Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH91G0</x:t>
   </x:si>
   <x:si>
     <x:t>26,044</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,284,417.20</x:t>
-[...20 lines deleted...]
-    <x:t>3.69%</x:t>
+    <x:t>$4,367,839.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHOE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Phoenix Holdings Ltd/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KHT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,843</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,629,930.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>FROG</x:t>
   </x:si>
   <x:si>
     <x:t>Jfrog Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006PWZX16</x:t>
   </x:si>
   <x:si>
     <x:t>38,043</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,712,616.37</x:t>
-[...17 lines deleted...]
-    <x:t>$3,579,306.88</x:t>
+    <x:t>$3,571,857.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MZTF IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mizrahi Tefahot Bank Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J72HD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,516,838.91</x:t>
   </x:si>
   <x:si>
     <x:t>2.27%</x:t>
   </x:si>
   <x:si>
     <x:t>DSCT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Israel Discount Bank Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HVQG80</x:t>
   </x:si>
   <x:si>
     <x:t>312,539</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,526,514.12</x:t>
+    <x:t>$3,501,873.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CHKP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Check Point Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K82ZT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,453,441.54</x:t>
   </x:si>
   <x:si>
     <x:t>2.23%</x:t>
   </x:si>
   <x:si>
-    <x:t>MZTF IT</x:t>
-[...29 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>HARL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harel Insurance Investments &amp; Financial</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G28QX5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,613,047.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>S</x:t>
   </x:si>
   <x:si>
     <x:t>Sentinelone Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B6F2F09</x:t>
   </x:si>
   <x:si>
     <x:t>113,181</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,792,175.27</x:t>
-[...20 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$2,546,572.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.64%</x:t>
   </x:si>
   <x:si>
     <x:t>NICE</x:t>
   </x:si>
   <x:si>
     <x:t>Nice Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KC17R4</x:t>
   </x:si>
   <x:si>
     <x:t>21,494</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,503,621.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>$2,518,022.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CLIS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Clal Insurance Enterprises Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0F62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,075</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,300,178.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VRNS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Varonis Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001Y04TN6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,854</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,997,352.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
   </x:si>
   <x:si>
     <x:t>NVMI</x:t>
   </x:si>
   <x:si>
     <x:t>Nova Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSY1Y8</x:t>
   </x:si>
   <x:si>
     <x:t>6,431</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,486,224.60</x:t>
-[...38 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$1,994,446.03</x:t>
   </x:si>
   <x:si>
     <x:t>GLBE</x:t>
   </x:si>
   <x:si>
     <x:t>Global-E Online Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZKY1P71</x:t>
   </x:si>
   <x:si>
     <x:t>48,081</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,933,337.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$1,987,187.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,953,480.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amdocs Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C3MXG5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,938,630.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MNDY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monday.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GF8K4W4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,218.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Azrieli Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9PL35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,830,867.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TASE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tel Aviv Stock Exchange Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT8N3Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,780,194.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>BEZQ IT</x:t>
   </x:si>
   <x:si>
     <x:t>Bezeq The Israeli Telecommunication Cor</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDD39</x:t>
   </x:si>
   <x:si>
     <x:t>777,767</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,820,609.61</x:t>
-[...17 lines deleted...]
-    <x:t>$1,799,131.47</x:t>
+    <x:t>$1,771,891.23</x:t>
   </x:si>
   <x:si>
     <x:t>1.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>DOX</x:t>
-[...47 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>MMHD IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Menora Mivtachim Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G28FC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,693,472.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First International Bank Of Israel Ltd/</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0KV3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,620,222.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MGDL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Migdal Insurance &amp; Financial Holdings L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHCC81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>231,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,487,436.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZIM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zim Integrated Shipping Services Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YQ7XR05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,199.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>NXSN IT</x:t>
   </x:si>
   <x:si>
     <x:t>Next Vision Stabilized Systems Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DFGX71</x:t>
   </x:si>
   <x:si>
     <x:t>21,323</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,663,711.32</x:t>
-[...74 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$1,328,106.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OPCE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opc Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00H50SMD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,325,059.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,324,143.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ONDS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ondas Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HYYCD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>199,578</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,201,459.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BIG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Big Shopping Centers Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q6J2W7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,603.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DLEKG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delek Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQGBF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,705</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,195,593.34</x:t>
   </x:si>
   <x:si>
     <x:t>CAMT</x:t>
   </x:si>
   <x:si>
     <x:t>Camtek Ltd/Israel</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ4M84</x:t>
   </x:si>
   <x:si>
     <x:t>9,738</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,497,607.02</x:t>
-[...89 lines deleted...]
-    <x:t>$1,184,718.95</x:t>
+    <x:t>$1,163,496.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>LMND</x:t>
   </x:si>
   <x:si>
     <x:t>Lemonade Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BM5YC05</x:t>
   </x:si>
   <x:si>
     <x:t>25,045</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,171,104.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>$1,137,293.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLSR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melisron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNJKK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,116,819.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>ICL</x:t>
   </x:si>
   <x:si>
     <x:t>Icl Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXH0Q7</x:t>
   </x:si>
   <x:si>
     <x:t>231,203</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,149,078.91</x:t>
-[...17 lines deleted...]
-    <x:t>$1,101,173.63</x:t>
+    <x:t>$1,088,966.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>MLSR IT</x:t>
-[...14 lines deleted...]
-    <x:t>0.67%</x:t>
+    <x:t>WIX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wix.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005CM7J89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,059,942.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTRX IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Matrix It Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PB0382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,255.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FIBIH IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First International Bank Of Israel Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK0GY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$972,278.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>ORL IT</x:t>
   </x:si>
   <x:si>
     <x:t>Oil Refineries Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q9GM78</x:t>
   </x:si>
   <x:si>
     <x:t>1,530,246</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,040,801.91</x:t>
-[...2 lines deleted...]
-    <x:t>0.66%</x:t>
+    <x:t>$966,341.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAYO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Payoneer Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z5JLLB3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,770.32</x:t>
   </x:si>
   <x:si>
     <x:t>PLUS LN</x:t>
   </x:si>
   <x:si>
     <x:t>Plus500 Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004V7D7S1</x:t>
   </x:si>
   <x:si>
     <x:t>21,397</x:t>
   </x:si>
   <x:si>
-    <x:t>$965,583.39</x:t>
-[...65 lines deleted...]
-    <x:t>$939,610.12</x:t>
+    <x:t>$958,538.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STRS IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Strauss Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KKM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$911,625.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>PAZ IT</x:t>
   </x:si>
   <x:si>
     <x:t>Paz Retail And Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NB3443</x:t>
   </x:si>
   <x:si>
     <x:t>3,308</x:t>
   </x:si>
   <x:si>
-    <x:t>$904,919.77</x:t>
+    <x:t>$907,451.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PGY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pagaya Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJFX5J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$890,404.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>CLBT</x:t>
   </x:si>
   <x:si>
     <x:t>Cellebrite Di Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK00N6</x:t>
   </x:si>
   <x:si>
     <x:t>75,354</x:t>
   </x:si>
   <x:si>
-    <x:t>$839,443.56</x:t>
-[...17 lines deleted...]
-    <x:t>$823,738.28</x:t>
+    <x:t>$888,423.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HLAN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hilan Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DZ2XT1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,879</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$801,248.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.52%</x:t>
   </x:si>
   <x:si>
-    <x:t>PGY</x:t>
-[...11 lines deleted...]
-    <x:t>$807,942.88</x:t>
+    <x:t>FTAL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fattal Holdings 1998 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JVVZC91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,190.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>ONE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>One Software Technologies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL6MR5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$787,015.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENOG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energean Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00K4LLFZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>81,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$783,280.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKBN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shikun &amp; Binui Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C35FH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>126,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$766,284.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>INMD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inmode Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PPS73P4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$752,208.90</x:t>
+  </x:si>
+  <x:si>
     <x:t>ETOR</x:t>
   </x:si>
   <x:si>
     <x:t>Etoro Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00KG5TXN7</x:t>
   </x:si>
   <x:si>
     <x:t>30,792</x:t>
   </x:si>
   <x:si>
-    <x:t>$793,817.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>$748,245.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENRG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Energix-Renewable Energies Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001MFMTP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$740,475.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DORL IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Doral Group Renewable Energy Resources</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V3L5L54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$732,703.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>NVCR</x:t>
   </x:si>
   <x:si>
     <x:t>Novocure Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009XW8PY2</x:t>
   </x:si>
   <x:si>
     <x:t>48,283</x:t>
   </x:si>
   <x:si>
-    <x:t>$768,665.36</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$729,073.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shufersal Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSSJX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,267.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SEDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Solaredge Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0084BBZY6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,602.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MVNE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mivne Real Estate Kd Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJGMM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>167,222</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,968.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shapir Engineering And Industry Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PB6MQ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,903</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,600.95</x:t>
   </x:si>
   <x:si>
     <x:t>MBLY</x:t>
   </x:si>
   <x:si>
     <x:t>Mobileye Global Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019X46Z37</x:t>
   </x:si>
   <x:si>
     <x:t>103,969</x:t>
   </x:si>
   <x:si>
-    <x:t>$764,172.15</x:t>
-[...62 lines deleted...]
-    <x:t>$734,227.97</x:t>
+    <x:t>$722,584.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARPT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Airport City Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PX04R1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,022</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$714,916.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
-    <x:t>FTAL IT</x:t>
-[...11 lines deleted...]
-    <x:t>$724,950.35</x:t>
+    <x:t>OPK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Opko Health Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N49069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>437,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,133.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FORTY IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Formula Systems 1985 Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JN58H7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,097.65</x:t>
   </x:si>
   <x:si>
     <x:t>RDWR</x:t>
   </x:si>
   <x:si>
     <x:t>Radware Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWR89</x:t>
   </x:si>
   <x:si>
     <x:t>23,735</x:t>
   </x:si>
   <x:si>
-    <x:t>$714,898.20</x:t>
+    <x:t>$706,828.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALHE IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alony Hetz Properties &amp; Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKRYJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,607.19</x:t>
   </x:si>
   <x:si>
     <x:t>0.45%</x:t>
   </x:si>
   <x:si>
-    <x:t>DORL IT</x:t>
-[...56 lines deleted...]
-    <x:t>$686,882.85</x:t>
+    <x:t>AMOT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amot Investments Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRSVW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,673</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$686,437.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ISCD IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Isracard Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NW1JGV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$680,770.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KRNT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kornit Digital Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0086KNBP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,329</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,211.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMLI IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rami Levy Chain Stores Hashikma Marketi</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NS1R38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$675,578.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DELG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Delta Galil Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJWBF9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$667,948.49</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARPT IT</x:t>
-[...164 lines deleted...]
-    <x:t>$654,355.00</x:t>
+    <x:t>KEN IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kenon Holdings Ltd/Singapore</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007LYGD28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$661,736.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELTR IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Electra Ltd/Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G2KCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$640,545.71</x:t>
   </x:si>
   <x:si>
     <x:t>0.41%</x:t>
   </x:si>
   <x:si>
-    <x:t>FORTY IT</x:t>
-[...26 lines deleted...]
-    <x:t>$644,104.86</x:t>
+    <x:t>ILCO IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BV48T5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$560,853.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASHG IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ashtrom Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006M6THM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,087</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,586.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TBLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taboola.Com Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011MN6XD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>147,781</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$512,800.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>SSYS</x:t>
   </x:si>
   <x:si>
     <x:t>Stratasys Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG002S5ZRF9</x:t>
   </x:si>
   <x:si>
     <x:t>74,433</x:t>
   </x:si>
   <x:si>
-    <x:t>$634,913.49</x:t>
-[...74 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$508,377.39</x:t>
   </x:si>
   <x:si>
     <x:t>DLAS IT</x:t>
   </x:si>
   <x:si>
     <x:t>Delek Yizum Nechasim Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG023DVJ7M8</x:t>
   </x:si>
   <x:si>
     <x:t>4,370</x:t>
   </x:si>
   <x:si>
-    <x:t>$91,466.93</x:t>
+    <x:t>$87,885.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,901.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-ILS CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...23 lines deleted...]
-    <x:t>-0.09%</x:t>
+    <x:t>-120,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-38,786.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$535,037.64</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$362,306.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1525,51 +1516,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87b296e361054b7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3b37d6b0e240470a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9dd0c828b8074a17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R508afc1433a6411e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb24f3fdb7f7f421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R391f2080a1c24bf4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1917,254 +1908,254 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
@@ -2265,283 +2256,283 @@
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -2613,1477 +2604,1477 @@
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F48" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>277</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>343</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>346</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>379</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>403</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>427</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>438</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>444</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>450</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>456</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="E83" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>470</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>477</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="2" t="s">
-        <x:v>485</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>