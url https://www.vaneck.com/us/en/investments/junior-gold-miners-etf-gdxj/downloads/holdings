--- v8 (2026-03-22)
+++ v9 (2026-04-13)
@@ -1,2121 +1,2106 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8bd652fafc3743af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79af4f770202480e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260319" sheetId="1" r:id="R6e93b773ee374a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260410" sheetId="1" r:id="R96a0938c5c0b4eb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1012" uniqueCount="692">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="687">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>PAAS US</x:t>
-[...8 lines deleted...]
-    <x:t>11,816,832</x:t>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,345,283</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$571,225,658.88</x:t>
+    <x:t>$695,459,319.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.77%</x:t>
-[...20 lines deleted...]
-    <x:t>CDE US</x:t>
+    <x:t>7.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,290,026</x:t>
-[...26 lines deleted...]
-    <x:t>EQX US</x:t>
+    <x:t>31,795,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$643,531,973.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>34,274,224</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>41,015,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$618,519,425.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.34%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,737,269</x:t>
-[...5 lines deleted...]
-    <x:t>3.76%</x:t>
+    <x:t>9,035,920</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$593,029,109.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>28,234,219</x:t>
-[...5 lines deleted...]
-    <x:t>2.93%</x:t>
+    <x:t>60,258,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,710,323.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.00%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>5,095,553</x:t>
-[...8 lines deleted...]
-    <x:t>AG US</x:t>
+    <x:t>4,882,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$269,325,655.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,784,000</x:t>
-[...8 lines deleted...]
-    <x:t>IAG US</x:t>
+    <x:t>11,724,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$241,286,340.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,653,418</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,975,432.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>13,176,069</x:t>
-[...8 lines deleted...]
-    <x:t>HL US</x:t>
+    <x:t>11,246,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,161,736.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>11,509,503</x:t>
-[...23 lines deleted...]
-    <x:t>2.16%</x:t>
+    <x:t>10,862,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,376,835.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,069,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,710,167.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,439,546</x:t>
-[...23 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>5,412,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,354,726.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,318,476</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,080,332.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,526,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,949,437.28</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,900,014</x:t>
-[...62 lines deleted...]
-    <x:t>EGO US</x:t>
+    <x:t>4,002,069</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,716,007.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$152,590,866.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>4,217,997</x:t>
-[...8 lines deleted...]
-    <x:t>BTG US</x:t>
+    <x:t>4,099,813</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,479,181.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,599,009</x:t>
-[...26 lines deleted...]
-    <x:t>OR US</x:t>
+    <x:t>29,399,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$144,937,829.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,191,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$138,857,172.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,821,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,901,560.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,868,876</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,666,631.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,222,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,703,088.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,437,565</x:t>
-[...59 lines deleted...]
-    <x:t>1.19%</x:t>
+    <x:t>2,890,990</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,020,645.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orla Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBZ5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,301,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,433,048.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,995,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,608,121.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,004,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,404,188.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,967,403</x:t>
-[...20 lines deleted...]
-    <x:t>$95,181,418.67</x:t>
+    <x:t>3,512,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,040,497.06</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>27,260,789</x:t>
-[...5 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>23,738,495</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,038,003.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,925,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,468,568.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,876,392,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,015,469.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,169,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,590,091.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,595,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$89,424,421.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,908,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,390,484.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,589,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,672,842.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,759,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,442,062.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,377,634</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,484,304.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,209,904</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,758,949.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>163,229,100</x:t>
-[...113 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>160,415,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,500,560.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,700,285</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,918,163.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,537,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,625,731.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,262,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,669,116.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H39TV7</x:t>
   </x:si>
   <x:si>
-    <x:t>23,916,432</x:t>
-[...38 lines deleted...]
-    <x:t>AAUC CN</x:t>
+    <x:t>21,040,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,626,705.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,264,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$68,431,891.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,889,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,311,910.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,688,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,115,925.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,382,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,887,111.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,771,720</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,374,780.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,180,892</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,295,906.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,015,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,791,142.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01J3PPY06</x:t>
-[...164 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,963,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,908,713.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>39,795,000</x:t>
-[...74 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>33,645,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,056,861.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,305,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,772,528.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,644,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,229,269.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,403,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,640,625.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,063,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,770,562.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>22,728,430</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>20,667,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,472,598.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,023,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,068,641.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,846,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,906,694.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>44,707,982</x:t>
-[...38 lines deleted...]
-    <x:t>$41,504,661.38</x:t>
+    <x:t>36,428,598</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,862,605.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,615,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,113,263.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>33,964,480</x:t>
-[...5 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>35,804,819</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,170,925.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,133,351</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,141,212.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,625,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,895,239.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,984,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,519,754.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,447,041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,991,028.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,360,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,695,146.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,315,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,309,534.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,152,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,929,679.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,493,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,602,568.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,493,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,531,739.65</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>7,027,134</x:t>
-[...38 lines deleted...]
-    <x:t>$27,710,840.47</x:t>
+    <x:t>7,007,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,075,421.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,322,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,825,887.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,653,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,294,400.70</x:t>
   </x:si>
   <x:si>
     <x:t>KOZAL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V2H0F5</x:t>
   </x:si>
   <x:si>
-    <x:t>25,709,844</x:t>
-[...92 lines deleted...]
-    <x:t>DRD US</x:t>
+    <x:t>25,258,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,222,107.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>874,972</x:t>
-[...20 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>770,758</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,625,718.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,933,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,691,192.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>GGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gogold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYQ5N2</x:t>
   </x:si>
   <x:si>
-    <x:t>11,797,040</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>11,327,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,438,702.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,603,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,936,934.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,748,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,723,869.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,064,312</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,090,504.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,156,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,109,433.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,174,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,075,520.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,495,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,407,428.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>6,877,850</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>5,787,937</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,954,413.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>KOZAA TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,984,843</x:t>
-[...26 lines deleted...]
-    <x:t>MTA US</x:t>
+    <x:t>4,897,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,788,663.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,613,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,742,045.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,377,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,161,929.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,402,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,061,654.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,968,358</x:t>
-[...41 lines deleted...]
-    <x:t>IDR US</x:t>
+    <x:t>1,873,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,948,752.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,160,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,480,168.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>403,847</x:t>
-[...23 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>334,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,380,405.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,937,968</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,632,513.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>110,086,600</x:t>
-[...23 lines deleted...]
-    <x:t>CMCL US</x:t>
+    <x:t>108,188,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,898,198.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>395,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,226,791.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>405,076</x:t>
-[...2 lines deleted...]
-    <x:t>$8,976,484.16</x:t>
+    <x:t>363,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,200,295.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,560,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,436,839.07</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>75,897,279</x:t>
-[...50 lines deleted...]
-    <x:t>$6,393,217.54</x:t>
+    <x:t>73,380,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,406,610.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,120,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,127,333.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>GLDG US</x:t>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,526,799</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,102,013.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
   </x:si>
   <x:si>
     <x:t>Goldmining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001V9NSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,679,507</x:t>
-[...2 lines deleted...]
-    <x:t>$6,361,047.84</x:t>
+    <x:t>5,586,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,150,763.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,199,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,764,193.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,209,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,591,697.27</x:t>
   </x:si>
   <x:si>
     <x:t>LUCA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXXF85</x:t>
   </x:si>
   <x:si>
-    <x:t>6,396,261</x:t>
-[...20 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>5,846,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,297,641.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,844,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,240,556.02</x:t>
   </x:si>
   <x:si>
     <x:t>AMI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aurelia Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R5D3F1</x:t>
   </x:si>
   <x:si>
-    <x:t>34,608,689</x:t>
-[...50 lines deleted...]
-    <x:t>$4,270,306.04</x:t>
+    <x:t>32,397,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,215,261.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,074,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,183,503.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,126,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,805,478.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>336,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,028,955.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
-    <x:t>PDI AU</x:t>
-[...79 lines deleted...]
-  <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,315,780.86</x:t>
-[...14 lines deleted...]
-    <x:t>$2,201,942.94</x:t>
+    <x:t>$2,331,415.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>72,144,100</x:t>
-[...173 lines deleted...]
-    <x:t>$430,261.76</x:t>
+    <x:t>70,899,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,114,138.96</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,480.80</x:t>
+    <x:t>$39,097.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,357.13</x:t>
+    <x:t>$21,388.92</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.25</x:t>
+    <x:t>$1.24</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.02</x:t>
+    <x:t>$1.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,526,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,526,882.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>605,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$428,596.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$505.04</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>264,176</x:t>
-[...11 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>1,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,087.91</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-128.13</x:t>
-[...20 lines deleted...]
-    <x:t>-0.57%</x:t>
+    <x:t>$-133.81</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-155,332,058.64</x:t>
-[...2 lines deleted...]
-    <x:t>-1.84%</x:t>
+    <x:t>$-19,961,639.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2143,56 +2128,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1db02ba89da94685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2a55d0554ece4b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6e93b773ee374a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90d636a90d7b43c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rf19c7fc2ffe8436a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R96a0938c5c0b4eb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I126"/>
+  <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2651,805 +2636,805 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>167</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>191</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>219</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>230</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>236</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
@@ -3550,167 +3535,167 @@
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="F49" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>289</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>300</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
@@ -3869,109 +3854,109 @@
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>336</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="D60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="F60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>353</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
@@ -4043,80 +4028,80 @@
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>377</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>377</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
@@ -4159,167 +4144,167 @@
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>405</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>416</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>416</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>424</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
@@ -4362,1486 +4347,1457 @@
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="D77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="F77" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>449</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>451</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>455</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>459</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>461</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>467</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>473</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>484</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>484</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G86" s="1" t="s">
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G87" s="1" t="s">
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>524</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>545</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
+        <x:v>559</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>557</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>561</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>557</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>578</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="E102" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
+        <x:v>583</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>578</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E104" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>572</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>610</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>605</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>605</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>637</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="E113" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>637</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>648</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>609</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>433</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="C122" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="F122" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E123" s="1" t="s">
+      <x:c r="F123" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
-      <x:c r="F123" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="C124" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E124" s="1" t="s">
+      <x:c r="G124" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="F124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G124" s="1" t="s">
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="H124" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="I124" s="1" t="s">
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="2" t="s">
         <x:v>686</x:v>
       </x:c>
-    </x:row>
-[...33 lines deleted...]
-      <x:c r="B126" s="2" t="s">
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C126" s="2" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D126" s="2" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E126" s="2" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F126" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G126" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H126" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I126" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A126:I126"/>
+    <x:mergeCell ref="A125:I125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>