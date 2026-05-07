--- v0 (2026-04-15)
+++ v1 (2026-05-07)
@@ -1,2097 +1,2097 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fdd7fe393f64f1e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9407bf7044f24dcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260414" sheetId="1" r:id="Rbd4352e78eed4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260505" sheetId="1" r:id="R8f961235904c41cb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="684">
   <x:si>
-    <x:t>Daily Holdings (%)  04/14/2026</x:t>
+    <x:t>Daily Holdings (%)  05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,871,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,258,234.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.51%</x:t>
+  </x:si>
+  <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,259,522</x:t>
-[...11 lines deleted...]
-    <x:t>7.04%</x:t>
+    <x:t>13,945,178</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,188,520.64</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>31,604,987</x:t>
-[...23 lines deleted...]
-    <x:t>6.45%</x:t>
+    <x:t>30,908,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$529,458,750.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.36%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,982,082</x:t>
-[...5 lines deleted...]
-    <x:t>6.13%</x:t>
+    <x:t>8,755,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$506,069,720.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.08%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>59,899,773</x:t>
-[...5 lines deleted...]
-    <x:t>5.70%</x:t>
+    <x:t>58,387,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$504,838,620.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,853,138</x:t>
-[...5 lines deleted...]
-    <x:t>2.76%</x:t>
+    <x:t>4,746,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$244,453,635.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,654,220</x:t>
-[...5 lines deleted...]
-    <x:t>2.54%</x:t>
+    <x:t>11,397,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,688,640.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,559,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,033,899.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,179,601</x:t>
-[...5 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>10,933,163</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,319,888.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,637,560</x:t>
-[...23 lines deleted...]
-    <x:t>2.15%</x:t>
+    <x:t>2,579,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,332,137.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,030,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,278,009.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,380,497</x:t>
-[...5 lines deleted...]
-    <x:t>1.87%</x:t>
+    <x:t>5,261,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,169,558.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>42,812,700</x:t>
-[...23 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>41,724,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$147,915,714.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,005,167</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,801,548.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>4,499,010</x:t>
-[...5 lines deleted...]
-    <x:t>1.71%</x:t>
+    <x:t>4,399,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,706,627.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,030,781</x:t>
-[...5 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>3,941,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$134,567,017.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,978,147</x:t>
-[...23 lines deleted...]
-    <x:t>1.50%</x:t>
+    <x:t>3,890,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$125,296,153.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,223,402</x:t>
-[...2 lines deleted...]
-    <x:t>$144,363,605.88</x:t>
+    <x:t>28,579,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,175,795.28</x:t>
   </x:si>
   <x:si>
     <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,166,226</x:t>
-[...2 lines deleted...]
-    <x:t>$136,818,861.84</x:t>
+    <x:t>4,074,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,101,630.50</x:t>
   </x:si>
   <x:si>
     <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,750,972</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>11,454,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$112,152,052.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,810,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,425,278.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>41,537,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,602,656.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,125,645</x:t>
-[...41 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>15,770,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,187,231.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,001,157</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,287,947.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,771,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,644,569.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,856,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,964,182.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,414,768</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,146,974.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,264,162</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>6,126,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,273,321.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,801,017,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,736,978.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>998,255</x:t>
-[...74 lines deleted...]
-    <x:t>$93,921,332.55</x:t>
+    <x:t>976,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,783,697.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.95%</x:t>
   </x:si>
   <x:si>
-    <x:t>PRU AU</x:t>
-[...11 lines deleted...]
-    <x:t>$93,855,474.55</x:t>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,574,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,771,562.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,914,103</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,871,908</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,451,535.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,092,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,522,747.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,567,826</x:t>
-[...23 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>4,467,123</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,181,680.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,006,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,156,555.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,386,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,781,591.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,311,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,744,906.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,610,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,553,297.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,054,155</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,010,234.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,043,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,554,948.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,274,743</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,028,042.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>6,719,460</x:t>
-[...77 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>6,571,324</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,018,314.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,061,929</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,661,970.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,450,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,915,728.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKQDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,516,030</x:t>
-[...89 lines deleted...]
-    <x:t>0.71%</x:t>
+    <x:t>3,438,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,764,329.73</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,167,851</x:t>
-[...2 lines deleted...]
-    <x:t>$69,609,695.61</x:t>
+    <x:t>2,120,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,984,105.95</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>FSM</x:t>
   </x:si>
   <x:si>
     <x:t>Fortuna Silver Mines Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LDZ482</x:t>
   </x:si>
   <x:si>
-    <x:t>6,344,207</x:t>
-[...2 lines deleted...]
-    <x:t>$68,200,225.25</x:t>
+    <x:t>6,204,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,328,147.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
-    <x:t>VAU AU</x:t>
-[...11 lines deleted...]
-    <x:t>$67,392,702.75</x:t>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,151,942.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,908,723</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,230,979.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.68%</x:t>
   </x:si>
   <x:si>
-    <x:t>TFPM</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>2,003,716</x:t>
-[...5 lines deleted...]
-    <x:t>0.64%</x:t>
+    <x:t>1,959,542</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,945,557.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,978,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,043,432.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,251,730</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,628,704.73</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,267,427</x:t>
-[...20 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>6,129,250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,604,952.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,364,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,265,406.82</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>33,442,500</x:t>
-[...53 lines deleted...]
-    <x:t>$55,953,660.53</x:t>
+    <x:t>32,606,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,354,857.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>20,543,964</x:t>
-[...2 lines deleted...]
-    <x:t>$50,343,225.38</x:t>
+    <x:t>20,025,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,408,666.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.51%</x:t>
   </x:si>
   <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,739,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,927,976.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SXGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDJSV6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,987,286</x:t>
-[...23 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>5,855,295</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,426,555.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,576,009</x:t>
-[...5 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>6,431,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,628,017.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,045,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,274,437.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,692,711</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,616,578.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>36,211,536</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>35,297,117</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,748,820.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KCN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingsgate Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BHSQT0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,789,453</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,811,680.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>GTWO CN</x:t>
   </x:si>
   <x:si>
     <x:t>G2 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001730W02</x:t>
   </x:si>
   <x:si>
-    <x:t>3,960,360</x:t>
-[...20 lines deleted...]
-    <x:t>$35,635,163.15</x:t>
+    <x:t>3,873,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,406,615.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,829,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,681,581.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,307,652</x:t>
-[...35 lines deleted...]
-    <x:t>$31,783,351.27</x:t>
+    <x:t>1,278,824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,047,127.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,256,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,667,584.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>ASM</x:t>
   </x:si>
   <x:si>
     <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTLV6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,334,042</x:t>
-[...2 lines deleted...]
-    <x:t>$31,335,123.66</x:t>
+    <x:t>4,238,494</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,363,432.68</x:t>
   </x:si>
   <x:si>
     <x:t>IAUX</x:t>
   </x:si>
   <x:si>
     <x:t>I-80 Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0108B6SW2</x:t>
   </x:si>
   <x:si>
-    <x:t>18,336,764</x:t>
-[...2 lines deleted...]
-    <x:t>$30,439,028.24</x:t>
+    <x:t>17,932,543</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,181,512.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,825,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,093,633.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,408,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,947,548.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,384,096</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,806,378.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,011,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,588,835.58</x:t>
+  </x:si>
+  <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>6,115,783</x:t>
-[...74 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>5,961,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,545,805.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,410,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,979,827.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,508,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,903,656.95</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>766,150</x:t>
-[...65 lines deleted...]
-    <x:t>$23,340,904.03</x:t>
+    <x:t>749,272</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,795,766.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,034,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,184,954.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,677,829</x:t>
-[...23 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>11,420,399</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,855,749.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,068,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,509,519.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,030,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,844,739.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,369,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,032,149.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,263,900.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,097,130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,710,267.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,608,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,676,654.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,224,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,510,633.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,821,650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,296,137.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,732,591</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,182,145.91</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>72,171,284</x:t>
-[...119 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>70,348,817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,154,581.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,044,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,716,647.70</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,225,879</x:t>
-[...50 lines deleted...]
-    <x:t>$12,943,141.57</x:t>
+    <x:t>24,588,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,682,331.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,575,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,883,215.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,741,228.45</x:t>
   </x:si>
   <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,914,424</x:t>
-[...20 lines deleted...]
-    <x:t>$10,115,495.96</x:t>
+    <x:t>3,828,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,728,168.32</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARCI IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>360,905</x:t>
-[...2 lines deleted...]
-    <x:t>$9,307,739.95</x:t>
+    <x:t>352,959</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,807,453.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,898,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,290,615.02</x:t>
+  </x:si>
+  <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>114,912,000</x:t>
-[...2 lines deleted...]
-    <x:t>$8,936,093.83</x:t>
+    <x:t>111,960,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,991,988.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>72,943,071</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>71,101,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,912,560.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,792,983</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,648,723.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,391,107</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,581,339.17</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7WY5Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,517,673</x:t>
-[...17 lines deleted...]
-    <x:t>$8,275,468.35</x:t>
+    <x:t>1,484,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,484,615.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,637,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,282,864.85</x:t>
   </x:si>
   <x:si>
     <x:t>GLDG</x:t>
   </x:si>
   <x:si>
     <x:t>Goldmining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001V9NSN1</x:t>
   </x:si>
   <x:si>
-    <x:t>5,553,135</x:t>
-[...2 lines deleted...]
-    <x:t>$7,385,669.55</x:t>
+    <x:t>5,430,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,245,321.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,165,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,225,799.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.07%</x:t>
   </x:si>
   <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,998,230</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,391,422.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>326,993</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,241,697.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,683,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,132,952.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>9,154,680</x:t>
-[...110 lines deleted...]
-    <x:t>$5,533,955.90</x:t>
+    <x:t>8,952,882</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,601,841.17</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,350,833.41</x:t>
+    <x:t>$2,365,973.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,222,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,962,313.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
-    <x:t>PSAB IJ</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,105.75</x:t>
+    <x:t>$35,987.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,779.26</x:t>
+    <x:t>$22,382.55</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.25</x:t>
+    <x:t>$1.26</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.06</x:t>
+    <x:t>$1.23</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>6,371,653</x:t>
+    <x:t>20,055,226</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,371,652.75</x:t>
+    <x:t>$20,055,225.92</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>375</x:t>
   </x:si>
   <x:si>
-    <x:t>$509.67</x:t>
+    <x:t>$508.85</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,505</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,094.52</x:t>
+    <x:t>$1,104.97</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-135.11</x:t>
+    <x:t>$-136.50</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>1,122</x:t>
-[...2 lines deleted...]
-    <x:t>$801.07</x:t>
+    <x:t>1,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,137.44</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-879,125.01</x:t>
-[...2 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>$-18,259,657.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2119,51 +2119,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89c2844cd72e4544" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R527300354f894d7d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbd4352e78eed4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe828546984020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6dcbdcc0f8fb4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f961235904c41cb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -2279,863 +2279,863 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
@@ -3236,892 +3236,892 @@
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>265</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>273</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>299</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>305</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>311</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>322</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>333</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>330</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>339</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>345</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>351</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>365</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>369</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>375</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>376</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>385</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>387</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>382</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
@@ -4135,138 +4135,138 @@
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>399</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>404</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
         <x:v>408</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="D72" s="1" t="s">
         <x:v>412</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F72" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>410</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
@@ -4309,341 +4309,341 @@
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="D76" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
-      <x:c r="F76" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="E77" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
-      <x:c r="E77" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>444</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>448</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="D79" s="1" t="s">
         <x:v>451</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="E79" s="1" t="s">
         <x:v>452</x:v>
       </x:c>
-      <x:c r="E79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
-      <x:c r="F79" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>454</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="D80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>457</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="F80" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>459</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>460</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="D81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>463</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>464</x:v>
       </x:c>
-      <x:c r="F81" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>466</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="D82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>469</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
-      <x:c r="F82" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>471</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>472</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="D83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>487</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>488</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>483</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
@@ -4744,718 +4744,718 @@
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>521</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="C92" s="1" t="s">
+      <x:c r="E92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
-      <x:c r="D92" s="1" t="s">
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>526</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>522</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
+      <x:c r="D93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="D93" s="1" t="s">
+      <x:c r="E93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E93" s="1" t="s">
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
-      <x:c r="F93" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>542</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>553</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>549</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G100" s="1" t="s">
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>570</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>596</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>570</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="H108" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I108" s="1" t="s">
         <x:v>612</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>608</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="F109" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="F111" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
@@ -5538,199 +5538,199 @@
       </x:c>
       <x:c r="E117" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">