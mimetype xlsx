--- v1 (2026-05-07)
+++ v2 (2026-05-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9407bf7044f24dcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc399d914eb428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260505" sheetId="1" r:id="R8f961235904c41cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260505" sheetId="1" r:id="Rd9222d382e164a94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="684">
   <x:si>
     <x:t>Daily Holdings (%)  05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2119,51 +2119,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79fe828546984020" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6dcbdcc0f8fb4556" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R8f961235904c41cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fd5b06c4744f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R25a400d6c9d84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9222d382e164a94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">