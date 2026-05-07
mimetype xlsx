--- v2 (2026-05-07)
+++ v3 (2026-05-07)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc399d914eb428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17048fa5c874b6e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260505" sheetId="1" r:id="Rd9222d382e164a94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260505" sheetId="1" r:id="R6363ee8d2c6f4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="684">
   <x:si>
     <x:t>Daily Holdings (%)  05/05/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2119,51 +2119,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31fd5b06c4744f5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R25a400d6c9d84499" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd9222d382e164a94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464870b13904482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra643a88fc39345de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6363ee8d2c6f4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">