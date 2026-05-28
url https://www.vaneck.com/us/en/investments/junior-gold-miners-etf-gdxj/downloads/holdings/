--- v3 (2026-05-07)
+++ v4 (2026-05-28)
@@ -1,2097 +1,2091 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re17048fa5c874b6e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80ac4246423417b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260505" sheetId="1" r:id="R6363ee8d2c6f4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260527" sheetId="1" r:id="Ree9d3ff0cef545ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="684">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/05/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="682">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>CDE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coeur Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF8TF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,824,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$549,903,424.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,907,240</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$535,150,595.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,731,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$521,222,499.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,228,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,402,569.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.20%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>39,871,929</x:t>
-[...80 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>39,763,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$486,307,066.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,746,193</x:t>
-[...5 lines deleted...]
-    <x:t>2.94%</x:t>
+    <x:t>4,733,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$268,617,136.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.24%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,397,311</x:t>
-[...5 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>11,366,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$223,575,121.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iamgold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LL9LQ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,903,425</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,778,786.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>10,559,173</x:t>
-[...23 lines deleted...]
-    <x:t>2.14%</x:t>
+    <x:t>10,530,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,385,704.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,003,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,659,405.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,991,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,333,971.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,579,420</x:t>
-[...20 lines deleted...]
-    <x:t>$156,278,009.98</x:t>
+    <x:t>2,572,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,065,924.06</x:t>
   </x:si>
   <x:si>
     <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,261,894</x:t>
-[...5 lines deleted...]
-    <x:t>1.86%</x:t>
+    <x:t>5,247,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$153,481,174.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,387,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,951,522.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,501,438</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,826,499.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,879,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,876,294.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,724,700</x:t>
-[...41 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>41,582,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,944,613.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,063,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$120,720,791.55</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,941,925</x:t>
-[...59 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>3,931,196</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$115,121,699.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,454,238</x:t>
-[...5 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>11,423,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,725,497.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,810,343</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>2,802,690</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$100,028,006.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>41,537,366</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>41,424,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,108,090.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,770,162</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>15,727,256</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,272,326.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>23,001,157</x:t>
-[...5 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>22,938,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,545,616.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,984,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,005,945.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,843,021</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,750,194.48</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018BVXB5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,771,242</x:t>
-[...23 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>4,758,260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,557,411.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,523,551</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,363,621.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,414,768</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>3,405,475</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,589,347.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,866,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,279,448.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,454,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,021,728.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,126,085</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>6,109,426</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,351,714.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,553,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,238,129.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>973,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,785,737.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,595,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,865,854.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,305,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,454,187.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,956,064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,045,257.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,042,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,638,113.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,679,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,558,136.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,429,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,322,732.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,331,182</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,082,592.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,996,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,010,316.74</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>1,801,017,700</x:t>
-[...191 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>1,796,117,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61,474,195.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,954,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,443,622.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,429,823</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,272,655.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,274,743</x:t>
-[...74 lines deleted...]
-    <x:t>$59,764,329.73</x:t>
+    <x:t>13,238,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,956,180.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,187,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,904,638.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,831,504</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,044,022.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,970,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,605,954.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,120,077</x:t>
-[...38 lines deleted...]
-    <x:t>$57,151,942.24</x:t>
+    <x:t>2,114,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,352,531.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,218,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,934,697.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,908,723</x:t>
-[...56 lines deleted...]
-    <x:t>$50,628,704.73</x:t>
+    <x:t>1,903,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,756,953.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,129,250</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>6,112,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,267,322.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,496,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,876,340.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,970,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,554,145.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,729,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,021,452.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,364,586</x:t>
-[...53 lines deleted...]
-    <x:t>$41,927,976.58</x:t>
+    <x:t>1,360,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,520,942.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,839,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,316,723.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
-    <x:t>SXGC CN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,431,050</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>6,413,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,583,479.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,598,318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,627,726.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,201,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,923,375.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,045,942</x:t>
-[...20 lines deleted...]
-    <x:t>$31,616,578.45</x:t>
+    <x:t>3,037,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,515,810.27</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>RSG AU</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,789,453</x:t>
-[...2 lines deleted...]
-    <x:t>$29,811,680.87</x:t>
+    <x:t>6,770,980</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,230,014.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,233,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,806,222.06</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,226,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,236,126.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,883,756</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,719,821.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,761,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,471,386.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,275,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,846,159.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GTWO CN</x:t>
   </x:si>
   <x:si>
     <x:t>G2 Goldfields Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001730W02</x:t>
   </x:si>
   <x:si>
-    <x:t>3,873,056</x:t>
-[...86 lines deleted...]
-    <x:t>$26,181,512.78</x:t>
+    <x:t>3,862,519</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,213,984.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,981,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,768,075.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,342,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,090,191.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,945,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,309,084.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRN1P2</x:t>
   </x:si>
   <x:si>
-    <x:t>20,825,886</x:t>
-[...23 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>20,769,227</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,273,283.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,389,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,653,075.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>747,226</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,517,543.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,493,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,717,175.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017X3YM5</x:t>
   </x:si>
   <x:si>
-    <x:t>34,384,096</x:t>
-[...32 lines deleted...]
-    <x:t>$21,545,805.40</x:t>
+    <x:t>34,184,570</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,972,887.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>59,410,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>59,210,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,186,538.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,060,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,770,663.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,034,630</x:t>
-[...38 lines deleted...]
-    <x:t>$16,509,519.92</x:t>
+    <x:t>1,031,820</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,584,761.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,357,924</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,771,039.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,816,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,498,021.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,053,336</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,479,705.51</x:t>
   </x:si>
   <x:si>
     <x:t>ODV</x:t>
   </x:si>
   <x:si>
     <x:t>Osisko Development Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RHKK96</x:t>
   </x:si>
   <x:si>
-    <x:t>5,030,076</x:t>
-[...23 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>5,016,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,293,452.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,592,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,365,808.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>324,844</x:t>
-[...38 lines deleted...]
-    <x:t>$12,676,654.44</x:t>
+    <x:t>323,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,005,587.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XCCY919</x:t>
   </x:si>
   <x:si>
-    <x:t>6,224,196</x:t>
-[...17 lines deleted...]
-    <x:t>$12,296,137.50</x:t>
+    <x:t>6,207,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,731,719.51</x:t>
   </x:si>
   <x:si>
     <x:t>KOZAA TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,732,591</x:t>
-[...2 lines deleted...]
-    <x:t>$12,182,145.91</x:t>
+    <x:t>4,719,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,981,345.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,033,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,082,542.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,521,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,519,904.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>70,348,817</x:t>
-[...35 lines deleted...]
-    <x:t>$10,682,331.01</x:t>
+    <x:t>70,157,420</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,194,017.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,817,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,398,988.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,134,465.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,497,682.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,879,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,962,338.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>102,575,500</x:t>
-[...71 lines deleted...]
-    <x:t>$7,290,615.02</x:t>
+    <x:t>102,296,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,949,487.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,480,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,925,087.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,162,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,883,266.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,305,714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,877,092.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,907,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,503,314.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,788,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,261,351.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,600,203</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,240,066.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,415,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,903,377.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,987,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,878,314.41</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>111,960,000</x:t>
-[...128 lines deleted...]
-    <x:t>$5,391,422.93</x:t>
+    <x:t>111,600,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,752,418.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,667,715</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,237,843.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>USAU</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H95997</x:t>
   </x:si>
   <x:si>
-    <x:t>326,993</x:t>
-[...17 lines deleted...]
-    <x:t>$5,132,952.53</x:t>
+    <x:t>326,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,008,972.80</x:t>
   </x:si>
   <x:si>
     <x:t>WRLG CN</x:t>
   </x:si>
   <x:si>
     <x:t>West Red Lake Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4G41</x:t>
   </x:si>
   <x:si>
-    <x:t>8,952,882</x:t>
-[...2 lines deleted...]
-    <x:t>$4,601,841.17</x:t>
+    <x:t>8,928,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,254,595.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,365,973.19</x:t>
+    <x:t>$2,345,897.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>67,222,000</x:t>
-[...2 lines deleted...]
-    <x:t>$1,962,313.24</x:t>
+    <x:t>67,039,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,317.85</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$35,987.60</x:t>
+    <x:t>$30,504.13</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,382.55</x:t>
+    <x:t>$24,596.77</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.26</x:t>
+    <x:t>$1.24</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.23</x:t>
+    <x:t>$1.05</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>20,055,226</x:t>
+    <x:t>3,449,353</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,055,225.92</x:t>
+    <x:t>$3,449,352.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>375</x:t>
   </x:si>
   <x:si>
-    <x:t>$508.85</x:t>
-[...8 lines deleted...]
-    <x:t>$1,104.97</x:t>
+    <x:t>$503.41</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-136.50</x:t>
+    <x:t>$-132.72</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1,582</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,137.44</x:t>
+    <x:t>$1,127.78</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-18,259,657.53</x:t>
-[...2 lines deleted...]
-    <x:t>-0.22%</x:t>
+    <x:t>$1,700,207.06</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2119,56 +2113,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R464870b13904482d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra643a88fc39345de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6363ee8d2c6f4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c1bf13a11146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re59853061e7a407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree9d3ff0cef545ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I125"/>
+  <x:dimension ref="A1:I124"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2279,515 +2273,515 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -2975,1849 +2969,1849 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>178</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>265</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>330</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>367</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>383</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>387</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>393</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>399</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>417</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>421</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>423</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
-      <x:c r="C76" s="1" t="s">
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>436</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>437</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>440</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="E78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>445</x:v>
       </x:c>
-      <x:c r="E78" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>446</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
+      <x:c r="F79" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
         <x:v>450</x:v>
       </x:c>
-      <x:c r="D79" s="1" t="s">
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>451</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>448</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C80" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+      <x:c r="D80" s="1" t="s">
         <x:v>454</x:v>
       </x:c>
-      <x:c r="C80" s="1" t="s">
+      <x:c r="E80" s="1" t="s">
         <x:v>455</x:v>
       </x:c>
-      <x:c r="D80" s="1" t="s">
+      <x:c r="F80" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G80" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E80" s="1" t="s">
+      <x:c r="H80" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I80" s="1" t="s">
         <x:v>457</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="C81" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D81" s="1" t="s">
         <x:v>460</x:v>
       </x:c>
-      <x:c r="C81" s="1" t="s">
+      <x:c r="E81" s="1" t="s">
         <x:v>461</x:v>
       </x:c>
-      <x:c r="D81" s="1" t="s">
+      <x:c r="F81" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G81" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="E81" s="1" t="s">
+      <x:c r="H81" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I81" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="C82" s="1" t="s">
+      <x:c r="E82" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="D82" s="1" t="s">
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="E82" s="1" t="s">
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C83" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C83" s="1" t="s">
+      <x:c r="E83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D83" s="1" t="s">
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
-      <x:c r="E83" s="1" t="s">
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>471</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>478</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G84" s="1" t="s">
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>482</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G85" s="1" t="s">
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>487</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>488</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="D86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="E86" s="1" t="s">
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="E89" s="1" t="s">
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>509</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="C90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="C90" s="1" t="s">
+      <x:c r="D90" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="E90" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="F90" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
+      <x:c r="D91" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="D91" s="1" t="s">
+      <x:c r="E91" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
-      <x:c r="E91" s="1" t="s">
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="F91" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G91" s="1" t="s">
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>520</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
@@ -4831,964 +4825,935 @@
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="D94" s="1" t="s">
+        <x:v>535</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>536</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>537</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>532</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>543</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>560</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="E107" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>601</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>606</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>601</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="F109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>612</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>634</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>649</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>646</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>645</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>666</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="2" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="B124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B125" s="2" t="s">
+      <x:c r="C124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="D124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="E124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="F124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
+      <x:c r="G124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G125" s="2" t="s">
+      <x:c r="H124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H125" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A125:I125"/>
+    <x:mergeCell ref="A124:I124"/>
   </x:mergeCells>
 </x:worksheet>
 </file>