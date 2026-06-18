--- v4 (2026-05-28)
+++ v5 (2026-06-18)
@@ -1,2091 +1,2130 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc80ac4246423417b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467dceaeef1c4fb7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260527" sheetId="1" r:id="Ree9d3ff0cef545ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260616" sheetId="1" r:id="R9b6f608978b648c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="682">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="695">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/16/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,824,183</x:t>
+    <x:t>30,739,422</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$549,903,424.72</x:t>
+    <x:t>$577,593,739.38</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.63%</x:t>
+    <x:t>6.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,069,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$539,640,095.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>13,907,240</x:t>
-[...5 lines deleted...]
-    <x:t>6.45%</x:t>
+    <x:t>13,869,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,855,855.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.40%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>8,731,457</x:t>
-[...23 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>8,497,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,904,555.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>39,763,456</x:t>
-[...5 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>39,654,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,616,253.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.49%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,733,303</x:t>
-[...5 lines deleted...]
-    <x:t>3.24%</x:t>
+    <x:t>4,720,383</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$235,459,355.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.83%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,366,300</x:t>
-[...5 lines deleted...]
-    <x:t>2.70%</x:t>
+    <x:t>11,335,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,130,283.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,903,425</x:t>
-[...5 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>10,873,625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,703,876.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Harmony Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX93G1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,976,045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,374,080.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>10,530,443</x:t>
-[...23 lines deleted...]
-    <x:t>2.12%</x:t>
+    <x:t>10,501,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,587,855.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>4,991,560</x:t>
-[...5 lines deleted...]
-    <x:t>1.90%</x:t>
+    <x:t>4,977,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,485,274.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,375,865</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,356,105.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,572,404</x:t>
-[...5 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>2,565,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,887,088.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,247,571</x:t>
-[...23 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>5,233,229</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,777,397.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,869,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,190,457.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>28,501,438</x:t>
-[...2 lines deleted...]
-    <x:t>$128,826,499.76</x:t>
+    <x:t>28,423,545</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$129,895,600.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,052,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$128,981,494.17</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>DPM CN</x:t>
-[...14 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,920,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,314,893.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.46%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,582,200</x:t>
-[...38 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>41,357,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,562,795.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,423,078</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>11,391,855</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$113,916,090.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>2,802,690</x:t>
-[...5 lines deleted...]
-    <x:t>1.21%</x:t>
+    <x:t>2,795,032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,996,929.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,684,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102,494,743.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.23%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>41,424,359</x:t>
-[...20 lines deleted...]
-    <x:t>$90,272,326.05</x:t>
+    <x:t>41,311,146</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,067,290.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,396,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$90,425,264.59</x:t>
   </x:si>
   <x:si>
     <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>22,938,583</x:t>
-[...5 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>22,875,896</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,709,310.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TXG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Torex Gold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSWRQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,861,710</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,163,960.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,829,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,700,208.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,745,258</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,731,144.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,535,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,782,434.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,442,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,415,384.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,472,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,785,820.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,984,562</x:t>
-[...107 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>7,962,744</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,935,170.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,298,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,916,005.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,580,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,533,462.56</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,109,426</x:t>
-[...17 lines deleted...]
-    <x:t>$74,238,129.07</x:t>
+    <x:t>6,092,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,492,851.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,275,617</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,868,717.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,419,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,677,309.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,791,208,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,528,635.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,023,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,318,271.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>973,592</x:t>
-[...41 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>970,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,440,624.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,202,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,809,254.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,962,074</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,538,909.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,950,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,452,132.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,948,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,843,502.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,409,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$60,422,057.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,170,550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,792,629.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,264,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,720,651.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,826,496</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,187,589.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>35,956,064</x:t>
-[...203 lines deleted...]
-    <x:t>$55,605,954.08</x:t>
+    <x:t>35,857,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,534,900.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,114,306</x:t>
-[...2 lines deleted...]
-    <x:t>$55,352,531.08</x:t>
+    <x:t>2,108,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,336,715.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>EMR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Emerald Resources Nl</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRL4C2</x:t>
   </x:si>
   <x:si>
-    <x:t>12,218,390</x:t>
-[...5 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>12,184,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,000,046.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,903,529</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>1,898,325</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,121,892.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,112,571</x:t>
-[...5 lines deleted...]
-    <x:t>0.59%</x:t>
+    <x:t>6,095,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,778,538.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,916,139</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,604,698.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>32,496,500</x:t>
-[...20 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>32,320,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,300,220.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,823,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,760,016.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,729,169</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>3,718,977</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,543,618.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,396,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,608,685.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,360,880</x:t>
-[...41 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>1,357,162</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,059,794.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,598,318</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>34,503,763</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,400,904.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,211,263</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,299,560.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,215,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,297,106.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,029,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,719,890.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,834,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,179,111.98</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>35,201,078</x:t>
-[...23 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>35,104,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,650,762.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,851,961</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,540,564.12</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,770,980</x:t>
-[...56 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>6,752,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,346,686.23</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5PKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>24,761,602</x:t>
-[...2 lines deleted...]
-    <x:t>$27,471,386.93</x:t>
+    <x:t>24,693,926</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,333,881.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,951,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,465,688.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,275,352</x:t>
-[...35 lines deleted...]
-    <x:t>$25,768,075.70</x:t>
+    <x:t>1,271,862</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,818,798.60</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,244,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,408,360.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,928,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,361,078.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
     <x:t>KOZAL TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V2H0F5</x:t>
   </x:si>
   <x:si>
-    <x:t>24,342,413</x:t>
-[...2 lines deleted...]
-    <x:t>$23,090,191.71</x:t>
+    <x:t>24,275,886</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,227,505.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,712,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,164,150.18</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>CYL AU</x:t>
-[...31 lines deleted...]
-  <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>11,389,327</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>11,358,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,032,951.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>747,226</x:t>
-[...2 lines deleted...]
-    <x:t>$19,517,543.12</x:t>
+    <x:t>745,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,927,572.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,493,200</x:t>
-[...20 lines deleted...]
-    <x:t>$17,972,887.02</x:t>
+    <x:t>4,469,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,558,363.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dakota Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0120W17D2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,051,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,900,794.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,028,998</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,677,937.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,890,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,902,635.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,811,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,914,040.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,907,480.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,346,020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,255,361.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>323,066</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,480,039.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,009,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,950,273.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,706,808</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,613,748.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,021,994</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,301,803.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,577,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,222,981.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,190,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,523,508.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,454,951</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,514,364.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,807,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,642,543.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUNR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lunr Royalties Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01W9CJK70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>539,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,627,539.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>351,029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,515,530.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,965,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,364,746.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,860,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,890,245.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,220,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,868,010.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,476,142</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,860,131.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>102,017,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,546,489.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>375,065</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,383,606.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,159,536</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,342,661.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,976,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,174,026.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,563,035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,111,528.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,713,860</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,017,490.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,783,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,775,553.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,401,137</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,455,148.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>325,217</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,249,002.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,652,223</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,647,378.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,904,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,520,021.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>111,024,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,262,034.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGKGQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,002,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,753,106.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3DTC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,133,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,329,440.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>66,856,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,762,936.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Mineral Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YGFKF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,415.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer Exploration Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72DBM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,947.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Gold Corp/Vancouver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,722,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Strategic Materials Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN4ZM13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,565,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,565,625.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.22%</x:t>
   </x:si>
   <x:si>
-    <x:t>340 HK</x:t>
-[...625 lines deleted...]
-  <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-211.53</x:t>
+  </x:si>
+  <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>375</x:t>
   </x:si>
   <x:si>
-    <x:t>$503.41</x:t>
+    <x:t>$503.71</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-132.72</x:t>
-[...8 lines deleted...]
-    <x:t>$1,127.78</x:t>
+    <x:t>$-131.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-11,651,552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-8,330,570.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,700,207.06</x:t>
+    <x:t>$7,478,948.47</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2113,56 +2152,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02c1bf13a11146e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re59853061e7a407e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ree9d3ff0cef545ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6f00e010de434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb83442aee2f94874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b6f608978b648c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I124"/>
+  <x:dimension ref="A1:I127"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2737,3023 +2776,3110 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>274</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>317</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>334</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>381</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>383</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>392</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>419</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>423</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>430</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>465</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>465</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
+        <x:v>484</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>485</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>486</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>482</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>487</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>490</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>493</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>499</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>509</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>505</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>509</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
+        <x:v>522</x:v>
+      </x:c>
+      <x:c r="C92" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="D92" s="1" t="s">
+        <x:v>524</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I92" s="1" t="s">
         <x:v>521</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>526</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="C94" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="C94" s="1" t="s">
+      <x:c r="D94" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="D94" s="1" t="s">
+      <x:c r="E94" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
+      <x:c r="F94" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="F94" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G94" s="1" t="s">
+      <x:c r="H94" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
         <x:v>537</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>532</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>537</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="E96" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="F96" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G96" s="1" t="s">
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>543</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="D98" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>559</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="F102" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="D103" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="E103" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="E103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>585</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G104" s="1" t="s">
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>590</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>560</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>601</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="D107" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>606</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="D108" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="F108" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>611</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="D109" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="F109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G109" s="1" t="s">
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>616</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>617</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="D111" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="F111" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G111" s="1" t="s">
+      <x:c r="H111" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I111" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="D112" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="F112" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>633</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>638</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>640</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="E114" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="E114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>638</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>647</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>648</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>649</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="H116" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I116" s="1" t="s">
         <x:v>655</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>646</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="F117" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
-      <x:c r="C118" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="C119" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="C119" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>675</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A124" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B124" s="2" t="s">
+      <x:c r="A124" s="1">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="B124" s="1" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="C124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C124" s="2" t="s">
+      <x:c r="D124" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="1">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="B125" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="2" t="s">
+      <x:c r="D125" s="1" t="s">
+        <x:v>556</x:v>
+      </x:c>
+      <x:c r="E125" s="1" t="s">
+        <x:v>688</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I125" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="126" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A126" s="1">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="B126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
+        <x:v>691</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F126" s="1" t="s">
+        <x:v>692</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>693</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I126" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="127" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A127" s="2" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="B127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E124" s="2" t="s">
+      <x:c r="C127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F124" s="2" t="s">
+      <x:c r="D127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G124" s="2" t="s">
+      <x:c r="E127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H124" s="2" t="s">
+      <x:c r="F127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I124" s="2" t="s">
+      <x:c r="G127" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H127" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I127" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A124:I124"/>
+    <x:mergeCell ref="A127:I127"/>
   </x:mergeCells>
 </x:worksheet>
 </file>