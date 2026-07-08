--- v5 (2026-06-18)
+++ v6 (2026-07-08)
@@ -1,2130 +1,2160 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R467dceaeef1c4fb7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dde60b9b4c5468e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260616" sheetId="1" r:id="R9b6f608978b648c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260706" sheetId="1" r:id="R7569325598f8404a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1020" uniqueCount="695">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/16/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="705">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/06/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EVN AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Evolution Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NF2249</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,535,246</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$477,148,150.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,718,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$471,357,889.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AGI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alamos Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG009HT6BL4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,523,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$458,493,604.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011DVVYT3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,697,311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$407,249,796.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.43%</x:t>
+  </x:si>
+  <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>30,739,422</x:t>
-[...83 lines deleted...]
-    <x:t>5.49%</x:t>
+    <x:t>22,300,207</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,880,516.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,720,383</x:t>
-[...5 lines deleted...]
-    <x:t>2.83%</x:t>
+    <x:t>4,666,613</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,933,868.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,062,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,548,404.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,335,236</x:t>
-[...5 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>11,340,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,308,936.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.62%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>10,873,625</x:t>
-[...5 lines deleted...]
-    <x:t>2.36%</x:t>
+    <x:t>11,700,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$193,766,639.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,672,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,505,930.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,976,045</x:t>
-[...41 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>9,557,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$155,691,398.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,537,238</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,894,752.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,816,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$136,905,053.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oceanagold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RG1PM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,087,363</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,867,978.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,036,836</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$126,293,027.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,995,521</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,422,763.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,981,626</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,375,585.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,800,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$110,906,171.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>4,375,865</x:t>
-[...113 lines deleted...]
-    <x:t>1.46%</x:t>
+    <x:t>3,622,441</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,528,332.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,357,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>41,077,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,567,198.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Or Royalties Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006NTSJ78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,091,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$95,261,223.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,391,855</x:t>
-[...41 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>11,124,397</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,395,666.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,750,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,785,791.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,139,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$86,285,171.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>41,311,146</x:t>
-[...5 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>37,454,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,797,463.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ARTG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Artemis Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PSSBKG8</x:t>
   </x:si>
   <x:si>
-    <x:t>3,396,168</x:t>
-[...20 lines deleted...]
-    <x:t>$87,709,310.79</x:t>
+    <x:t>3,433,735</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$78,746,088.09</x:t>
   </x:si>
   <x:si>
     <x:t>1.05%</x:t>
   </x:si>
   <x:si>
+    <x:t>CMM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capricorn Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0X7Y6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,873,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,844,670.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,775,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,284,487.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARMN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,800,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,711,574.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,262,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$76,392,474.39</x:t>
+  </x:si>
+  <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,861,710</x:t>
-[...59 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>1,726,505</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,706,446.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,900,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,229,523.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SKE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Skeena Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FCR8D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,373,558</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,839,393.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>963,847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,281,357.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,990,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,937,004.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,334,390</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,465,498.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,442,798</x:t>
-[...56 lines deleted...]
-    <x:t>$70,916,005.60</x:t>
+    <x:t>3,877,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,009,649.73</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,220,384</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,936,757.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orla Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FZBZ5G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,627,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,962,384.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,621,788</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,477,119.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,071,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,750,003.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TFPM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Triple Flag Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012PP0X53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,808,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,394,446.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,369,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,203,406.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,587,236</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,313,308.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,806,029,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,767,590.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>5,580,179</x:t>
-[...170 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>5,092,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,716,559.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,409,517</x:t>
-[...20 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>7,325,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,720,917.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,394,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,871,030.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,124,455</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,910,978.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AAUC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allied Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01K0WWT59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,857,480</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,690,968.80</x:t>
   </x:si>
   <x:si>
     <x:t>EMAS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Merdeka Gold Resources Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4NXCX2</x:t>
   </x:si>
   <x:si>
-    <x:t>151,264,900</x:t>
-[...20 lines deleted...]
-    <x:t>0.69%</x:t>
+    <x:t>136,268,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,793,034.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,274,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,633,646.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,470,290</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,798,073.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,973,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,400,949.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>35,857,795</x:t>
-[...74 lines deleted...]
-    <x:t>$50,778,538.79</x:t>
+    <x:t>28,418,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,364,837.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>72,109,868</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,639,139.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>19,916,139</x:t>
-[...41 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>16,594,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,026,074.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,718,977</x:t>
-[...2 lines deleted...]
-    <x:t>$42,543,618.49</x:t>
+    <x:t>3,300,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,715,350.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,396,035</x:t>
-[...5 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>6,509,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,767,745.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,357,162</x:t>
-[...5 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>1,347,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,662,993.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,074,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,718,995.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>OBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ora Banda Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N3DGM3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,503,763</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>34,184,566</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,939,692.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,215,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,735,910.72</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QQ0VMJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,211,263</x:t>
-[...2 lines deleted...]
-    <x:t>$30,299,560.47</x:t>
+    <x:t>8,250,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,978,657.58</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
-    <x:t>ASM</x:t>
-[...11 lines deleted...]
-    <x:t>$29,297,106.45</x:t>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,073,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,387,248.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>SGD CN</x:t>
-[...11 lines deleted...]
-    <x:t>$28,719,890.55</x:t>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,999,845</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,305,908.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,681,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,165,417.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,827,724</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,805,669.54</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>IAUX</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>35,104,880</x:t>
-[...2 lines deleted...]
-    <x:t>$27,650,762.74</x:t>
+    <x:t>37,353,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,774,513.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,866,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,670,634.70</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>GTWO CN</x:t>
-[...11 lines deleted...]
-    <x:t>$27,540,564.12</x:t>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,284,576</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,201,411.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,944,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,903,069.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,184,544</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,328,900.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,650,510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,501,258.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,752,474</x:t>
-[...137 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>6,250,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,273,268.22</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>745,180</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>974,126</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,372,324.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>6693 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SCB35R5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,469,200</x:t>
-[...2 lines deleted...]
-    <x:t>$16,558,363.04</x:t>
+    <x:t>5,023,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,331,213.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>340 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tongguan Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRMS47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,772,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,856,811.20</x:t>
   </x:si>
   <x:si>
     <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,051,976</x:t>
-[...2 lines deleted...]
-    <x:t>$15,900,794.96</x:t>
+    <x:t>3,147,184</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,193,799.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,028,998</x:t>
-[...20 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,042,255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,083,338.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ODV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Development Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000RHKK96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,953,187</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,779,222.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,811,724</x:t>
-[...20 lines deleted...]
-    <x:t>$13,907,480.98</x:t>
+    <x:t>1,729,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,765,429.54</x:t>
   </x:si>
   <x:si>
     <x:t>GROY</x:t>
   </x:si>
   <x:si>
     <x:t>Gold Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZGH4798</x:t>
   </x:si>
   <x:si>
-    <x:t>4,346,020</x:t>
-[...2 lines deleted...]
-    <x:t>$13,255,361.00</x:t>
+    <x:t>4,500,134</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,555,373.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>715,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,307,352.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,653,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,989,054.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,909,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,468,969.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,840,443</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,888,725.54</x:t>
+  </x:si>
+  <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>323,066</x:t>
-[...20 lines deleted...]
-    <x:t>$11,950,273.04</x:t>
+    <x:t>328,088</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,446,321.92</x:t>
   </x:si>
   <x:si>
     <x:t>0.14%</x:t>
   </x:si>
   <x:si>
-    <x:t>KOZAA TI</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>ITRG</x:t>
   </x:si>
   <x:si>
     <x:t>Integra Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF74W47</x:t>
   </x:si>
   <x:si>
-    <x:t>4,021,994</x:t>
-[...2 lines deleted...]
-    <x:t>$11,301,803.14</x:t>
+    <x:t>4,296,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,096,749.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,577,603</x:t>
-[...20 lines deleted...]
-    <x:t>$10,523,508.30</x:t>
+    <x:t>5,753,966</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,541,352.30</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,454,951</x:t>
-[...2 lines deleted...]
-    <x:t>$10,514,364.75</x:t>
+    <x:t>24,176,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,480,732.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,807,288</x:t>
-[...2 lines deleted...]
-    <x:t>$8,642,543.76</x:t>
+    <x:t>3,787,587</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,461,546.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
     <x:t>LUNR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lunr Royalties Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01W9CJK70</x:t>
   </x:si>
   <x:si>
-    <x:t>539,424</x:t>
-[...2 lines deleted...]
-    <x:t>$8,627,539.38</x:t>
+    <x:t>539,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,402,655.34</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>351,029</x:t>
-[...2 lines deleted...]
-    <x:t>$7,515,530.89</x:t>
+    <x:t>371,676</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,180,780.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>71,575,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,487,536.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.09%</x:t>
   </x:si>
   <x:si>
-    <x:t>DTR AU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>CNMC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Cnmc Goldmine Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>6,860,900</x:t>
-[...2 lines deleted...]
-    <x:t>$6,890,245.74</x:t>
+    <x:t>6,682,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,377,189.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,496,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,301,847.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>AMI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Aurelia Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R5D3F1</x:t>
   </x:si>
   <x:si>
-    <x:t>31,220,154</x:t>
-[...17 lines deleted...]
-    <x:t>$6,860,131.56</x:t>
+    <x:t>30,041,121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,182,200.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,983,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,917,218.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,531,043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,467,008.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>321,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,339,673.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,154,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,275,566.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,264,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,242,743.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,351,541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,105,905.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,976,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,453,724.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,479,493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,316,574.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,880,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,308,581.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,352,172</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,816,726.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>102,017,100</x:t>
-[...176 lines deleted...]
-    <x:t>$4,262,034.18</x:t>
+    <x:t>63,350,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,508,053.14</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,002,769</x:t>
-[...2 lines deleted...]
-    <x:t>$2,753,106.90</x:t>
+    <x:t>989,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,017,621.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3DTC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,133,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,283,361.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
-    <x:t>FFX AU</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>66,856,600</x:t>
-[...2 lines deleted...]
-    <x:t>$1,762,936.01</x:t>
+    <x:t>66,098,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,499,479.14</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,415.82</x:t>
+    <x:t>$41,584.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,947.71</x:t>
+    <x:t>$22,690.33</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.23</x:t>
+    <x:t>$1.21</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.92</x:t>
+    <x:t>$.78</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>18,565,626</x:t>
+    <x:t>5,576,553</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,565,625.62</x:t>
-[...2 lines deleted...]
-    <x:t>0.22%</x:t>
+    <x:t>$5,576,552.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,888,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$240,771.15</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3,639</x:t>
   </x:si>
   <x:si>
-    <x:t>$-211.53</x:t>
+    <x:t>$-208.45</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>375</x:t>
-[...2 lines deleted...]
-    <x:t>$503.71</x:t>
+    <x:t>582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$776.88</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-672</x:t>
   </x:si>
   <x:si>
-    <x:t>$-131.90</x:t>
+    <x:t>$-130.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54.47</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-11,651,552</x:t>
-[...5 lines deleted...]
-    <x:t>-0.10%</x:t>
+    <x:t>-1,668,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,172,771.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,478,948.47</x:t>
+    <x:t>$259,499.42</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2152,56 +2182,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e6f00e010de434a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rb83442aee2f94874" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9b6f608978b648c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e523639f5c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re19e989f08314387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7569325598f8404a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I127"/>
+  <x:dimension ref="A1:I129"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3124,196 +3154,196 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
@@ -3414,2472 +3444,2530 @@
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>381</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>395</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>392</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>411</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>411</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>413</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
+        <x:v>449</x:v>
+      </x:c>
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
+        <x:v>450</x:v>
+      </x:c>
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>445</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>447</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>468</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>474</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I83" s="1" t="s">
         <x:v>474</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>476</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>482</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>485</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
         <x:v>501</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F90" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I90" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>505</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>529</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>532</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>533</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>529</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>521</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>551</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I96" s="1" t="s">
         <x:v>546</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>546</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E99" s="1" t="s">
+        <x:v>566</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I99" s="1" t="s">
         <x:v>562</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="H101" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I101" s="1" t="s">
         <x:v>573</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>559</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>573</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I104" s="1" t="s">
         <x:v>589</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I109" s="1" t="s">
         <x:v>615</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>615</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>631</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>631</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>654</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I117" s="1" t="s">
         <x:v>660</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>589</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:9" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:9" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>660</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A127" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B127" s="2" t="s">
+      <x:c r="A127" s="1">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="B127" s="1" t="s">
+        <x:v>697</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C127" s="2" t="s">
+      <x:c r="D127" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="E127" s="1" t="s">
+        <x:v>698</x:v>
+      </x:c>
+      <x:c r="F127" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I127" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="128" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A128" s="1">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="B128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>702</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>660</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="129" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A129" s="2" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="B129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D127" s="2" t="s">
+      <x:c r="C129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E127" s="2" t="s">
+      <x:c r="D129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F127" s="2" t="s">
+      <x:c r="E129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G127" s="2" t="s">
+      <x:c r="F129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H127" s="2" t="s">
+      <x:c r="G129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I127" s="2" t="s">
+      <x:c r="H129" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I129" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A127:I127"/>
+    <x:mergeCell ref="A129:I129"/>
   </x:mergeCells>
 </x:worksheet>
 </file>