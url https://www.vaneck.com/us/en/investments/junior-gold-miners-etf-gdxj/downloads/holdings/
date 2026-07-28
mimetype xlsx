--- v6 (2026-07-08)
+++ v7 (2026-07-28)
@@ -1,2160 +1,2100 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dde60b9b4c5468e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra882b1d5b79d42e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260706" sheetId="1" r:id="R7569325598f8404a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260727" sheetId="1" r:id="R2ca91293254a4cc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1036" uniqueCount="705">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/06/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="685">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/27/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>EQX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinox Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004XB7MN9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,623,094</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,331,854.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.11%</x:t>
+  </x:si>
+  <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>54,535,246</x:t>
-[...29 lines deleted...]
-    <x:t>6.29%</x:t>
+    <x:t>54,421,483</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,956,818.07</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,523,079</x:t>
-[...5 lines deleted...]
-    <x:t>6.12%</x:t>
+    <x:t>14,492,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$430,725,748.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.06%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,697,311</x:t>
-[...5 lines deleted...]
-    <x:t>5.43%</x:t>
+    <x:t>7,681,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,862,927.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.15%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,300,207</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>22,253,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,819,335.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,666,613</x:t>
-[...5 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>4,656,863</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,168,059.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Eldorado Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN7277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,660,297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,186,064.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Majestic Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CH7WB8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,317,136</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,563,945.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>12,062,479</x:t>
-[...23 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>12,037,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,846,678.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,700,884</x:t>
-[...23 lines deleted...]
-    <x:t>2.53%</x:t>
+    <x:t>11,676,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,760,917.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,557,483</x:t>
-[...5 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>9,537,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,361,124.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,537,238</x:t>
-[...5 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>2,531,946</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,797,464.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,816,812</x:t>
-[...5 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>3,808,844</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$137,769,855.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,028,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,332,989.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,087,363</x:t>
-[...23 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>5,076,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$122,732,614.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia De Minas Buenaventura Saa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GPXR82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,614,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$114,664,786.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,921,197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$111,925,032.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1818 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhaojin Mining Industry Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQ77W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>40,991,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$107,452,933.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>3,995,521</x:t>
-[...23 lines deleted...]
-    <x:t>1.57%</x:t>
+    <x:t>3,987,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,823,225.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
   </x:si>
   <x:si>
     <x:t>DSV CN</x:t>
   </x:si>
   <x:si>
     <x:t>Discovery Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS3HY7</x:t>
   </x:si>
   <x:si>
-    <x:t>16,800,100</x:t>
-[...41 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>16,765,015</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,532,633.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,091,893</x:t>
-[...5 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>3,085,440</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,143,897.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,698,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,233,428.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,124,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$83,750,154.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,426,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,523,221.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,124,397</x:t>
-[...41 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>11,101,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$81,244,217.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>37,454,033</x:t>
-[...23 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>37,375,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,657,581.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,224,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,741,788.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,765,423</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77,625,730.52</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,873,374</x:t>
-[...23 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>7,856,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,965,811.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ARMN</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,800,474</x:t>
-[...20 lines deleted...]
-    <x:t>$76,392,474.39</x:t>
+    <x:t>4,790,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,186,369.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,859,385</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,208,513.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,726,505</x:t>
-[...23 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>1,722,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,409,677.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,213,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,147,200.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,373,558</x:t>
-[...5 lines deleted...]
-    <x:t>0.89%</x:t>
+    <x:t>2,368,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,402,533.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,868,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,721,557.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,327,430</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,642,020.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,961,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,580,663.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,802,259,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,155,887.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,607,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$56,564,274.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,066,851</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,192,833.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>AUGO</x:t>
   </x:si>
   <x:si>
     <x:t>Aura Minerals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QCHWC2</x:t>
   </x:si>
   <x:si>
-    <x:t>963,847</x:t>
-[...71 lines deleted...]
-    <x:t>$63,936,757.71</x:t>
+    <x:t>961,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,651,267.86</x:t>
   </x:si>
   <x:si>
     <x:t>ORLA</x:t>
   </x:si>
   <x:si>
     <x:t>Orla Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FZBZ5G6</x:t>
   </x:si>
   <x:si>
-    <x:t>5,627,416</x:t>
-[...38 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>5,615,686</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,292,860.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,554,728</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,937,928.50</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,808,326</x:t>
-[...5 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>1,804,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,404,277.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>EXK</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K2HB18</x:t>
   </x:si>
   <x:si>
-    <x:t>6,369,378</x:t>
-[...20 lines deleted...]
-    <x:t>$53,313,308.20</x:t>
+    <x:t>6,356,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,467,529.28</x:t>
   </x:si>
   <x:si>
     <x:t>0.71%</x:t>
   </x:si>
   <x:si>
-    <x:t>BRMS IJ</x:t>
-[...11 lines deleted...]
-    <x:t>$52,767,590.80</x:t>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,081,419</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,594,649.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.70%</x:t>
   </x:si>
   <x:si>
-    <x:t>SVM</x:t>
-[...14 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>135,984,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,263,281.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,201,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,685,301.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,371,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,654,669.72</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,325,264</x:t>
-[...23 lines deleted...]
-    <x:t>0.61%</x:t>
+    <x:t>7,309,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,358,305.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,961,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,069,500.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,124,455</x:t>
-[...5 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>2,120,024</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,669,237.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,857,480</x:t>
-[...38 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>1,853,607</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,647,705.95</x:t>
   </x:si>
   <x:si>
     <x:t>NG</x:t>
   </x:si>
   <x:si>
     <x:t>Novagold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D25424</x:t>
   </x:si>
   <x:si>
-    <x:t>6,470,290</x:t>
-[...23 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>6,456,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,482,504.16</x:t>
   </x:si>
   <x:si>
     <x:t>PAF LN</x:t>
   </x:si>
   <x:si>
     <x:t>Pan African Resources Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DK30N1</x:t>
   </x:si>
   <x:si>
-    <x:t>28,418,870</x:t>
-[...5 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>28,359,680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,798,996.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABRA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Abrasilver Resource Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF71G6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,293,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,772,943.59</x:t>
   </x:si>
   <x:si>
     <x:t>PDI AU</x:t>
   </x:si>
   <x:si>
     <x:t>Predictive Discovery Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0017X3YM5</x:t>
   </x:si>
   <x:si>
-    <x:t>72,109,868</x:t>
-[...5 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>71,959,379</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,864,489.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>WAF AU</x:t>
   </x:si>
   <x:si>
     <x:t>West African Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R17C94</x:t>
   </x:si>
   <x:si>
-    <x:t>16,594,497</x:t>
-[...20 lines deleted...]
-    <x:t>$32,715,350.53</x:t>
+    <x:t>16,559,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,728,364.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,067,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,041,280.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>HYMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hycroft Mining Holding Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JSBZPQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,345,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,480,883.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,233,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,334,064.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,113,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,489,278.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
     <x:t>USAS</x:t>
   </x:si>
   <x:si>
     <x:t>Americas Gold &amp; Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CG1PT2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,509,784</x:t>
-[...56 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>6,496,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,439,582.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GTWO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G2 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001730W02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,673,592</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,404,228.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,275,214</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,039,276.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAL TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,949,757</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,506,803.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,854,352</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,238,762.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,035,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,167,934.48</x:t>
   </x:si>
   <x:si>
     <x:t>ASM</x:t>
   </x:si>
   <x:si>
     <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTLV6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,215,184</x:t>
-[...68 lines deleted...]
-    <x:t>$26,165,417.78</x:t>
+    <x:t>4,206,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,934,381.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,892,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,919,539.21</x:t>
   </x:si>
   <x:si>
     <x:t>GGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Gogold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PYQ5N2</x:t>
   </x:si>
   <x:si>
-    <x:t>10,827,724</x:t>
-[...35 lines deleted...]
-    <x:t>$24,670,634.70</x:t>
+    <x:t>10,805,131</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,120,767.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>MUX</x:t>
   </x:si>
   <x:si>
     <x:t>Mcewen Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BW6CN8</x:t>
   </x:si>
   <x:si>
-    <x:t>1,284,576</x:t>
-[...20 lines deleted...]
-    <x:t>$23,903,069.36</x:t>
+    <x:t>1,281,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,292,188.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>ALK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Alkane Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRN1P2</x:t>
   </x:si>
   <x:si>
-    <x:t>23,184,544</x:t>
-[...5 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>23,136,106</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,092,258.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,013,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,467,092.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>972,095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,384,832.15</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,650,510</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>12,624,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,214,995.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,250,767</x:t>
-[...38 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>6,237,726</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,418,115.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>59,772,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>59,646,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,240,770.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,147,184</x:t>
-[...2 lines deleted...]
-    <x:t>$14,193,799.84</x:t>
+    <x:t>3,140,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,043,569.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNL CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Collective Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LZFKFH7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,040,080</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,382,826.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>CNL CN</x:t>
-[...26 lines deleted...]
-    <x:t>$12,779,222.46</x:t>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,726,127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,222,132.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KOZAA TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,643,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,173,470.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,490,747</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,855,572.08</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>MTA</x:t>
-[...28 lines deleted...]
-  <x:si>
     <x:t>CTGO</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0016YSLB7</x:t>
   </x:si>
   <x:si>
-    <x:t>715,960</x:t>
-[...2 lines deleted...]
-    <x:t>$12,307,352.40</x:t>
+    <x:t>714,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,724,436.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,942,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,418,015.84</x:t>
   </x:si>
   <x:si>
     <x:t>0.16%</x:t>
   </x:si>
   <x:si>
-    <x:t>KOZAA TI</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>NFGC</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XCCY919</x:t>
   </x:si>
   <x:si>
-    <x:t>6,909,018</x:t>
-[...5 lines deleted...]
-    <x:t>0.15%</x:t>
+    <x:t>6,894,603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,997,174.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
   </x:si>
   <x:si>
     <x:t>BC8 AU</x:t>
   </x:si>
   <x:si>
     <x:t>Black Cat Syndicate Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JCLXFT7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,840,443</x:t>
-[...2 lines deleted...]
-    <x:t>$10,888,725.54</x:t>
+    <x:t>15,807,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,980,709.84</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>328,088</x:t>
-[...5 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>327,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,494,716.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ITRG</x:t>
   </x:si>
   <x:si>
     <x:t>Integra Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JF74W47</x:t>
   </x:si>
   <x:si>
-    <x:t>4,296,489</x:t>
-[...5 lines deleted...]
-    <x:t>0.13%</x:t>
+    <x:t>4,287,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,175,297.08</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,753,966</x:t>
-[...2 lines deleted...]
-    <x:t>$9,541,352.30</x:t>
+    <x:t>5,741,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,525,112.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>SBM AU</x:t>
   </x:si>
   <x:si>
     <x:t>St Barbara Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS4GC2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,176,866</x:t>
-[...2 lines deleted...]
-    <x:t>$8,480,732.97</x:t>
+    <x:t>24,126,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,799,399.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.11%</x:t>
   </x:si>
   <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>370,905</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,013,813.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,787,587</x:t>
-[...35 lines deleted...]
-    <x:t>$7,180,780.32</x:t>
+    <x:t>3,779,694</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,916,840.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,978,442</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,874,793.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,667,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,664,481.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,493,332</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,464,915.52</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>71,575,424</x:t>
-[...35 lines deleted...]
-    <x:t>$6,301,847.22</x:t>
+    <x:t>71,426,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,243,077.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,975,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,436,484.74</x:t>
   </x:si>
   <x:si>
     <x:t>0.08%</x:t>
   </x:si>
   <x:si>
-    <x:t>AMI AU</x:t>
-[...26 lines deleted...]
-    <x:t>$5,917,218.10</x:t>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,151,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,942,002.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,239,205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,854,930.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,340,387</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,658,419.58</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>65,531,043</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>65,394,357</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,356,273.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>110,664,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,304,666.97</x:t>
   </x:si>
   <x:si>
     <x:t>USAU</x:t>
   </x:si>
   <x:si>
     <x:t>Us Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H95997</x:t>
   </x:si>
   <x:si>
-    <x:t>321,861</x:t>
-[...47 lines deleted...]
-    <x:t>$5,105,905.27</x:t>
+    <x:t>321,189</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,294,296.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,476,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,236,692.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,334,754</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,074,807.99</x:t>
   </x:si>
   <x:si>
     <x:t>LUCA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Luca Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CXXF85</x:t>
   </x:si>
   <x:si>
-    <x:t>5,976,394</x:t>
-[...50 lines deleted...]
-    <x:t>$3,816,726.52</x:t>
+    <x:t>5,963,917</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,676,343.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>ARCI IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Archi Indonesia Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG007J35546</x:t>
   </x:si>
   <x:si>
-    <x:t>63,350,800</x:t>
-[...2 lines deleted...]
-    <x:t>$3,508,053.14</x:t>
+    <x:t>63,219,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,653,255.18</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>989,001</x:t>
-[...2 lines deleted...]
-    <x:t>$3,017,621.16</x:t>
+    <x:t>986,935</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,622,316.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
     <x:t>FFX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Firefinch Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q3DTC3</x:t>
   </x:si>
   <x:si>
     <x:t>54,133,739</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,283,361.81</x:t>
+    <x:t>$2,350,671.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>PSAB IJ</x:t>
   </x:si>
   <x:si>
     <x:t>J Resources Asia Pasific Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NVZ1F8</x:t>
   </x:si>
   <x:si>
-    <x:t>66,098,100</x:t>
-[...2 lines deleted...]
-    <x:t>$1,499,479.14</x:t>
+    <x:t>65,960,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,567,004.15</x:t>
   </x:si>
   <x:si>
     <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FMR CN</x:t>
   </x:si>
   <x:si>
     <x:t>Future Mineral Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YGFKF6</x:t>
   </x:si>
   <x:si>
     <x:t>168,999</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,584.40</x:t>
+    <x:t>$33,527.98</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>NIX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Archer Exploration Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z72DBM7</x:t>
   </x:si>
   <x:si>
     <x:t>179,304</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,690.33</x:t>
+    <x:t>$20,962.31</x:t>
   </x:si>
   <x:si>
     <x:t>VGCX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Victoria Gold Corp/Vancouver</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD0132</x:t>
   </x:si>
   <x:si>
     <x:t>1,722,275</x:t>
   </x:si>
   <x:si>
-    <x:t>$1.21</x:t>
+    <x:t>$1.22</x:t>
   </x:si>
   <x:si>
     <x:t>ASM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Australian Strategic Materials Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN4ZM13</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>$.78</x:t>
+    <x:t>$.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TRY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$773.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1,668,149</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,181,953.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>5,576,553</x:t>
-[...68 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>-1,509,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,509,820.63</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$259,499.42</x:t>
+    <x:t>$12,518,690.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2182,56 +2122,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14e523639f5c4bd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re19e989f08314387" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7569325598f8404a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436f701ccc5443bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R154cf9f8b83e402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ca91293254a4cc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I129"/>
+  <x:dimension ref="A1:I125"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2342,3632 +2282,3516 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+      <x:c r="C6" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C6" s="1" t="s">
+      <x:c r="D6" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D6" s="1" t="s">
+      <x:c r="E6" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E6" s="1" t="s">
+      <x:c r="F6" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G6" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
-      <x:c r="F6" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G6" s="1" t="s">
+      <x:c r="H6" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I6" s="1" t="s">
         <x:v>29</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>30</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="H7" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
         <x:v>35</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>161</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>172</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>195</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>259</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>270</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>288</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>294</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>310</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>343</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>349</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>355</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>372</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>373</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>401</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>395</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>406</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>422</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>439</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>462</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>500</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>506</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>534</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>571</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:9" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>676</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:9" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>680</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="125" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A125" s="2" t="s">
+        <x:v>684</x:v>
+      </x:c>
+      <x:c r="B125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C125" s="1" t="s">
+      <x:c r="C125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C127" s="1" t="s">
+      <x:c r="E125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B129" s="2" t="s">
+      <x:c r="F125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C129" s="2" t="s">
+      <x:c r="G125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D129" s="2" t="s">
+      <x:c r="H125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E129" s="2" t="s">
-[...11 lines deleted...]
-      <x:c r="I129" s="2" t="s">
+      <x:c r="I125" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A129:I129"/>
+    <x:mergeCell ref="A125:I125"/>
   </x:mergeCells>
 </x:worksheet>
 </file>