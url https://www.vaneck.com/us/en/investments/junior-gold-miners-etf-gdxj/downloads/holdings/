--- v7 (2026-07-28)
+++ v8 (2026-08-18)
@@ -1,2100 +1,2055 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra882b1d5b79d42e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381d136de3574adf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260727" sheetId="1" r:id="R2ca91293254a4cc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260814" sheetId="1" r:id="Rc47c0ecd4d674311"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1004" uniqueCount="685">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/27/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="670">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>45,623,094</x:t>
+    <x:t>52,200,290</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$434,331,854.88</x:t>
+    <x:t>$605,523,364.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>6.11%</x:t>
+    <x:t>7.02%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>54,421,483</x:t>
-[...2 lines deleted...]
-    <x:t>$433,956,818.07</x:t>
+    <x:t>55,442,611</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,649,904.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.01%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,492,791</x:t>
-[...5 lines deleted...]
-    <x:t>6.06%</x:t>
+    <x:t>14,764,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$492,549,558.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.71%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,681,264</x:t>
-[...5 lines deleted...]
-    <x:t>5.15%</x:t>
+    <x:t>7,825,309</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$434,604,906.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.04%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,253,863</x:t>
-[...5 lines deleted...]
-    <x:t>4.81%</x:t>
+    <x:t>22,669,866</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,420,179.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,656,863</x:t>
-[...5 lines deleted...]
-    <x:t>3.04%</x:t>
+    <x:t>4,744,343</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$237,179,475.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.75%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>5,660,297</x:t>
-[...5 lines deleted...]
-    <x:t>2.59%</x:t>
+    <x:t>5,766,549</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$229,104,991.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hecla Mining Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5W86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,263,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$225,276,508.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,317,136</x:t>
-[...2 lines deleted...]
-    <x:t>$183,563,945.92</x:t>
+    <x:t>11,529,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$222,055,743.24</x:t>
   </x:si>
   <x:si>
     <x:t>2.58%</x:t>
   </x:si>
   <x:si>
-    <x:t>HL</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,676,473</x:t>
-[...5 lines deleted...]
-    <x:t>2.42%</x:t>
+    <x:t>11,895,568</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$217,688,894.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.52%</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,537,563</x:t>
-[...5 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>9,716,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,885,902.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMIN CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G Mining Ventures Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NT389N7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,898,328</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$176,388,510.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DPM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dundee Precious Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G9HTM6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,880,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,230,187.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
   </x:si>
   <x:si>
     <x:t>LUG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Lundin Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZYV49</x:t>
   </x:si>
   <x:si>
-    <x:t>2,531,946</x:t>
-[...41 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>2,579,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,005,594.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>B2gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V9KFD5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,463,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,443,125.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,076,749</x:t>
-[...5 lines deleted...]
-    <x:t>1.73%</x:t>
+    <x:t>5,172,028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$148,086,309.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,079,930</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$140,040,782.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SSRM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ssr Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0RWX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,061,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$130,754,267.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>3,614,905</x:t>
-[...23 lines deleted...]
-    <x:t>1.58%</x:t>
+    <x:t>3,682,574</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$124,250,046.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>40,991,700</x:t>
-[...41 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>41,732,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,435,544.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,085,440</x:t>
-[...5 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>3,143,355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,862,322.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KNT CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>K92 Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018BVXB5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,854,901</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$99,445,106.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,490,912</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,946,271.90</x:t>
   </x:si>
   <x:si>
     <x:t>PRU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Perseus Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q68231</x:t>
   </x:si>
   <x:si>
-    <x:t>24,698,928</x:t>
-[...5 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>25,162,910</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,251,860.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGP AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Greatland Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V7BTM08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,309,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,199,603.76</x:t>
   </x:si>
   <x:si>
     <x:t>MAU CN</x:t>
   </x:si>
   <x:si>
     <x:t>Montage Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XKLZFZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,124,821</x:t>
-[...41 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>7,258,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,110,738.34</x:t>
   </x:si>
   <x:si>
     <x:t>RMS AU</x:t>
   </x:si>
   <x:si>
     <x:t>Ramelius Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PMB297</x:t>
   </x:si>
   <x:si>
-    <x:t>37,375,928</x:t>
-[...2 lines deleted...]
-    <x:t>$80,657,581.09</x:t>
+    <x:t>38,077,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,758,535.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>GMD AU</x:t>
   </x:si>
   <x:si>
     <x:t>Genesis Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000J9HXY1</x:t>
   </x:si>
   <x:si>
-    <x:t>18,224,752</x:t>
-[...20 lines deleted...]
-    <x:t>$77,625,730.52</x:t>
+    <x:t>18,566,864</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$94,509,597.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>7,856,943</x:t>
-[...2 lines deleted...]
-    <x:t>$74,965,811.23</x:t>
+    <x:t>8,004,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,205,590.08</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
-    <x:t>ARMN</x:t>
+    <x:t>ARIS</x:t>
   </x:si>
   <x:si>
     <x:t>Aris Mining Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K0VQL1</x:t>
   </x:si>
   <x:si>
-    <x:t>4,790,469</x:t>
-[...5 lines deleted...]
-    <x:t>1.00%</x:t>
+    <x:t>4,880,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$87,308,459.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,274,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,802,396.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CGAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centerra Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QWM2M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,941,415</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,779,836.65</x:t>
   </x:si>
   <x:si>
     <x:t>VAU AU</x:t>
   </x:si>
   <x:si>
     <x:t>Vault Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000H39TV7</x:t>
   </x:si>
   <x:si>
-    <x:t>19,859,385</x:t>
-[...5 lines deleted...]
-    <x:t>0.99%</x:t>
+    <x:t>20,232,161</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,771,615.16</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,722,902</x:t>
-[...20 lines deleted...]
-    <x:t>$66,147,200.94</x:t>
+    <x:t>1,755,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,948,897.02</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,368,611</x:t>
-[...23 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>2,413,049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,775,399.94</x:t>
   </x:si>
   <x:si>
     <x:t>WDO CN</x:t>
   </x:si>
   <x:si>
     <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DKQDS3</x:t>
   </x:si>
   <x:si>
-    <x:t>3,327,430</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>3,389,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$79,474,568.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>979,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,489,945.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>RRL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Regis Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLX2J9</x:t>
   </x:si>
   <x:si>
-    <x:t>13,961,079</x:t>
-[...5 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>14,223,299</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,107,531.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,731,960</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$71,830,013.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Seabridge Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JYQX30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,105,623</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,580,482.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,475,209</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,025,727.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>BRMS IJ</x:t>
   </x:si>
   <x:si>
     <x:t>Bumi Resources Minerals Tbk Pt</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018R2541</x:t>
   </x:si>
   <x:si>
-    <x:t>1,802,259,500</x:t>
-[...71 lines deleted...]
-    <x:t>0.75%</x:t>
+    <x:t>1,836,096,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,825,194.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>WGX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Westgold Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BG27F7</x:t>
   </x:si>
   <x:si>
-    <x:t>15,554,728</x:t>
-[...2 lines deleted...]
-    <x:t>$52,937,928.50</x:t>
+    <x:t>15,846,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$63,621,331.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SVM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Silvercorp Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CY5S22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,176,639</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,223,200.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>138,535,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,635,696.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,804,555</x:t>
-[...56 lines deleted...]
-    <x:t>$46,263,281.70</x:t>
+    <x:t>1,838,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,854,007.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>37,982,273</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,816,196.26</x:t>
   </x:si>
   <x:si>
     <x:t>0.65%</x:t>
   </x:si>
   <x:si>
+    <x:t>PPTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perpetua Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0024TXN82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,159,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,513,225.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
     <x:t>3939 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Wanguo Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0035C8R30</x:t>
   </x:si>
   <x:si>
-    <x:t>35,201,000</x:t>
-[...2 lines deleted...]
-    <x:t>$43,685,301.70</x:t>
+    <x:t>35,838,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,472,362.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SXGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Southern Cross Gold Consolidated Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QDJSV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,073,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,075,931.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,584,446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,811,026.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.61%</x:t>
   </x:si>
   <x:si>
-    <x:t>EMR AU</x:t>
-[...11 lines deleted...]
-    <x:t>$43,654,669.72</x:t>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,577,945</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,228,883.30</x:t>
   </x:si>
   <x:si>
     <x:t>HOC LN</x:t>
   </x:si>
   <x:si>
     <x:t>Hochschild Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q49X82</x:t>
   </x:si>
   <x:si>
-    <x:t>7,309,976</x:t>
-[...38 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>7,447,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,371,639.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,853,607</x:t>
-[...32 lines deleted...]
-    <x:t>$35,798,996.38</x:t>
+    <x:t>1,888,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,997,866.12</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,310,191</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,075,714.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,870,287</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,486,216.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Snowline Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MGTPYX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,125,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,768,660.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,293,421</x:t>
-[...53 lines deleted...]
-    <x:t>$31,041,280.90</x:t>
+    <x:t>3,355,193</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,363,711.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,345,124</x:t>
-[...5 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>1,370,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,095,157.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,618,057</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,678,618.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,753,596</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,326,481.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>VZLA</x:t>
   </x:si>
   <x:si>
     <x:t>Vizsla Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QQ0VMJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>8,233,152</x:t>
-[...53 lines deleted...]
-    <x:t>$25,404,228.52</x:t>
+    <x:t>8,387,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,537,225.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,374,031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,684,631.77</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>RSG AU</x:t>
   </x:si>
   <x:si>
     <x:t>Resolute Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BT9RX8</x:t>
   </x:si>
   <x:si>
-    <x:t>37,275,214</x:t>
-[...2 lines deleted...]
-    <x:t>$25,039,276.73</x:t>
+    <x:t>37,975,345</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,372,137.11</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
-    <x:t>KOZAL TI</x:t>
+    <x:t>ASM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMTLV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,285,283</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,082,686.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,007,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,424,358.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BGL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bellevue Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K5PKD9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,359,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,232,718.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CYL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Catalyst Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PP0V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,964,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,047,882.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,570,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,653,416.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORE CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orezone Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000KSTFS0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,861,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,482,576.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,305,923</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,551,352.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,101,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,234,117.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRALT TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Altin Isletmeleri As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V2H0F5</x:t>
   </x:si>
   <x:si>
-    <x:t>23,949,757</x:t>
-[...134 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>24,399,333</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,017,829.03</x:t>
   </x:si>
   <x:si>
     <x:t>DRD</x:t>
   </x:si>
   <x:si>
     <x:t>Drdgold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX8QF2</x:t>
   </x:si>
   <x:si>
-    <x:t>972,095</x:t>
-[...20 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>990,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,956,929.35</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,237,726</x:t>
-[...5 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>6,354,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,571,156.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>59,646,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>60,738,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,080,504.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,140,620</x:t>
-[...2 lines deleted...]
-    <x:t>$15,043,569.80</x:t>
+    <x:t>3,199,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,933,096.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HM5YW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,758,473</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,145,111.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,040,080</x:t>
-[...23 lines deleted...]
-    <x:t>KOZAA TI</x:t>
+    <x:t>1,059,601</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,642,656.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contango Ore Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0016YSLB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>727,861</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,702,792.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,035,555</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,401,687.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,574,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,365,459.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
   </x:si>
   <x:si>
     <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PJ0TX0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,643,583</x:t>
-[...53 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>4,730,746</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,484,982.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,104,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,172,972.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,367,973</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,142,964.94</x:t>
   </x:si>
   <x:si>
     <x:t>NFGC</x:t>
   </x:si>
   <x:si>
     <x:t>New Found Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XCCY919</x:t>
   </x:si>
   <x:si>
-    <x:t>6,894,603</x:t>
-[...20 lines deleted...]
-    <x:t>$9,980,709.84</x:t>
+    <x:t>7,024,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,870,583.66</x:t>
   </x:si>
   <x:si>
     <x:t>IDR</x:t>
   </x:si>
   <x:si>
     <x:t>Idaho Strategic Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JLVQT9</x:t>
   </x:si>
   <x:si>
-    <x:t>327,404</x:t>
-[...20 lines deleted...]
-    <x:t>$9,175,297.08</x:t>
+    <x:t>333,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,636,367.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,579,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,196,485.81</x:t>
   </x:si>
   <x:si>
     <x:t>PNR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Pantoro Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWC1X4</x:t>
   </x:si>
   <x:si>
-    <x:t>5,741,948</x:t>
-[...23 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>5,849,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,062,263.30</x:t>
   </x:si>
   <x:si>
     <x:t>CMCL</x:t>
   </x:si>
   <x:si>
     <x:t>Caledonia Mining Corp Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CQHQS2</x:t>
   </x:si>
   <x:si>
-    <x:t>370,905</x:t>
-[...2 lines deleted...]
-    <x:t>$7,013,813.55</x:t>
+    <x:t>377,871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,490,761.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.10%</x:t>
   </x:si>
   <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,541,062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,249,930.69</x:t>
+  </x:si>
+  <x:si>
     <x:t>GAU</x:t>
   </x:si>
   <x:si>
     <x:t>Galiano Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000R11130</x:t>
   </x:si>
   <x:si>
-    <x:t>3,779,694</x:t>
-[...17 lines deleted...]
-    <x:t>$6,874,793.64</x:t>
+    <x:t>3,850,569</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,047,689.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>CNMC SP</x:t>
   </x:si>
   <x:si>
     <x:t>Cnmc Goldmine Holdings Ltd</x:t>
   </x:si>
   <x:si>
-    <x:t>6,667,900</x:t>
-[...5 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>6,792,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,649,035.77</x:t>
   </x:si>
   <x:si>
     <x:t>APM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Andean Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00N7WY5Y5</x:t>
   </x:si>
   <x:si>
-    <x:t>1,493,332</x:t>
-[...2 lines deleted...]
-    <x:t>$6,464,915.52</x:t>
+    <x:t>1,521,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,639,957.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,050,242</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,274,731.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>DTR AU</x:t>
   </x:si>
   <x:si>
     <x:t>Dateline Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001NV3TZ8</x:t>
   </x:si>
   <x:si>
-    <x:t>71,426,006</x:t>
-[...20 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>72,320,099</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,114,931.20</x:t>
   </x:si>
   <x:si>
     <x:t>VOXR</x:t>
   </x:si>
   <x:si>
     <x:t>Vox Royalty Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WC769H6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,151,982</x:t>
-[...5 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>1,173,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,114,362.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,504,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,101,079.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,440,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,712,556.50</x:t>
   </x:si>
   <x:si>
     <x:t>AZY AU</x:t>
   </x:si>
   <x:si>
     <x:t>Antipa Minerals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018LV4J9</x:t>
   </x:si>
   <x:si>
-    <x:t>12,239,205</x:t>
-[...17 lines deleted...]
-    <x:t>$4,658,419.58</x:t>
+    <x:t>12,468,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,311,074.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,491,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,894,203.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>327,210</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,859,068.50</x:t>
   </x:si>
   <x:si>
     <x:t>MEK AU</x:t>
   </x:si>
   <x:si>
     <x:t>Meeka Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D2X3G0</x:t>
   </x:si>
   <x:si>
-    <x:t>65,394,357</x:t>
-[...5 lines deleted...]
-    <x:t>0.06%</x:t>
+    <x:t>66,621,245</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,725,252.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,399,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,420,183.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,075,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,202,530.64</x:t>
   </x:si>
   <x:si>
     <x:t>8299 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gt Gold Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F66V31</x:t>
   </x:si>
   <x:si>
-    <x:t>110,664,000</x:t>
-[...80 lines deleted...]
-    <x:t>$3,653,255.18</x:t>
+    <x:t>112,536,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,175,710.92</x:t>
   </x:si>
   <x:si>
     <x:t>VGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Valor Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG022LGKGQ8</x:t>
   </x:si>
   <x:si>
-    <x:t>986,935</x:t>
-[...2 lines deleted...]
-    <x:t>$2,622,316.40</x:t>
+    <x:t>1,005,457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,868,698.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3DTC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,133,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,384,122.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,199,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,737.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6KCMK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,424.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Mineral Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YGFKF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,440.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer Exploration Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72DBM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,899.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Gold Corp/Vancouver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,722,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Australian Strategic Materials Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN4ZM13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,073,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073,514.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.04%</x:t>
   </x:si>
   <x:si>
-    <x:t>FFX AU</x:t>
-[...97 lines deleted...]
-  <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>-GBP CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>79</x:t>
   </x:si>
   <x:si>
-    <x:t>$54.90</x:t>
-[...20 lines deleted...]
-    <x:t>$-1,509,820.63</x:t>
+    <x:t>$55.68</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,518,690.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>$-5,605,883.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2122,56 +2077,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R436f701ccc5443bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R154cf9f8b83e402b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2ca91293254a4cc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a2cc5260140dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a629e873f604fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc47c0ecd4d674311" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I125"/>
+  <x:dimension ref="A1:I122"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2282,660 +2237,660 @@
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>24</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:9" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
@@ -2949,138 +2904,138 @@
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>161</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>171</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>177</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
@@ -3152,689 +3107,689 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>211</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>239</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>251</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>257</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>259</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>274</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>280</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>286</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
@@ -3848,1008 +3803,1008 @@
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>368</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>373</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
         <x:v>385</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>390</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>391</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>401</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>428</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>444</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="D84" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>480</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
         <x:v>475</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>473</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>475</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
+        <x:v>493</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>494</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>495</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>496</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I87" s="1" t="s">
         <x:v>491</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>489</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>517</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I91" s="1" t="s">
         <x:v>512</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>517</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>518</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>512</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
@@ -4863,935 +4818,848 @@
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
+        <x:v>534</x:v>
+      </x:c>
+      <x:c r="C95" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="C95" s="1" t="s">
+      <x:c r="D95" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
+      <x:c r="E95" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
-      <x:c r="E95" s="1" t="s">
+      <x:c r="F95" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
-      <x:c r="F95" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G95" s="1" t="s">
+      <x:c r="H95" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
         <x:v>539</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>540</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="C96" s="1" t="s">
+      <x:c r="D96" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
+      <x:c r="F96" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
-      <x:c r="E96" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>545</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H97" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>550</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
+      <x:c r="E98" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="D98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E98" s="1" t="s">
+      <x:c r="F98" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
-      <x:c r="F98" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G98" s="1" t="s">
+      <x:c r="H98" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
         <x:v>554</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>555</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>555</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="D99" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="E99" s="1" t="s">
+      <x:c r="F99" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
-      <x:c r="F99" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>560</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="F100" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H100" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="C101" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C101" s="1" t="s">
+      <x:c r="D101" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E101" s="1" t="s">
+      <x:c r="F101" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G101" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
-      <x:c r="F101" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>570</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
+        <x:v>571</x:v>
+      </x:c>
+      <x:c r="D102" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="F102" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G102" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="E102" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
+        <x:v>575</x:v>
+      </x:c>
+      <x:c r="C103" s="1" t="s">
+        <x:v>576</x:v>
+      </x:c>
+      <x:c r="D103" s="1" t="s">
+        <x:v>577</x:v>
+      </x:c>
+      <x:c r="E103" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
-      <x:c r="C103" s="1" t="s">
+      <x:c r="F103" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
-      <x:c r="D103" s="1" t="s">
+      <x:c r="H103" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I103" s="1" t="s">
         <x:v>580</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>577</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>581</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
+        <x:v>582</x:v>
+      </x:c>
+      <x:c r="D104" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="F104" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
-      <x:c r="E104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>586</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>587</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
+      <x:c r="F105" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>580</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>591</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="E106" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="F106" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="H106" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I106" s="1" t="s">
         <x:v>596</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>593</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>597</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>598</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>599</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H107" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
+        <x:v>602</x:v>
+      </x:c>
+      <x:c r="C108" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="F108" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>607</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D109" s="1" t="s">
+      <x:c r="F109" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D110" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="H110" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I110" s="1" t="s">
         <x:v>617</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>619</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>618</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="D111" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="C111" s="1" t="s">
+      <x:c r="E111" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="D111" s="1" t="s">
+      <x:c r="F111" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G111" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="E111" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>617</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D112" s="1" t="s">
+      <x:c r="F112" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
+      <x:c r="H112" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
         <x:v>628</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>630</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>629</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
+        <x:v>630</x:v>
+      </x:c>
+      <x:c r="D113" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="C114" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="D114" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="E114" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="C114" s="1" t="s">
+      <x:c r="F114" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="D114" s="1" t="s">
+      <x:c r="H114" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I114" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>642</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
+        <x:v>641</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
-      <x:c r="C115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="F116" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>651</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
+        <x:v>652</x:v>
+      </x:c>
+      <x:c r="E117" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
+        <x:v>655</x:v>
+      </x:c>
+      <x:c r="C118" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E118" s="1" t="s">
+        <x:v>656</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I118" s="1" t="s">
         <x:v>659</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>648</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>663</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>667</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I121" s="1" t="s">
+        <x:v>668</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="122" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A122" s="2" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="B122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C122" s="1" t="s">
+      <x:c r="C122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
-[...25 lines deleted...]
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B125" s="2" t="s">
+      <x:c r="E122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C125" s="2" t="s">
+      <x:c r="F122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D125" s="2" t="s">
+      <x:c r="G122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E125" s="2" t="s">
+      <x:c r="H122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F125" s="2" t="s">
-[...8 lines deleted...]
-      <x:c r="I125" s="2" t="s">
+      <x:c r="I122" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A125:I125"/>
+    <x:mergeCell ref="A122:I122"/>
   </x:mergeCells>
 </x:worksheet>
 </file>