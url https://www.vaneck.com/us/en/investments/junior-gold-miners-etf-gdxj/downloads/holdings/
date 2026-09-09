--- v8 (2026-08-18)
+++ v9 (2026-09-09)
@@ -1,2052 +1,2082 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R381d136de3574adf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22ed221ece7045fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260814" sheetId="1" r:id="Rc47c0ecd4d674311"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GDXJ_asof_20260908" sheetId="1" r:id="R5fc20952a80642f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="980" uniqueCount="670">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="996" uniqueCount="680">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>EQX</x:t>
   </x:si>
   <x:si>
     <x:t>Equinox Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004XB7MN9</x:t>
   </x:si>
   <x:si>
-    <x:t>52,200,290</x:t>
+    <x:t>52,841,403</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$605,523,364.00</x:t>
+    <x:t>$667,915,333.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>7.02%</x:t>
+    <x:t>7.03%</x:t>
   </x:si>
   <x:si>
     <x:t>EVN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Evolution Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NF2249</x:t>
   </x:si>
   <x:si>
-    <x:t>55,442,611</x:t>
-[...5 lines deleted...]
-    <x:t>6.01%</x:t>
+    <x:t>56,123,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$584,399,415.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.15%</x:t>
   </x:si>
   <x:si>
     <x:t>AGI</x:t>
   </x:si>
   <x:si>
     <x:t>Alamos Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG009HT6BL4</x:t>
   </x:si>
   <x:si>
-    <x:t>14,764,675</x:t>
-[...5 lines deleted...]
-    <x:t>5.71%</x:t>
+    <x:t>14,945,958</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$544,780,169.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.74%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV LN</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Mining Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011DVVYT3</x:t>
   </x:si>
   <x:si>
-    <x:t>7,825,309</x:t>
-[...5 lines deleted...]
-    <x:t>5.04%</x:t>
+    <x:t>7,921,353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$496,881,992.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.23%</x:t>
   </x:si>
   <x:si>
     <x:t>CDE</x:t>
   </x:si>
   <x:si>
     <x:t>Coeur Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF8TF5</x:t>
   </x:si>
   <x:si>
-    <x:t>22,669,866</x:t>
-[...5 lines deleted...]
-    <x:t>4.95%</x:t>
+    <x:t>22,947,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,090,123.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.99%</x:t>
   </x:si>
   <x:si>
     <x:t>PE&amp;OLES* MF</x:t>
   </x:si>
   <x:si>
     <x:t>Industrias Penoles Sab De Cv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LXSKQ0</x:t>
   </x:si>
   <x:si>
-    <x:t>4,744,343</x:t>
-[...5 lines deleted...]
-    <x:t>2.75%</x:t>
+    <x:t>4,802,668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$258,328,679.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>EGO</x:t>
   </x:si>
   <x:si>
     <x:t>Eldorado Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN7277</x:t>
   </x:si>
   <x:si>
-    <x:t>5,766,549</x:t>
-[...5 lines deleted...]
-    <x:t>2.66%</x:t>
+    <x:t>5,837,402</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$256,145,199.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>HL</x:t>
   </x:si>
   <x:si>
     <x:t>Hecla Mining Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5W86</x:t>
   </x:si>
   <x:si>
-    <x:t>12,263,283</x:t>
-[...5 lines deleted...]
-    <x:t>2.61%</x:t>
+    <x:t>12,413,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$253,989,723.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
   </x:si>
   <x:si>
     <x:t>AG</x:t>
   </x:si>
   <x:si>
     <x:t>First Majestic Silver Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CH7WB8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,529,374</x:t>
-[...5 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>11,670,891</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,170,988.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
   </x:si>
   <x:si>
     <x:t>IAG</x:t>
   </x:si>
   <x:si>
     <x:t>Iamgold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000LL9LQ5</x:t>
   </x:si>
   <x:si>
-    <x:t>11,895,568</x:t>
-[...5 lines deleted...]
-    <x:t>2.52%</x:t>
+    <x:t>12,041,666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$242,157,903.26</x:t>
   </x:si>
   <x:si>
     <x:t>HMY</x:t>
   </x:si>
   <x:si>
     <x:t>Harmony Gold Mining Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BX93G1</x:t>
   </x:si>
   <x:si>
-    <x:t>9,716,353</x:t>
-[...5 lines deleted...]
-    <x:t>2.19%</x:t>
+    <x:t>9,835,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,973,459.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>GMIN CN</x:t>
   </x:si>
   <x:si>
     <x:t>G Mining Ventures Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NT389N7</x:t>
   </x:si>
   <x:si>
-    <x:t>4,898,328</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>4,959,092</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,610,193.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lundin Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZYV49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,611,156</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,966,752.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>DPM CN</x:t>
   </x:si>
   <x:si>
     <x:t>Dundee Precious Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G9HTM6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,880,340</x:t>
-[...23 lines deleted...]
-    <x:t>1.95%</x:t>
+    <x:t>3,928,004</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,317,350.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BTG</x:t>
   </x:si>
   <x:si>
     <x:t>B2gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000V9KFD5</x:t>
   </x:si>
   <x:si>
-    <x:t>29,463,643</x:t>
-[...5 lines deleted...]
-    <x:t>1.76%</x:t>
+    <x:t>29,825,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,548,113.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSV CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Discovery Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS3HY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,289,902</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,110,593.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>OGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Oceanagold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000RG1PM3</x:t>
   </x:si>
   <x:si>
-    <x:t>5,172,028</x:t>
-[...23 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>5,235,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$158,516,441.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.67%</x:t>
   </x:si>
   <x:si>
     <x:t>SSRM</x:t>
   </x:si>
   <x:si>
     <x:t>Ssr Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0RWX9</x:t>
   </x:si>
   <x:si>
-    <x:t>4,061,953</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>4,111,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,889,707.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>BVN</x:t>
   </x:si>
   <x:si>
     <x:t>Cia De Minas Buenaventura Saa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000GPXR82</x:t>
   </x:si>
   <x:si>
-    <x:t>3,682,574</x:t>
-[...5 lines deleted...]
-    <x:t>1.44%</x:t>
+    <x:t>3,727,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$127,338,095.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Perseus Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q68231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,472,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$121,203,511.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>1818 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhaojin Mining Industry Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DQ77W9</x:t>
   </x:si>
   <x:si>
-    <x:t>41,732,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.41%</x:t>
+    <x:t>42,245,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,821,608.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>OR</x:t>
   </x:si>
   <x:si>
     <x:t>Or Royalties Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006NTSJ78</x:t>
   </x:si>
   <x:si>
-    <x:t>3,143,355</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>3,181,965</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$117,446,328.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RMS AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ramelius Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PMB297</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,544,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,477,064.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GMD AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Genesis Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000J9HXY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,794,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$108,839,518.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARTG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Artemis Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PSSBKG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,533,806</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$104,735,757.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
   </x:si>
   <x:si>
     <x:t>KNT CN</x:t>
   </x:si>
   <x:si>
     <x:t>K92 Mining Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0018BVXB5</x:t>
   </x:si>
   <x:si>
-    <x:t>4,854,901</x:t>
-[...38 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>4,914,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,858,705.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAU CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Montage Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XKLZFZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,347,927</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$103,237,321.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aris Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K0VQL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,940,194</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,705,076.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VAU AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vault Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H39TV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,480,721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$98,203,817.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AYA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aya Gold &amp; Silver Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FTVZM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,314,281</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$96,593,871.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>GGP AU</x:t>
   </x:si>
   <x:si>
     <x:t>Greatland Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01V7BTM08</x:t>
   </x:si>
   <x:si>
-    <x:t>11,309,546</x:t>
-[...53 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>11,448,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$93,112,531.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>CMM AU</x:t>
   </x:si>
   <x:si>
     <x:t>Capricorn Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0X7Y6</x:t>
   </x:si>
   <x:si>
-    <x:t>8,004,435</x:t>
-[...41 lines deleted...]
-    <x:t>0.98%</x:t>
+    <x:t>8,102,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,583,484.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>CGAU</x:t>
   </x:si>
   <x:si>
     <x:t>Centerra Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QWM2M7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,941,415</x:t>
-[...17 lines deleted...]
-    <x:t>$84,771,615.16</x:t>
+    <x:t>3,989,727</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$91,125,364.68</x:t>
   </x:si>
   <x:si>
     <x:t>TXG CN</x:t>
   </x:si>
   <x:si>
     <x:t>Torex Gold Resources Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSWRQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>1,755,221</x:t>
-[...2 lines deleted...]
-    <x:t>$79,948,897.02</x:t>
+    <x:t>1,776,767</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$88,764,207.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.93%</x:t>
   </x:si>
   <x:si>
+    <x:t>RRL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Regis Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLX2J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,398,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$85,306,162.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WDO CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wesdome Gold Mines Ltd/Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DKQDS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,431,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,670,696.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AUGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aura Minerals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000QCHWC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>991,897</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$84,618,733.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fortuna Silver Mines Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LDZ482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,814,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$82,865,900.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
     <x:t>SKE</x:t>
   </x:si>
   <x:si>
     <x:t>Skeena Resources Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FCR8D5</x:t>
   </x:si>
   <x:si>
-    <x:t>2,413,049</x:t>
-[...71 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>2,442,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$80,022,458.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BRMS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bumi Resources Minerals Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018R2541</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,858,657,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,037,437.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WGX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westgold Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG27F7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,041,102</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,772,054.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000K2HB18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,554,621</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,952,931.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PAF LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pan African Resources Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DK30N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,521,986</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,278,565.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3939 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wanguo Gold Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0035C8R30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,279,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$70,192,904.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMAS IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Merdeka Gold Resources Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4NXCX2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>140,236,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,860,319.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
   </x:si>
   <x:si>
     <x:t>SA</x:t>
   </x:si>
   <x:si>
     <x:t>Seabridge Gold Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000JYQX30</x:t>
   </x:si>
   <x:si>
-    <x:t>2,105,623</x:t>
-[...56 lines deleted...]
-    <x:t>$63,621,331.71</x:t>
+    <x:t>2,131,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,695,518.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HOC LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hochschild Mining Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q49X82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,538,682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,095,428.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
   </x:si>
   <x:si>
     <x:t>SVM</x:t>
   </x:si>
   <x:si>
     <x:t>Silvercorp Metals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CY5S22</x:t>
   </x:si>
   <x:si>
-    <x:t>5,176,639</x:t>
-[...23 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>5,240,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,134,853.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>TFPM</x:t>
   </x:si>
   <x:si>
     <x:t>Triple Flag Precious Metals Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012PP0X53</x:t>
   </x:si>
   <x:si>
-    <x:t>1,838,386</x:t>
-[...23 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>1,860,940</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$62,955,600.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EMR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Emerald Resources Nl</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRL4C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,726,697</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,251,546.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>PPTA</x:t>
   </x:si>
   <x:si>
     <x:t>Perpetua Resources Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0024TXN82</x:t>
   </x:si>
   <x:si>
-    <x:t>2,159,795</x:t>
-[...20 lines deleted...]
-    <x:t>$54,472,362.55</x:t>
+    <x:t>2,186,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,133,283.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novagold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D25424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,658,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,603,903.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>SXGC CN</x:t>
   </x:si>
   <x:si>
     <x:t>Southern Cross Gold Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000QDJSV6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,073,103</x:t>
-[...56 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>6,147,732</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,333,463.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PDI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Predictive Discovery Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0017X3YM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,822,169</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,507,007.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WAF AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West African Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R17C94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,077,235</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,852,543.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>AAUC</x:t>
   </x:si>
   <x:si>
     <x:t>Allied Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01K0WWT59</x:t>
   </x:si>
   <x:si>
-    <x:t>1,888,356</x:t>
-[...41 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>1,911,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,773,853.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>SGD CN</x:t>
   </x:si>
   <x:si>
     <x:t>Snowline Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MGTPYX2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,125,533</x:t>
-[...5 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>3,163,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,388,896.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RSG AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Resolute Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BT9RX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,442,183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,001,347.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ora Banda Mining Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N3DGM3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,180,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,273,791.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ABRA CN</x:t>
   </x:si>
   <x:si>
     <x:t>Abrasilver Resource Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF71G6</x:t>
   </x:si>
   <x:si>
-    <x:t>3,355,193</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>3,396,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,190,491.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GGD CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gogold Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PYQ5N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,143,215</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,420,212.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Americas Gold &amp; Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CG1PT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,699,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,836,360.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VZLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vizsla Silver Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QQ0VMJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,490,535</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,641,382.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alkane Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRN1P2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,860,712</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,110,464.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IAUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>I-80 Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0108B6SW2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>18,599,583</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,735,266.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>HYMC</x:t>
   </x:si>
   <x:si>
     <x:t>Hycroft Mining Holding Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JSBZPQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>1,370,342</x:t>
-[...92 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>1,387,154</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,849,055.84</x:t>
   </x:si>
   <x:si>
     <x:t>ASM</x:t>
   </x:si>
   <x:si>
     <x:t>Avino Silver &amp; Gold Mines Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMTLV6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,285,283</x:t>
-[...20 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>4,337,893</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,666,618.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>BGL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Bellevue Gold Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000K5PKD9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,359,662</x:t>
-[...5 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>25,671,276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,835,825.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>CYL AU</x:t>
   </x:si>
   <x:si>
     <x:t>Catalyst Metals Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PP0V25</x:t>
   </x:si>
   <x:si>
-    <x:t>5,964,242</x:t>
-[...2 lines deleted...]
-    <x:t>$26,047,882.27</x:t>
+    <x:t>6,037,516</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,244,273.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drdgold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BX8QF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,002,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,121,695.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.30%</x:t>
   </x:si>
   <x:si>
-    <x:t>ALK AU</x:t>
-[...11 lines deleted...]
-    <x:t>$25,653,416.22</x:t>
+    <x:t>TRALT TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Altin Isletmeleri As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000V2H0F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,699,113</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,934,824.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MUX</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcewen Mining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW6CN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,321,957</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,796,068.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6693 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Chifeng Jilong Gold Mining Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SCB35R5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,162,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,644,199.84</x:t>
   </x:si>
   <x:si>
     <x:t>ORE CN</x:t>
   </x:si>
   <x:si>
     <x:t>Orezone Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000KSTFS0</x:t>
   </x:si>
   <x:si>
-    <x:t>12,861,288</x:t>
-[...65 lines deleted...]
-    <x:t>$23,956,929.35</x:t>
+    <x:t>13,019,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,172,116.69</x:t>
   </x:si>
   <x:si>
     <x:t>KCN AU</x:t>
   </x:si>
   <x:si>
     <x:t>Kingsgate Consolidated Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHSQT0</x:t>
   </x:si>
   <x:si>
-    <x:t>6,354,746</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>6,432,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,438,520.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>340 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tongguan Gold Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRMS47</x:t>
   </x:si>
   <x:si>
-    <x:t>60,738,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.24%</x:t>
+    <x:t>61,494,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,588,589.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DC</x:t>
   </x:si>
   <x:si>
     <x:t>Dakota Gold Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0120W17D2</x:t>
   </x:si>
   <x:si>
-    <x:t>3,199,534</x:t>
-[...5 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>3,238,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,368,083.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>MTA</x:t>
   </x:si>
   <x:si>
     <x:t>Metalla Royalty &amp; Streaming Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HM5YW7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,758,473</x:t>
-[...5 lines deleted...]
-    <x:t>0.20%</x:t>
+    <x:t>1,780,051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,174,320.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>CNL CN</x:t>
   </x:si>
   <x:si>
     <x:t>Collective Mining Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LZFKFH7</x:t>
   </x:si>
   <x:si>
-    <x:t>1,059,601</x:t>
-[...5 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>1,072,615</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,144,820.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GROY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gold Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZGH4798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,631,147</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,190,162.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>CTGO</x:t>
   </x:si>
   <x:si>
     <x:t>Contango Ore Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0016YSLB7</x:t>
   </x:si>
   <x:si>
-    <x:t>727,861</x:t>
-[...2 lines deleted...]
-    <x:t>$14,702,792.20</x:t>
+    <x:t>736,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,735,780.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OGG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Osisko Gold Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,097,349</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$14,680,365.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TRMET TI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koza Anadolu Metal Madencilik Isletmele</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PJ0TX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,788,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,916,297.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SBM AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>St Barbara Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4GC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,881,292</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,124,442.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NFGC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>New Found Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XCCY919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,110,303</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,727,442.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ITRG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Integra Resources Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JF74W47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,421,618</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,424,746.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BC8 AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Black Cat Syndicate Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JCLXFT7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,301,972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,237,058.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PNR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pantoro Gold Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWC1X4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,921,674</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,597,835.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IDR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Idaho Strategic Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JLVQT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>337,619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,499,950.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMI AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Aurelia Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R5D3F1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,916,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,152,232.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CMCL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Caledonia Mining Corp Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CQHQS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>382,515</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,945,390.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Galiano Gold Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000R11130</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,897,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,692,167.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APM CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Precious Metals Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00N7WY5Y5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,540,058</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,857,039.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CNMC SP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cnmc Goldmine Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,874,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,562,406.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASL AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Andean Silver Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012946VG4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,100,008</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,238,240.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VOXR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vox Royalty Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WC769H6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,187,982</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,807,136.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FDR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Founders Metals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHQRKP5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,522,534</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,563,265.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GLDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Goldmining Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001V9NSN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,507,306</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,892,817.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEK AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meeka Metals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D2X3G0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,439,321</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,838,147.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AZY AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Antipa Minerals Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0018LV4J9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,621,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,561,864.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WRLG CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>West Red Lake Gold Mines Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS4G41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,595,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,426,905.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USAU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000H95997</x:t>
+  </x:si>
+  <x:si>
+    <x:t>331,224</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,259,837.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LUCA CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luca Mining Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CXXF85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,150,633</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,954,608.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ARCI IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archi Indonesia Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007J35546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>65,185,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,858,778.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8299 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gt Gold Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F66V31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,832,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,417,709.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DTR AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dateline Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001NV3TZ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>73,214,373</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,270,832.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGC CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Valor Gold Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG022LGKGQ8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,017,805</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,663,640.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FFX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Firefinch Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q3DTC3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>54,133,739</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,427,991.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PSAB IJ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J Resources Asia Pasific Tbk Pt</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NVZ1F8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,025,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,203,815.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2521181D CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>G3 Goldfields Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01R6KCMK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,836,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,819,533.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$67,787.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FMR CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Future Mineral Resources Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YGFKF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>168,999</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,661.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Archer Exploration Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z72DBM7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>179,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,518.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VGCX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Victoria Gold Corp/Vancouver</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD0132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,722,275</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,712,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,712,282.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.17%</x:t>
   </x:si>
   <x:si>
-    <x:t>OGG</x:t>
-[...548 lines deleted...]
-    <x:t>0.04%</x:t>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>146,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$106,056.27</x:t>
   </x:si>
   <x:si>
     <x:t>-TRY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47.36</x:t>
+  </x:si>
+  <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>79</x:t>
   </x:si>
   <x:si>
-    <x:t>$55.68</x:t>
+    <x:t>$56.70</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-5,605,883.08</x:t>
+    <x:t>$-6,658,434.37</x:t>
   </x:si>
   <x:si>
     <x:t>-0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -2077,56 +2107,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf96a2cc5260140dc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8a629e873f604fdc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc47c0ecd4d674311" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58d3edba3e514967" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9e84d3277a254ba4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5fc20952a80642f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I122"/>
+  <x:dimension ref="A1:I124"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="20" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2469,544 +2499,544 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>120</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>125</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>126</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>131</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>132</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>132</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>137</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>143</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>144</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>160</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>166</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>171</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
@@ -3107,457 +3137,457 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>201</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>195</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>224</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>247</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>280</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
@@ -3600,370 +3630,370 @@
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>316</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
@@ -4064,80 +4094,80 @@
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
         <x:v>389</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>390</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>391</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>396</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>400</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
@@ -4209,312 +4239,312 @@
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>458</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>464</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="C82" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="D82" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="E82" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="F82" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G82" s="1" t="s">
+        <x:v>469</x:v>
+      </x:c>
+      <x:c r="H82" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I82" s="1" t="s">
         <x:v>464</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>469</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>471</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
@@ -4557,1109 +4587,1167 @@
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
         <x:v>481</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>485</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>486</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:9" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>487</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>488</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>489</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
         <x:v>486</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:9" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
         <x:v>493</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
         <x:v>495</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:9" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:9" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
+        <x:v>505</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="E89" s="1" t="s">
+        <x:v>507</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I89" s="1" t="s">
         <x:v>503</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>491</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:9" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>503</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:9" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>519</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:9" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>525</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:9" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>529</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I93" s="1" t="s">
         <x:v>525</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>528</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:9" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>536</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:9" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>542</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:9" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:9" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
+        <x:v>552</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I97" s="1" t="s">
         <x:v>548</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>539</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:9" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>548</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:9" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>563</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:9" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
+        <x:v>567</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>568</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I100" s="1" t="s">
         <x:v>563</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:9" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:9" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="H102" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I102" s="1" t="s">
         <x:v>574</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>554</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:9" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:9" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:9" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>574</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:9" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:9" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
+        <x:v>604</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>605</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I107" s="1" t="s">
         <x:v>600</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>596</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:9" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:9" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:9" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:9" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>627</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:9" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:9" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I113" s="1" t="s">
         <x:v>633</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:9" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:9" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F115" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I115" s="1" t="s">
         <x:v>643</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:9" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:9" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:9" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>663</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:9" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:9" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:9" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>643</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A122" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B122" s="2" t="s">
+      <x:c r="A122" s="1">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="B122" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="C122" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C122" s="2" t="s">
+      <x:c r="D122" s="1" t="s">
+        <x:v>483</x:v>
+      </x:c>
+      <x:c r="E122" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="F122" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I122" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="123" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A123" s="1">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="B123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
+        <x:v>675</x:v>
+      </x:c>
+      <x:c r="D123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>676</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I123" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="124" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A124" s="2" t="s">
+        <x:v>679</x:v>
+      </x:c>
+      <x:c r="B124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D122" s="2" t="s">
+      <x:c r="C124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E122" s="2" t="s">
+      <x:c r="D124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F122" s="2" t="s">
+      <x:c r="E124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G122" s="2" t="s">
+      <x:c r="F124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H122" s="2" t="s">
+      <x:c r="G124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I122" s="2" t="s">
+      <x:c r="H124" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I124" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A122:I122"/>
+    <x:mergeCell ref="A124:I124"/>
   </x:mergeCells>
 </x:worksheet>
 </file>