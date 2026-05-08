--- v0 (2026-04-17)
+++ v1 (2026-05-08)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ffd67a4ad1c449b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560333279b724a99" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260416" sheetId="1" r:id="Rfae3dca9951a425b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260507" sheetId="1" r:id="R7c9bb1046d444a4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  04/16/2026</x:t>
+    <x:t>Daily Holdings (%)  05/07/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>43,150</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,825,709.00</x:t>
+    <x:t>$29,020,101.00</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.82%</x:t>
+    <x:t>99.86%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>86,511</x:t>
+    <x:t>78,576</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$86,511.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$78,576.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-37,680.21</x:t>
-[...2 lines deleted...]
-    <x:t>-0.14%</x:t>
+    <x:t>$-38,557.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R493f5be4b08a4b8b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9e7152fda1cc4f77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rfae3dca9951a425b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ebb41f72c7406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R087fa92d52c341d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c9bb1046d444a4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -299,51 +299,51 @@
       </x:c>
       <x:c r="E4" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="F4" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:9" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>20</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:9" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">