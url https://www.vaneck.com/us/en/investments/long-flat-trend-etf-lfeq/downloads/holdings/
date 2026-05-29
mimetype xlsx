--- v1 (2026-05-08)
+++ v2 (2026-05-29)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R560333279b724a99" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d962a4d3d7d453f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260507" sheetId="1" r:id="R7c9bb1046d444a4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260528" sheetId="1" r:id="Rca937eea2c294c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  05/07/2026</x:t>
+    <x:t>Daily Holdings (%)  05/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>43,150</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,020,101.00</x:t>
+    <x:t>$29,942,216.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.86%</x:t>
+    <x:t>99.90%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>78,576</x:t>
+    <x:t>77,357</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,576.00</x:t>
-[...2 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>$77,357.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-38,557.00</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-46,503.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97ebb41f72c7406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R087fa92d52c341d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7c9bb1046d444a4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68153b46d7ad42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re74afe24031747b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca937eea2c294c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">