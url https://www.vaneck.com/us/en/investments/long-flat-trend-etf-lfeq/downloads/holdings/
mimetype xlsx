--- v2 (2026-05-29)
+++ v3 (2026-06-22)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d962a4d3d7d453f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62187846095b4f93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260528" sheetId="1" r:id="Rca937eea2c294c21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260617" sheetId="1" r:id="Rc56ed5a3f4a04685"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  05/28/2026</x:t>
+    <x:t>Daily Holdings (%)  06/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>43,150</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,942,216.50</x:t>
+    <x:t>$29,402,841.50</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.90%</x:t>
+    <x:t>99.93%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>77,357</x:t>
+    <x:t>60,418</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$77,357.21</x:t>
-[...2 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$60,417.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-46,503.71</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$-38,374.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R68153b46d7ad42bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re74afe24031747b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca937eea2c294c21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rece6b017e6294fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R658ab3fe339a460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56ed5a3f4a04685" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">