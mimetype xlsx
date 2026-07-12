--- v3 (2026-06-22)
+++ v4 (2026-07-12)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62187846095b4f93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b8a31b12964987" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260617" sheetId="1" r:id="Rc56ed5a3f4a04685"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260709" sheetId="1" r:id="R6f6229a4794a4b15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  06/17/2026</x:t>
+    <x:t>Daily Holdings (%)  07/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
-    <x:t>43,150</x:t>
+    <x:t>40,991</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,402,841.50</x:t>
+    <x:t>$28,312,073.79</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.93%</x:t>
+    <x:t>99.67%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>60,418</x:t>
+    <x:t>126,171</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$60,417.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.21%</x:t>
+    <x:t>$126,170.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-38,374.16</x:t>
-[...2 lines deleted...]
-    <x:t>-0.13%</x:t>
+    <x:t>$-32,883.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.12%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,62 +157,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rece6b017e6294fd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R658ab3fe339a460d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rc56ed5a3f4a04685" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790baa88231d4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3b4871589114c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f6229a4794a4b15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="12" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>