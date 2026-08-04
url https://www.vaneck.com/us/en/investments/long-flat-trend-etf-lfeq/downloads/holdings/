--- v4 (2026-07-12)
+++ v5 (2026-08-04)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79b8a31b12964987" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redad6dac39eb4a8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260709" sheetId="1" r:id="R6f6229a4794a4b15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260731" sheetId="1" r:id="Rb790da48c2a64334"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  07/09/2026</x:t>
+    <x:t>Daily Holdings (%)  07/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>40,991</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,312,073.79</x:t>
+    <x:t>$28,146,470.15</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.67%</x:t>
+    <x:t>99.70%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>126,171</x:t>
+    <x:t>125,717</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$126,170.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$125,716.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-32,883.48</x:t>
-[...2 lines deleted...]
-    <x:t>-0.12%</x:t>
+    <x:t>$-41,507.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R790baa88231d4c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3b4871589114c38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6f6229a4794a4b15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af62eea7ddc4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61ec3b0b2ee64b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb790da48c2a64334" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">