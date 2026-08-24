--- v5 (2026-08-04)
+++ v6 (2026-08-24)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Redad6dac39eb4a8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e898cfea734e86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260731" sheetId="1" r:id="Rb790da48c2a64334"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260821" sheetId="1" r:id="Re0b424874cc3438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  07/31/2026</x:t>
+    <x:t>Daily Holdings (%)  08/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>40,991</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,146,470.15</x:t>
+    <x:t>$28,845,776.61</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.70%</x:t>
+    <x:t>99.74%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>125,717</x:t>
+    <x:t>120,124</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$125,716.66</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$120,123.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-41,507.06</x:t>
-[...2 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$-44,855.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8af62eea7ddc4382" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R61ec3b0b2ee64b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb790da48c2a64334" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2a17f20d004e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red2aed2a395447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0b424874cc3438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">