--- v6 (2026-08-24)
+++ v7 (2026-08-27)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29e898cfea734e86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51de42e0964d4a7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260821" sheetId="1" r:id="Re0b424874cc3438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260825" sheetId="1" r:id="Rf39eca485b584948"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  08/21/2026</x:t>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>40,991</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,845,776.61</x:t>
+    <x:t>$28,858,483.82</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.74%</x:t>
+    <x:t>99.75%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>120,124</x:t>
+    <x:t>116,596</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$120,123.60</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$116,595.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-44,855.46</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$-43,024.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.15%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree2a17f20d004e1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Red2aed2a395447cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re0b424874cc3438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9952a98a384248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb83993eeac244e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf39eca485b584948" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">