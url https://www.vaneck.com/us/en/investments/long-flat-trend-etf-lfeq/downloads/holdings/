--- v7 (2026-08-27)
+++ v8 (2026-09-21)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51de42e0964d4a7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416e7088b1644f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260825" sheetId="1" r:id="Rf39eca485b584948"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260917" sheetId="1" r:id="Rdbb23d07f52e42e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  08/25/2026</x:t>
+    <x:t>Daily Holdings (%)  09/17/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
-    <x:t>40,991</x:t>
+    <x:t>38,829</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,858,483.82</x:t>
+    <x:t>$27,220,293.87</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.75%</x:t>
+    <x:t>99.77%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>116,596</x:t>
+    <x:t>108,541</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$116,595.50</x:t>
+    <x:t>$108,540.96</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-43,024.07</x:t>
-[...2 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$-44,893.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9952a98a384248" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfb83993eeac244e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf39eca485b584948" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778ccbe56a70421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6f5e7a508aa0490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbb23d07f52e42e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">