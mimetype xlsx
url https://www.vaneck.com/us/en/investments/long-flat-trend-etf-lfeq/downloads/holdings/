--- v8 (2026-09-21)
+++ v9 (2026-10-12)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R416e7088b1644f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c7438da7354607" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20260917" sheetId="1" r:id="Rdbb23d07f52e42e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20261008" sheetId="1" r:id="R19b6fb26960d41b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  09/17/2026</x:t>
+    <x:t>Daily Holdings (%)  10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
-    <x:t>38,829</x:t>
+    <x:t>39,010</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,220,293.87</x:t>
+    <x:t>$27,747,032.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>99.77%</x:t>
+    <x:t>100.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>108,541</x:t>
+    <x:t>43,172</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$108,540.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.40%</x:t>
+    <x:t>$43,172.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-44,893.83</x:t>
-[...2 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>$-46,048.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.17%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,62 +157,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R778ccbe56a70421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R6f5e7a508aa0490f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rdbb23d07f52e42e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9d0b4980a147c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc6d339d9f7ae4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19b6fb26960d41b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>