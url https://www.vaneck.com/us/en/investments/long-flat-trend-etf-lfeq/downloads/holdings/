--- v9 (2026-10-12)
+++ v10 (2026-11-01)
@@ -1,135 +1,135 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7c7438da7354607" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcd2ab744a2da4aad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20261008" sheetId="1" r:id="R19b6fb26960d41b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="LFEQ_asof_20261029" sheetId="1" r:id="R29963a4fdf924f4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="60" uniqueCount="30">
   <x:si>
-    <x:t>Daily Holdings (%)  10/08/2026</x:t>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>VOO</x:t>
   </x:si>
   <x:si>
     <x:t>Vanguard S&amp;P 500 ETF</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0015VYNT4</x:t>
   </x:si>
   <x:si>
     <x:t>39,010</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,747,032.80</x:t>
+    <x:t>$27,592,553.20</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>100.01%</x:t>
+    <x:t>100.04%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>43,172</x:t>
+    <x:t>25,056</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,172.15</x:t>
-[...2 lines deleted...]
-    <x:t>0.16%</x:t>
+    <x:t>$25,055.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-46,048.95</x:t>
-[...2 lines deleted...]
-    <x:t>-0.17%</x:t>
+    <x:t>$-36,573.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.13%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -157,51 +157,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d9d0b4980a147c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc6d339d9f7ae4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R19b6fb26960d41b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R853d71c3e1be4901" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8d6805a8e1f74631" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R29963a4fdf924f4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I7"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="28" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">