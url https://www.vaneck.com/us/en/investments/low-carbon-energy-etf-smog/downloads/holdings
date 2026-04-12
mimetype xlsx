--- v8 (2026-03-22)
+++ v9 (2026-04-12)
@@ -1,1185 +1,1164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf84208aabc074a7c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98df94a2c13c4af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260319" sheetId="1" r:id="Rf02b5e2844c54cfb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260409" sheetId="1" r:id="Rca2c5b84c3c746a1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="380">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  03/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="373">
+  <x:si>
+    <x:t>Daily Holdings (%)  04/09/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
-    <x:t>NEE US</x:t>
+    <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>124,009</x:t>
+    <x:t>118,944</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,459,671.69</x:t>
+    <x:t>$11,237,829.12</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.47%</x:t>
+    <x:t>7.98%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>431,008</x:t>
-[...8 lines deleted...]
-    <x:t>TSLA US</x:t>
+    <x:t>429,342</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,288,708.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK43F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>809,915</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,332,801.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>25,188</x:t>
-[...23 lines deleted...]
-    <x:t>6.55%</x:t>
+    <x:t>26,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,239,805.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.56%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>601,698</x:t>
-[...8 lines deleted...]
-    <x:t>BE US</x:t>
+    <x:t>651,898</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,574,215.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>44,311</x:t>
-[...5 lines deleted...]
-    <x:t>5.46%</x:t>
+    <x:t>47,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,538,760.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.35%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>236,596</x:t>
-[...5 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>235,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,181,515.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.10%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>15,486</x:t>
-[...8 lines deleted...]
-    <x:t>AXIA US</x:t>
+    <x:t>16,890</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,525,608.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>325,738</x:t>
-[...8 lines deleted...]
-    <x:t>RIVN US</x:t>
+    <x:t>350,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,433,480.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,158,819.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>218,743</x:t>
-[...26 lines deleted...]
-    <x:t>NXT US</x:t>
+    <x:t>220,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,358,621.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,092,504.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,071,223.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>26,562</x:t>
-[...8 lines deleted...]
-    <x:t>NIO US</x:t>
+    <x:t>26,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,048,755.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>489,618</x:t>
+    <x:t>501,544</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,883,850.02</x:t>
-[...5 lines deleted...]
-    <x:t>XPEV US</x:t>
+    <x:t>$3,044,372.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>156,284</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,858,434.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
-    <x:t>145,882</x:t>
-[...5 lines deleted...]
-    <x:t>2.07%</x:t>
+    <x:t>145,360</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,513,274.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,207,171.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
-    <x:t>11,088</x:t>
-[...77 lines deleted...]
-    <x:t>1.64%</x:t>
+    <x:t>7,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,112,402.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,740</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,891,921.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,815,520.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,805,136.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,814</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,318.28</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>32,989</x:t>
-[...8 lines deleted...]
-    <x:t>ELPC US</x:t>
+    <x:t>32,831</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,758,159.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VS2C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,559,025.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>146,155</x:t>
-[...98 lines deleted...]
-    <x:t>ORA US</x:t>
+    <x:t>111,354</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,463,191.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,397,203.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,390,728.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
-    <x:t>12,160</x:t>
-[...38 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>11,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,718.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>80,236</x:t>
-[...5 lines deleted...]
-    <x:t>IBP US</x:t>
+    <x:t>79,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,327,169.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>208,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,141,958.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,126,941.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,398</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,118,061.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,101,760.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
-    <x:t>4,213</x:t>
-[...77 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>3,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,009,236.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,067.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$961,905.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$829,161.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,191.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,504.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
-    <x:t>28,959</x:t>
-[...77 lines deleted...]
-    <x:t>QS US</x:t>
+    <x:t>28,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$790,889.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,091,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,476.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>118,438</x:t>
-[...56 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>122,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,448.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$709,838.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
-    <x:t>182,827</x:t>
-[...5 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>181,952</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,340.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$664,748.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$660,568.00</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,514</x:t>
-[...20 lines deleted...]
-    <x:t>$615,649.95</x:t>
+    <x:t>8,474</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,980.34</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>821,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,056.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,444,000</x:t>
-[...26 lines deleted...]
-    <x:t>RUN US</x:t>
+    <x:t>1,486,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$573,344.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>41,536</x:t>
-[...2 lines deleted...]
-    <x:t>$543,290.88</x:t>
+    <x:t>42,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$565,045.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.40%</x:t>
   </x:si>
   <x:si>
-    <x:t>TAC US</x:t>
-[...26 lines deleted...]
-    <x:t>$528,233.64</x:t>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$542,425.83</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$482,162.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,058,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$474,348.17</x:t>
+  </x:si>
+  <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>480,000</x:t>
-[...35 lines deleted...]
-    <x:t>$446,658.86</x:t>
+    <x:t>522,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$459,081.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>BLX CN</x:t>
-[...11 lines deleted...]
-    <x:t>$440,475.35</x:t>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,269.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,641</x:t>
-[...23 lines deleted...]
-    <x:t>LCID US</x:t>
+    <x:t>14,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,008.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LCID</x:t>
   </x:si>
   <x:si>
     <x:t>Lucid Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W7F99V5</x:t>
   </x:si>
   <x:si>
-    <x:t>35,840</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>34,339</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$301,153.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>376,991</x:t>
+    <x:t>1,812</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$376,991.23</x:t>
-[...5 lines deleted...]
-    <x:t>10</x:t>
+    <x:t>$1,812.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$467,239.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$157,527.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1207,56 +1186,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb38f93fb0bfe4ae5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R9f3a8671f6794cb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf02b5e2844c54cfb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02e0186e46374571" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd3d3c20e71d54af8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rca2c5b84c3c746a1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I67"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1677,785 +1656,785 @@
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>97</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>97</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>144</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>161</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>173</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>196</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>197</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>208</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>209</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>214</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>221</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>232</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>238</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
@@ -2498,91 +2477,91 @@
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>262</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>263</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>62</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
@@ -2672,312 +2651,312 @@
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>285</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="D51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>302</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>320</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>336</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
@@ -2991,268 +2970,210 @@
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>354</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="G63" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G66" s="1" t="s">
+    </x:row>
+    <x:row r="67" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A67" s="2" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="H66" s="1" t="s">
-[...68 lines deleted...]
-      <x:c r="B69" s="2" t="s">
+      <x:c r="B67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="C67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="D67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="E67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="F67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
+      <x:c r="G67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H69" s="2" t="s">
+      <x:c r="H67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I67" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A67:I67"/>
   </x:mergeCells>
 </x:worksheet>
 </file>