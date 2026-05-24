--- v0 (2026-05-03)
+++ v1 (2026-05-24)
@@ -1,1170 +1,1203 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f7171a88f54816" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd2837b55ae465c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260430" sheetId="1" r:id="R725dccb16f6c4767"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260521" sheetId="1" r:id="Rbe2644bde0de4e9c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="540" uniqueCount="375">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="386">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
     <x:t>47,079</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,340,305.44</x:t>
+    <x:t>$14,494,682.52</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.76%</x:t>
+    <x:t>9.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,170,801.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.46%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
     <x:t>118,944</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,642,238.72</x:t>
-[...20 lines deleted...]
-    <x:t>6.70%</x:t>
+    <x:t>$10,668,087.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
     <x:t>429,342</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,060,436.47</x:t>
-[...2 lines deleted...]
-    <x:t>6.60%</x:t>
+    <x:t>$9,834,677.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.57%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
     <x:t>809,915</x:t>
   </x:si>
   <x:si>
-    <x:t>$9,451,474.39</x:t>
-[...2 lines deleted...]
-    <x:t>6.20%</x:t>
+    <x:t>$9,191,268.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.14%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
     <x:t>651,898</x:t>
   </x:si>
   <x:si>
-    <x:t>$8,670,270.45</x:t>
-[...2 lines deleted...]
-    <x:t>5.69%</x:t>
+    <x:t>$7,555,469.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,463</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,312,336.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.88%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
     <x:t>16,890</x:t>
   </x:si>
   <x:si>
-    <x:t>$7,999,221.92</x:t>
-[...20 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>$6,921,516.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,247,385.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.50%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
     <x:t>350,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,401,912.50</x:t>
-[...20 lines deleted...]
-    <x:t>2.79%</x:t>
+    <x:t>$3,840,712.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,840</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,248,176.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,144</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,165,952.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
     <x:t>220,382</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,614,264.80</x:t>
-[...20 lines deleted...]
-    <x:t>2.13%</x:t>
+    <x:t>$3,118,405.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,404</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,952,819.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
     <x:t>501,544</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,204,866.16</x:t>
-[...35 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>$2,808,646.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.88%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
     <x:t>156,284</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,786,543.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.83%</x:t>
+    <x:t>$2,531,800.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,376,366.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.59%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
     <x:t>145,360</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,369,368.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.56%</x:t>
+    <x:t>$2,271,976.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
     <x:t>7,356</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,309,293.13</x:t>
-[...20 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$1,966,037.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>NIBEB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Nibe Industrier Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWPL11</x:t>
   </x:si>
   <x:si>
     <x:t>443,740</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,013,000.74</x:t>
-[...2 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>$1,928,546.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,467</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,721.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
     <x:t>15,794</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,948,031.96</x:t>
-[...20 lines deleted...]
-    <x:t>1.23%</x:t>
+    <x:t>$1,833,051.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,752,882.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
     <x:t>32,831</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,871,145.44</x:t>
+    <x:t>$1,674,177.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VS2C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,334.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
     <x:t>12,814</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,804,298.41</x:t>
-[...35 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$1,666,333.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,955</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,600,535.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,584,433.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,461.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>79,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,344,287.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
     <x:t>111,354</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,398,668.15</x:t>
-[...35 lines deleted...]
-    <x:t>$1,334,504.13</x:t>
+    <x:t>$1,322,885.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.88%</x:t>
   </x:si>
   <x:si>
-    <x:t>6856 JP</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
     <x:t>33,023</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,197,413.98</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$1,242,325.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>338,741</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,173,448.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
     <x:t>208,234</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,164,678.65</x:t>
+    <x:t>$1,140,006.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.76%</x:t>
   </x:si>
   <x:si>
-    <x:t>MEL NZ</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
     <x:t>64,398</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,105,236.41</x:t>
-[...2 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$1,073,806.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,103</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,335.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,023,022.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$873,864.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>364,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,518.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$782,661.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,463.96</x:t>
   </x:si>
   <x:si>
     <x:t>IBP</x:t>
   </x:si>
   <x:si>
     <x:t>Installed Building Products Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005TJKDZ6</x:t>
   </x:si>
   <x:si>
     <x:t>3,533</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,019,447.15</x:t>
-[...125 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>$766,131.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>MCY NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Mercury Nz Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004J7PMT8</x:t>
   </x:si>
   <x:si>
     <x:t>181,952</x:t>
   </x:si>
   <x:si>
-    <x:t>$717,732.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$735,658.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,989</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$693,711.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TAC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transalta Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR1G3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,326</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$692,901.00</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
     <x:t>6,091,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$704,563.96</x:t>
-[...35 lines deleted...]
-    <x:t>$640,548.48</x:t>
+    <x:t>$624,776.35</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,389</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$612,309.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
     <x:t>8,474</x:t>
   </x:si>
   <x:si>
-    <x:t>$639,063.66</x:t>
+    <x:t>$608,684.98</x:t>
   </x:si>
   <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
     <x:t>821,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$590,244.06</x:t>
-[...2 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$600,466.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$546,958.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$531,337.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,486,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$520,629.82</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
     <x:t>94,800</x:t>
   </x:si>
   <x:si>
-    <x:t>$578,553.94</x:t>
-[...71 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$510,980.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
     <x:t>5,058,943</x:t>
   </x:si>
   <x:si>
-    <x:t>$470,586.32</x:t>
-[...2 lines deleted...]
-    <x:t>0.31%</x:t>
+    <x:t>$428,730.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
     <x:t>522,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$443,787.46</x:t>
-[...2 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>$425,562.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$393,065.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
     <x:t>6,059</x:t>
   </x:si>
   <x:si>
-    <x:t>$405,973.53</x:t>
-[...20 lines deleted...]
-    <x:t>0.26%</x:t>
+    <x:t>$376,120.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>LCID</x:t>
   </x:si>
   <x:si>
     <x:t>Lucid Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W7F99V5</x:t>
   </x:si>
   <x:si>
     <x:t>34,339</x:t>
   </x:si>
   <x:si>
-    <x:t>$218,739.43</x:t>
-[...2 lines deleted...]
-    <x:t>0.14%</x:t>
+    <x:t>$200,539.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIEDU PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02267LWK5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>47,719</x:t>
+    <x:t>94,171</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,718.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.03%</x:t>
+    <x:t>$94,171.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,005.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CLP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,246,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,042.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$167,976.22</x:t>
-[...2 lines deleted...]
-    <x:t>0.11%</x:t>
+    <x:t>$89,197.91</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1192,56 +1225,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5df976b3942344f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0421c243a61e4106" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R725dccb16f6c4767" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bdfde0be644437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62915f8d7c774c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe2644bde0de4e9c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I67"/>
+  <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1662,1524 +1695,1611 @@
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>90</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>91</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>96</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>91</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>163</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>275</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>296</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>319</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="G62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>361</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>366</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A67" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B67" s="2" t="s">
+      <x:c r="A67" s="1">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="B67" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C67" s="2" t="s">
+      <x:c r="D67" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="1">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="B68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="2" t="s">
+      <x:c r="D68" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I68" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="69" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A69" s="1">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="B69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="70" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A70" s="2" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E67" s="2" t="s">
+      <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F67" s="2" t="s">
+      <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G67" s="2" t="s">
+      <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H67" s="2" t="s">
+      <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I67" s="2" t="s">
+      <x:c r="G70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H70" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A67:I67"/>
+    <x:mergeCell ref="A70:I70"/>
   </x:mergeCells>
 </x:worksheet>
 </file>