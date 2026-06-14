--- v1 (2026-05-24)
+++ v2 (2026-06-14)
@@ -1,1203 +1,1188 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbd2837b55ae465c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5287d14400f4242" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260521" sheetId="1" r:id="Rbe2644bde0de4e9c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260611" sheetId="1" r:id="Rcc46fed3ff4a479d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="386">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="381">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/11/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>47,079</x:t>
+    <x:t>46,631</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,494,682.52</x:t>
+    <x:t>$11,605,523.28</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>9.68%</x:t>
+    <x:t>8.23%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>26,734</x:t>
-[...5 lines deleted...]
-    <x:t>7.46%</x:t>
+    <x:t>26,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,569,092.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>425,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,996,448.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.09%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>118,944</x:t>
-[...23 lines deleted...]
-    <x:t>6.57%</x:t>
+    <x:t>117,812</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,995,170.08</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>809,915</x:t>
-[...5 lines deleted...]
-    <x:t>6.14%</x:t>
+    <x:t>802,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,952,677.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.35%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>651,898</x:t>
-[...5 lines deleted...]
-    <x:t>5.05%</x:t>
+    <x:t>645,698</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,050,565.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.00%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>235,463</x:t>
-[...5 lines deleted...]
-    <x:t>4.88%</x:t>
+    <x:t>233,220</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,035,279.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FSLR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Solar Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFL116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,884</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,663,114.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.01%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,890</x:t>
-[...23 lines deleted...]
-    <x:t>3.50%</x:t>
+    <x:t>16,729</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,647,025.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,839,440.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>350,750</x:t>
-[...5 lines deleted...]
-    <x:t>2.57%</x:t>
+    <x:t>347,409</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,574,838.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>218,282</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,392,102.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,077</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,270,985.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>26,840</x:t>
-[...5 lines deleted...]
-    <x:t>2.17%</x:t>
+    <x:t>26,584</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,181,573.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>121,144</x:t>
-[...41 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>119,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,965,680.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>501,544</x:t>
+    <x:t>496,766</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,808,646.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.88%</x:t>
+    <x:t>$2,598,086.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.84%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>156,284</x:t>
-[...23 lines deleted...]
-    <x:t>1.59%</x:t>
+    <x:t>154,794</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,133,061.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
-    <x:t>145,360</x:t>
-[...5 lines deleted...]
-    <x:t>1.52%</x:t>
+    <x:t>143,975</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,081,878.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,644</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,899,338.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,356</x:t>
-[...5 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>7,286</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,879,437.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,757,351.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
   </x:si>
   <x:si>
     <x:t>NIBEB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Nibe Industrier Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BWPL11</x:t>
   </x:si>
   <x:si>
-    <x:t>443,740</x:t>
-[...41 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>439,513</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,685,369.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Topbuild Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0077VS2C0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,016</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,645,917.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
-    <x:t>7,337</x:t>
-[...5 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>7,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,619,959.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,615,230.81</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>32,831</x:t>
-[...23 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>32,518</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,483,641.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>12,814</x:t>
-[...20 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>12,692</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,398,659.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,684</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,386,709.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,416</x:t>
-[...23 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>25,173</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,382,752.89</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>79,852</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>79,797</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,258,759.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>111,354</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>110,294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,248.66</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
-    <x:t>33,023</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>32,708</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,232,437.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
-    <x:t>338,741</x:t>
-[...5 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>335,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,147,663.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
-    <x:t>208,234</x:t>
-[...5 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>206,251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,127,971.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
-    <x:t>64,398</x:t>
-[...5 lines deleted...]
-    <x:t>0.72%</x:t>
+    <x:t>63,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,471.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>36,103</x:t>
-[...2 lines deleted...]
-    <x:t>$1,031,335.83</x:t>
+    <x:t>35,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$969,286.51</x:t>
   </x:si>
   <x:si>
     <x:t>0.69%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,079</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>120,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$874,222.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>21,492</x:t>
-[...5 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>21,288</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,681.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
   </x:si>
   <x:si>
     <x:t>CIG</x:t>
   </x:si>
   <x:si>
     <x:t>Cia Energetica De Minas Gerais</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBKV10</x:t>
   </x:si>
   <x:si>
-    <x:t>364,358</x:t>
-[...5 lines deleted...]
-    <x:t>0.54%</x:t>
+    <x:t>360,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$754,253.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$728,917.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$726,250.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>180,218</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$702,344.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,391</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,853.94</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
-    <x:t>28,821</x:t>
-[...74 lines deleted...]
-    <x:t>0.46%</x:t>
+    <x:t>28,546</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$698,267.61</x:t>
   </x:si>
   <x:si>
     <x:t>TAC</x:t>
   </x:si>
   <x:si>
     <x:t>Transalta Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBR1G3</x:t>
   </x:si>
   <x:si>
-    <x:t>51,326</x:t>
-[...2 lines deleted...]
-    <x:t>$692,901.00</x:t>
+    <x:t>50,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$679,690.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,091,000</x:t>
-[...2 lines deleted...]
-    <x:t>$624,776.35</x:t>
+    <x:t>6,033,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$596,424.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$575,989.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,393</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,782.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,264</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$532,277.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>42,389</x:t>
-[...20 lines deleted...]
-    <x:t>$608,684.98</x:t>
+    <x:t>41,985</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,911.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>821,000</x:t>
-[...41 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>813,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$514,282.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,486,000</x:t>
-[...2 lines deleted...]
-    <x:t>$520,629.82</x:t>
+    <x:t>1,472,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$462,595.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>94,800</x:t>
-[...5 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>93,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$453,674.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
-    <x:t>5,058,943</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>5,010,753</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,112.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,432</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$399,403.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>522,000</x:t>
-[...20 lines deleted...]
-    <x:t>$393,065.02</x:t>
+    <x:t>517,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,012.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$360,645.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.26%</x:t>
   </x:si>
   <x:si>
-    <x:t>LAND SW</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>LCID</x:t>
   </x:si>
   <x:si>
     <x:t>Lucid Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W7F99V5</x:t>
   </x:si>
   <x:si>
-    <x:t>34,339</x:t>
-[...14 lines deleted...]
-    <x:t>$.09</x:t>
+    <x:t>34,012</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,842.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CLP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-969</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,116.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...56 lines deleted...]
-    <x:t>$-.04</x:t>
+    <x:t>-14,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-14,665.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$89,197.91</x:t>
+    <x:t>$104,608.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1225,51 +1210,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3bdfde0be644437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R62915f8d7c774c73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe2644bde0de4e9c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2429e0c09844ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc3fa38be96b4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc46fed3ff4a479d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1443,1854 +1428,1854 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F8" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G8" s="1" t="s">
+      <x:c r="H8" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="D9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="F9" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G9" s="1" t="s">
+      <x:c r="H9" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I9" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>109</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>120</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>162</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>173</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>179</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>201</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>207</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>209</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>213</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>215</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>219</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>225</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>231</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>243</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>249</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>255</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>277</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>289</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>298</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>319</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>326</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="D57" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="F57" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>331</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>332</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>337</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>338</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>337</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>15</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>358</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>371</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>375</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>379</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="2" t="s">
-        <x:v>385</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>