--- v2 (2026-06-14)
+++ v3 (2026-07-05)
@@ -1,1188 +1,1191 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5287d14400f4242" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9138e9b857134d5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260611" sheetId="1" r:id="Rcc46fed3ff4a479d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260701" sheetId="1" r:id="Ra6c638410ad3462d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="381">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="382">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,365</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,488,934.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>483,531</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,806,702.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>46,631</x:t>
-[...47 lines deleted...]
-    <x:t>7.09%</x:t>
+    <x:t>35,880</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,387,260.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.31%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>117,812</x:t>
-[...2 lines deleted...]
-    <x:t>$9,995,170.08</x:t>
+    <x:t>115,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,948,787.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>802,199</x:t>
-[...5 lines deleted...]
-    <x:t>6.35%</x:t>
+    <x:t>820,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,313,448.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>237,481</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,781,429.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.77%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>645,698</x:t>
-[...23 lines deleted...]
-    <x:t>4.28%</x:t>
+    <x:t>697,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,667,029.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>006400 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Samsung Sdi Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCY0Q4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>17,279</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,410,532.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.81%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>20,884</x:t>
-[...23 lines deleted...]
-    <x:t>4.00%</x:t>
+    <x:t>20,160</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,678,732.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.29%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
-    <x:t>44,800</x:t>
-[...5 lines deleted...]
-    <x:t>2.72%</x:t>
+    <x:t>46,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,130,685.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,992,185.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,198</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,145,638.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA</x:t>
   </x:si>
   <x:si>
     <x:t>Centrais Eletricas Brasileiras Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BL5Q89</x:t>
   </x:si>
   <x:si>
-    <x:t>347,409</x:t>
-[...41 lines deleted...]
-    <x:t>2.32%</x:t>
+    <x:t>299,033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,100,972.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>26,584</x:t>
-[...5 lines deleted...]
-    <x:t>2.26%</x:t>
+    <x:t>25,374</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,947,190.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>119,991</x:t>
-[...5 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>123,939</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,832,490.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,835</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,535,014.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.78%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>496,766</x:t>
+    <x:t>492,784</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,598,086.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.84%</x:t>
+    <x:t>$2,449,136.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>161,567</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,197,311.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,616</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,048,091.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>154,794</x:t>
-[...41 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>156,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,907,904.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,911</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,817,853.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,648</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,782,660.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>453,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,878.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>373220 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Lg Energy Solution Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZN6CKP8</x:t>
   </x:si>
   <x:si>
-    <x:t>7,286</x:t>
-[...59 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>7,526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,670,033.31</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
-    <x:t>7,267</x:t>
-[...5 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>7,243</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,596,791.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,564,522.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>117,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,360,808.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,367</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,331,550.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>235,301</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,231,499.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,787</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,863.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
-    <x:t>11,841</x:t>
-[...20 lines deleted...]
-    <x:t>1.05%</x:t>
+    <x:t>10,706</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,723.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>31,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,163,541.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>354,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,148,280.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>247540 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Ecopro Bm Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D3DK603</x:t>
   </x:si>
   <x:si>
-    <x:t>12,692</x:t>
-[...125 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>13,110</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,115,937.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
-    <x:t>63,784</x:t>
-[...5 lines deleted...]
-    <x:t>0.74%</x:t>
+    <x:t>61,678</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$962,802.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>125,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$955,481.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>35,759</x:t>
-[...23 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>36,485</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,638.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>393,186</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$797,040.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$792,582.76</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>21,288</x:t>
-[...23 lines deleted...]
-    <x:t>0.53%</x:t>
+    <x:t>20,310</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$775,943.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>187,152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$725,098.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,718</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$688,992.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,770</x:t>
-[...41 lines deleted...]
-    <x:t>0.50%</x:t>
+    <x:t>20,859</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$659,219.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>67,391</x:t>
-[...35 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>63,086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$629,426.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$582,977.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RUN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunrun Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0025XVR85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,838</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$561,606.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,033,000</x:t>
-[...23 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>6,232,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,456.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21,009</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,205.66</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,393</x:t>
-[...20 lines deleted...]
-    <x:t>$532,277.85</x:t>
+    <x:t>8,669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$540,986.81</x:t>
   </x:si>
   <x:si>
     <x:t>0.38%</x:t>
   </x:si>
   <x:si>
-    <x:t>RUN</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>813,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.36%</x:t>
+    <x:t>840,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$489,268.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,175,622</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,501.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$421,715.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ERG IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Erg Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BZTR80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,907</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$401,820.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,472,000</x:t>
-[...59 lines deleted...]
-    <x:t>0.28%</x:t>
+    <x:t>1,520,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$397,931.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$329,754.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>517,000</x:t>
-[...38 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>471,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$299,662.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2644357D KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02196JHD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,091.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-TWD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>417,918</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,109.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,437.93</x:t>
   </x:si>
   <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>-HKD CASH-</x:t>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24.06</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
-    <x:t>-EUR CASH-</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-14,665</x:t>
-[...5 lines deleted...]
-    <x:t>-0.01%</x:t>
+    <x:t>-151,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-151,123.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$104,608.97</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$78,083.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1210,59 +1213,59 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea2429e0c09844ea" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rfc3fa38be96b4176" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc46fed3ff4a479d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6191e87bed74f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2df22db366c44370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6c638410ad3462d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I70"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="16" customWidth="1"/>
+    <x:col min="2" max="2" width="18" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1428,1854 +1431,1854 @@
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:9" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:9" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>162</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>243</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>328</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>331</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
-        <x:v>15</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>363</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>360</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="2" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="B70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I70" s="2" t="s">
         <x:v>1</x:v>
       </x:c>