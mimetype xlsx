--- v3 (2026-07-05)
+++ v4 (2026-07-25)
@@ -1,1191 +1,1179 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9138e9b857134d5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e41ad9a3db4982" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260701" sheetId="1" r:id="Ra6c638410ad3462d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260723" sheetId="1" r:id="Rbbce267ebf204817"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="564" uniqueCount="382">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="378">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>IBE SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Iberdrola Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC49N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>471,025</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,280,151.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NEE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextera Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJSBJ0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>112,267</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,080,453.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.72%</x:t>
+  </x:si>
+  <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>29,365</x:t>
-[...29 lines deleted...]
-    <x:t>8.31%</x:t>
+    <x:t>28,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,149,527.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENEL IM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Spa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BK43F5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>799,532</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,929,790.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.83%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,880</x:t>
-[...41 lines deleted...]
-    <x:t>6.55%</x:t>
+    <x:t>34,970</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,598,981.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1211 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Byd Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000G6RLL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>679,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,556,396.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>237,481</x:t>
-[...23 lines deleted...]
-    <x:t>4.69%</x:t>
+    <x:t>231,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,200,978.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.75%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>17,279</x:t>
-[...5 lines deleted...]
-    <x:t>3.81%</x:t>
+    <x:t>16,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,255,551.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.02%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>20,160</x:t>
-[...5 lines deleted...]
-    <x:t>3.29%</x:t>
+    <x:t>19,649</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,046,122.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>226,482</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,727,893.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.85%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
-    <x:t>46,200</x:t>
-[...23 lines deleted...]
-    <x:t>2.81%</x:t>
+    <x:t>45,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,562,169.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BL5Q89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,949,474.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>KSP ID</x:t>
   </x:si>
   <x:si>
     <x:t>Kingspan Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH1H28</x:t>
   </x:si>
   <x:si>
-    <x:t>35,198</x:t>
-[...23 lines deleted...]
-    <x:t>2.18%</x:t>
+    <x:t>34,305</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,933,296.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120,796</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,759,539.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
     <x:t>Nextracker Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>25,374</x:t>
-[...23 lines deleted...]
-    <x:t>1.99%</x:t>
+    <x:t>24,731</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,584,142.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>OC</x:t>
   </x:si>
   <x:si>
     <x:t>Owens Corning</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000M44VW8</x:t>
   </x:si>
   <x:si>
-    <x:t>16,835</x:t>
-[...5 lines deleted...]
-    <x:t>1.78%</x:t>
+    <x:t>16,408</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,279,891.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>492,784</x:t>
+    <x:t>480,288</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,449,136.48</x:t>
-[...2 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>$2,228,536.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.71%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
-    <x:t>161,567</x:t>
-[...5 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>157,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,009,317.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,880,809.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,846,159.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,616</x:t>
-[...38 lines deleted...]
-    <x:t>$1,817,853.65</x:t>
+    <x:t>6,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,813,066.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,715,858.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>442,462</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,667,634.80</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>33,648</x:t>
-[...38 lines deleted...]
-    <x:t>$1,670,033.31</x:t>
+    <x:t>32,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,666.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,429,306.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
-    <x:t>7,243</x:t>
-[...23 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>7,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,152.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>ELPC</x:t>
   </x:si>
   <x:si>
     <x:t>Companhia Paranaense De Energia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KK16ZG8</x:t>
   </x:si>
   <x:si>
-    <x:t>117,921</x:t>
-[...5 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>114,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,349,289.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>82,367</x:t>
-[...5 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>80,278</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,291,556.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
-    <x:t>235,301</x:t>
-[...5 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>229,334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,197,594.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>345,942</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,149,325.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,435</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,083,570.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,037,137.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,011,865.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
   </x:si>
   <x:si>
     <x:t>ENPH</x:t>
   </x:si>
   <x:si>
     <x:t>Enphase Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001R3MNY9</x:t>
   </x:si>
   <x:si>
-    <x:t>25,787</x:t>
-[...77 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>25,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$977,422.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
   </x:si>
   <x:si>
     <x:t>NPI CN</x:t>
   </x:si>
   <x:si>
     <x:t>Northland Power Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C0R327</x:t>
   </x:si>
   <x:si>
-    <x:t>61,678</x:t>
-[...5 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>60,114</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$942,621.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,560</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,706.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>383,216</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,578.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,448</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$768,490.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$759,138.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$724,105.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,406</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$713,265.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,486</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$628,821.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>125,556</x:t>
-[...110 lines deleted...]
-    <x:t>0.48%</x:t>
+    <x:t>122,372</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$625,932.78</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,859</x:t>
-[...20 lines deleted...]
-    <x:t>$629,426.93</x:t>
+    <x:t>20,330</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$586,293.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,449</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$574,786.66</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
+    <x:t>BLX CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Boralex Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BXSFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,471</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$538,821.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>257 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Everbright Environment Group Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC11N1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>819,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$526,232.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
     <x:t>6121 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Simplo Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6GBQ2</x:t>
   </x:si>
   <x:si>
-    <x:t>46,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$522,658.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,074,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,775.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,044,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$452,654.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>42,838</x:t>
-[...89 lines deleted...]
-    <x:t>$457,501.22</x:t>
+    <x:t>41,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$433,385.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,524.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.32%</x:t>
   </x:si>
   <x:si>
-    <x:t>9863 HK</x:t>
-[...14 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,482,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$413,282.43</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,907</x:t>
-[...20 lines deleted...]
-    <x:t>$397,931.59</x:t>
+    <x:t>14,529</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,321.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>916 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>China Longyuan Power Group Corp Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2MRM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>459,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,333.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,199</x:t>
-[...41 lines deleted...]
-    <x:t>-TWD CASH-</x:t>
+    <x:t>6,042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,188.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,671</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$231,585.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>417,918</x:t>
+    <x:t>176,771</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,109.92</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$201,006.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,495,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$105,999.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>97,560</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-151,124</x:t>
-[...5 lines deleted...]
-    <x:t>-0.11%</x:t>
+    <x:t>-205,716</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-205,715.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.16%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$78,083.03</x:t>
-[...2 lines deleted...]
-    <x:t>0.05%</x:t>
+    <x:t>$-44,635.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1213,62 +1201,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6191e87bed74f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2df22db366c44370" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6c638410ad3462d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8894cf5c6bf149c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra0bc67c48f7149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbce267ebf204817" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I70"/>
+  <x:dimension ref="A1:I69"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
-    <x:col min="2" max="2" width="18" customWidth="1"/>
+    <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2011,602 +1999,602 @@
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>253</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>264</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
@@ -2695,599 +2683,570 @@
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>303</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="D53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="E53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="E53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>309</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="D54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
-      <x:c r="F54" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>315</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="D55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="F55" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>321</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>322</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="D56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="E56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>321</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>328</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="D58" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>339</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G59" s="1" t="s">
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>344</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D60" s="1" t="s">
+      <x:c r="G60" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>350</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="G61" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E62" s="1" t="s">
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>358</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
+      <x:c r="G63" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
-      <x:c r="F63" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G63" s="1" t="s">
+      <x:c r="H63" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I63" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>362</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="G66" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>362</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
-[...11 lines deleted...]
-      <x:c r="G67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
         <x:v>374</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>354</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A69" s="1">
-[...5 lines deleted...]
-      <x:c r="C69" s="1" t="s">
+      <x:c r="A69" s="2" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="I70" s="2" t="s">
+      <x:c r="B69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H69" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I69" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A70:I70"/>
+    <x:mergeCell ref="A69:I69"/>
   </x:mergeCells>
 </x:worksheet>
 </file>