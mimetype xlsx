--- v4 (2026-07-25)
+++ v5 (2026-08-14)
@@ -1,1179 +1,1173 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10e41ad9a3db4982" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f22d4d91c764efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260723" sheetId="1" r:id="Rbbce267ebf204817"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260813" sheetId="1" r:id="R2c70c4d0c5bc439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="556" uniqueCount="378">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="376">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/13/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>471,025</x:t>
+    <x:t>481,819</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,280,151.35</x:t>
+    <x:t>$11,304,488.88</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.63%</x:t>
+    <x:t>8.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TSLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tesla Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N9MNX3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,688</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,752,772.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.19%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>112,267</x:t>
-[...23 lines deleted...]
-    <x:t>7.00%</x:t>
+    <x:t>112,530</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,678,705.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.13%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>799,532</x:t>
-[...5 lines deleted...]
-    <x:t>6.83%</x:t>
+    <x:t>801,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,977,752.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.62%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>34,970</x:t>
-[...5 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>35,052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,279,983.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.10%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>679,498</x:t>
-[...5 lines deleted...]
-    <x:t>5.78%</x:t>
+    <x:t>681,098</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,623,882.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.62%</x:t>
   </x:si>
   <x:si>
     <x:t>VWS DC</x:t>
   </x:si>
   <x:si>
     <x:t>Vestas Wind Systems A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJBK53</x:t>
   </x:si>
   <x:si>
-    <x:t>231,459</x:t>
-[...5 lines deleted...]
-    <x:t>4.75%</x:t>
+    <x:t>232,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,465,506.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.50%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
     <x:t>16,841</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,255,551.04</x:t>
-[...2 lines deleted...]
-    <x:t>4.02%</x:t>
+    <x:t>$5,852,831.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>19,649</x:t>
-[...5 lines deleted...]
-    <x:t>3.10%</x:t>
+    <x:t>19,695</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,405,574.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,386</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,089,642.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3750 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contemporary Amperex Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TYB8S12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,745,831.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.76%</x:t>
   </x:si>
   <x:si>
     <x:t>RIVN</x:t>
   </x:si>
   <x:si>
     <x:t>Rivian Automotive Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00741Y1N2</x:t>
   </x:si>
   <x:si>
-    <x:t>226,482</x:t>
-[...14 lines deleted...]
-    <x:t>BBG01TYB8S12</x:t>
+    <x:t>227,011</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,591,314.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AXIA3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDG493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>291,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,786,704.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORSTED DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orsted As</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2HPN16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121,078</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,667,638.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nextracker Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00835TPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,789</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,591,689.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,447</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,563,264.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nio Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPXZB46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>481,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,166,349.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,335</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,904,293.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Li Auto Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00W0KZD98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>152,401</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,869,960.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>XPEV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xpeng Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WKJG3M7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>157,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,343.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>443,497</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,786,188.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENLT IT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enlight Renewable Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000NQKK36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,752,361.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ANA SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Acciona Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMJCK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,464</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,576,262.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NDX1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nordex Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BYVJ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>32,872</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,479,240.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enersys</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PWTD92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,076</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,396,660.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6856 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Horiba Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM1VY1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,784</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,391,274.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDPR PL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edp Renovaveis Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000PRGX02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,466</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,286,784.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CEN NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Contact Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBY7X3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>229,870</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,228,993.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,199</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,221,109.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ORA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ormat Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q5BQ63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,459</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,187,305.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MEL NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meridian Energy Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005GS6PX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>346,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,121,822.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BEPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brookfield Renewable Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RJ2V7B2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,931</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,109,494.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JMAT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Johnson Matthey Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDNS10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,643</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,056,539.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,042,281.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,192</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,027,329.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>009830 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hanwha Solutions Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCVB56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,822</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$930,519.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$900,590.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,456</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$850,452.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HASI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0044K5DM4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,841</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$840,266.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>QS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Quantumscape Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ17DS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>122,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$755,579.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>384,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$749,018.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROCKB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rockwool International A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQNKQ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$710,255.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>182,833</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$701,951.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6121 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Simplo Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C6GBQ2</x:t>
   </x:si>
   <x:si>
     <x:t>45,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,562,169.34</x:t>
-[...542 lines deleted...]
-    <x:t>$713,265.22</x:t>
+    <x:t>$607,326.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>DRX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Drax Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q7BT54</x:t>
   </x:si>
   <x:si>
-    <x:t>61,486</x:t>
-[...38 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>61,630</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$603,583.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3800 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TRZNP2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,088,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$570,421.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>VER AV</x:t>
   </x:si>
   <x:si>
     <x:t>Verbund Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFGPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>8,449</x:t>
-[...5 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>8,469</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$553,714.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>BLX CN</x:t>
   </x:si>
   <x:si>
     <x:t>Boralex Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BXSFH2</x:t>
   </x:si>
   <x:si>
     <x:t>20,471</x:t>
   </x:si>
   <x:si>
-    <x:t>$538,821.42</x:t>
-[...2 lines deleted...]
-    <x:t>0.41%</x:t>
+    <x:t>$546,314.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
   </x:si>
   <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>819,000</x:t>
-[...35 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>820,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$513,451.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9863 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0169H8NM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>94,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$483,724.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>ENELAM CI</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Americas Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BKWZS9</x:t>
   </x:si>
   <x:si>
     <x:t>5,044,382</x:t>
   </x:si>
   <x:si>
-    <x:t>$452,654.52</x:t>
+    <x:t>$477,708.61</x:t>
   </x:si>
   <x:si>
     <x:t>0.35%</x:t>
   </x:si>
   <x:si>
+    <x:t>968 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Xinyi Solar Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001XVDJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,484,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$426,354.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>41,752</x:t>
-[...38 lines deleted...]
-    <x:t>$413,282.43</x:t>
+    <x:t>41,849</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$412,631.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,529</x:t>
-[...5 lines deleted...]
-    <x:t>0.29%</x:t>
+    <x:t>14,563</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,206.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.28%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LAND SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Landis+gyr Group Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004LN7CS3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,056</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$366,749.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.27%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>459,000</x:t>
-[...35 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>460,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$326,331.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-KRW CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>155,495,925</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$109,523.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...41 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24.38</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.04</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>-205,716</x:t>
-[...5 lines deleted...]
-    <x:t>-0.16%</x:t>
+    <x:t>-78,234</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-78,234.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.06%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-44,635.03</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$93,503.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1201,56 +1195,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8894cf5c6bf149c9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra0bc67c48f7149fd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbbce267ebf204817" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091045c12e494242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0557c13099cc4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c70c4d0c5bc439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I69"/>
+  <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2057,486 +2051,486 @@
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>204</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>210</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>216</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>223</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="D39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="F39" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="D40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F40" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>234</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>235</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="D41" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="F41" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G41" s="1" t="s">
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>240</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>241</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="D42" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="E42" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="E42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>245</x:v>
       </x:c>
-      <x:c r="F42" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>246</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>247</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="D43" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="F43" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>252</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="D44" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="E44" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
-      <x:c r="E44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="F44" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>258</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
         <x:v>261</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
@@ -2683,570 +2677,541 @@
       </x:c>
       <x:c r="G50" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
+        <x:v>359</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
         <x:v>357</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>358</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="68" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A68" s="2" t="s">
+        <x:v>375</x:v>
+      </x:c>
+      <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B69" s="2" t="s">
+      <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C69" s="2" t="s">
+      <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D69" s="2" t="s">
+      <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E69" s="2" t="s">
+      <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F69" s="2" t="s">
+      <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G69" s="2" t="s">
+      <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H69" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I69" s="2" t="s">
+      <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A69:I69"/>
+    <x:mergeCell ref="A68:I68"/>
   </x:mergeCells>
 </x:worksheet>
 </file>