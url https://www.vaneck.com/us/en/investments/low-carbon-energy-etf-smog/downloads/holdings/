--- v5 (2026-08-14)
+++ v6 (2026-09-03)
@@ -1,1173 +1,1167 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f22d4d91c764efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9164d39a22b24703" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260813" sheetId="1" r:id="R2c70c4d0c5bc439e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="SMOG_asof_20260902" sheetId="1" r:id="R6382db68e5e3410e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="376">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/13/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="548" uniqueCount="374">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>IBE SM</x:t>
   </x:si>
   <x:si>
     <x:t>Iberdrola Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC49N1</x:t>
   </x:si>
   <x:si>
-    <x:t>481,819</x:t>
+    <x:t>483,720</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,304,488.88</x:t>
+    <x:t>$11,055,621.95</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>8.33%</x:t>
+    <x:t>8.39%</x:t>
   </x:si>
   <x:si>
     <x:t>TSLA</x:t>
   </x:si>
   <x:si>
     <x:t>Tesla Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N9MNX3</x:t>
   </x:si>
   <x:si>
-    <x:t>28,688</x:t>
-[...5 lines deleted...]
-    <x:t>7.19%</x:t>
+    <x:t>28,801</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,282,245.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.80%</x:t>
   </x:si>
   <x:si>
     <x:t>NEE</x:t>
   </x:si>
   <x:si>
     <x:t>Nextera Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJSBJ0</x:t>
   </x:si>
   <x:si>
-    <x:t>112,530</x:t>
-[...5 lines deleted...]
-    <x:t>7.13%</x:t>
+    <x:t>112,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,388,139.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.12%</x:t>
   </x:si>
   <x:si>
     <x:t>ENEL IM</x:t>
   </x:si>
   <x:si>
     <x:t>Enel Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BK43F5</x:t>
   </x:si>
   <x:si>
-    <x:t>801,401</x:t>
-[...5 lines deleted...]
-    <x:t>6.62%</x:t>
+    <x:t>804,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,412,811.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.38%</x:t>
   </x:si>
   <x:si>
     <x:t>BE</x:t>
   </x:si>
   <x:si>
     <x:t>Bloom Energy Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N7KBZ3</x:t>
   </x:si>
   <x:si>
-    <x:t>35,052</x:t>
-[...5 lines deleted...]
-    <x:t>6.10%</x:t>
+    <x:t>35,190</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,646,083.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VWS DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vestas Wind Systems A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJBK53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>232,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,621,652.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.78%</x:t>
   </x:si>
   <x:si>
     <x:t>1211 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Byd Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000G6RLL9</x:t>
   </x:si>
   <x:si>
-    <x:t>681,098</x:t>
-[...23 lines deleted...]
-    <x:t>5.50%</x:t>
+    <x:t>683,798</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$7,446,077.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.65%</x:t>
   </x:si>
   <x:si>
     <x:t>006400 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Samsung Sdi Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCY0Q4</x:t>
   </x:si>
   <x:si>
-    <x:t>16,841</x:t>
-[...5 lines deleted...]
-    <x:t>4.31%</x:t>
+    <x:t>16,947</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,772,637.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>KSP ID</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kingspan Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH1H28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,522</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,010,074.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
   </x:si>
   <x:si>
     <x:t>FSLR</x:t>
   </x:si>
   <x:si>
     <x:t>First Solar Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFL116</x:t>
   </x:si>
   <x:si>
-    <x:t>19,695</x:t>
-[...23 lines deleted...]
-    <x:t>3.01%</x:t>
+    <x:t>19,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,005,807.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RIVN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rivian Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00741Y1N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>227,906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,557,612.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
   </x:si>
   <x:si>
     <x:t>3750 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Contemporary Amperex Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01TYB8S12</x:t>
   </x:si>
   <x:si>
-    <x:t>45,200</x:t>
-[...23 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>45,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,269,953.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
   </x:si>
   <x:si>
     <x:t>AXIA3 BZ</x:t>
   </x:si>
   <x:si>
-    <x:t>Centrais Eletricas Brasileiras Sa</x:t>
+    <x:t>Axia Energia Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDG493</x:t>
   </x:si>
   <x:si>
-    <x:t>291,000</x:t>
-[...5 lines deleted...]
-    <x:t>2.05%</x:t>
+    <x:t>293,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,188,461.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
   </x:si>
   <x:si>
     <x:t>ORSTED DC</x:t>
   </x:si>
   <x:si>
     <x:t>Orsted As</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2HPN16</x:t>
   </x:si>
   <x:si>
-    <x:t>121,078</x:t>
-[...5 lines deleted...]
-    <x:t>1.97%</x:t>
+    <x:t>121,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,552,871.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>OC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Owens Corning</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000M44VW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>16,511</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,216,601.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>NXT</x:t>
   </x:si>
   <x:si>
-    <x:t>Nextracker Inc</x:t>
+    <x:t>Nextpower Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00835TPZ2</x:t>
   </x:si>
   <x:si>
-    <x:t>24,789</x:t>
-[...23 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>24,887</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,054,421.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NIBEB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nibe Industrier Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWPL11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>445,247</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,989,819.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>373220 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lg Energy Solution Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZN6CKP8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,381</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,896,788.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>NIO</x:t>
   </x:si>
   <x:si>
     <x:t>Nio Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPXZB46</x:t>
   </x:si>
   <x:si>
-    <x:t>481,411</x:t>
+    <x:t>483,310</x:t>
   </x:si>
   <x:si>
     <x:t>Other</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,166,349.50</x:t>
-[...20 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>$1,865,576.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
   </x:si>
   <x:si>
     <x:t>LI</x:t>
   </x:si>
   <x:si>
     <x:t>Li Auto Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00W0KZD98</x:t>
   </x:si>
   <x:si>
-    <x:t>152,401</x:t>
-[...5 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>153,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,566.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>XPEV</x:t>
   </x:si>
   <x:si>
     <x:t>Xpeng Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WKJG3M7</x:t>
   </x:si>
   <x:si>
-    <x:t>157,839</x:t>
-[...23 lines deleted...]
-    <x:t>1.32%</x:t>
+    <x:t>158,461</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,755,747.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ENLT IT</x:t>
   </x:si>
   <x:si>
     <x:t>Enlight Renewable Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000NQKK36</x:t>
   </x:si>
   <x:si>
-    <x:t>20,428</x:t>
-[...5 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>20,509</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,559,730.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>ANA SM</x:t>
   </x:si>
   <x:si>
     <x:t>Acciona Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMJCK9</x:t>
   </x:si>
   <x:si>
-    <x:t>6,464</x:t>
-[...5 lines deleted...]
-    <x:t>1.16%</x:t>
+    <x:t>6,489</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,316.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ELPC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Companhia Paranaense De Energia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KK16ZG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>115,654</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,415,604.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>NDX1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Nordex Se</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BYVJ33</x:t>
   </x:si>
   <x:si>
-    <x:t>32,872</x:t>
-[...5 lines deleted...]
-    <x:t>1.09%</x:t>
+    <x:t>33,001</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,393,831.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
   </x:si>
   <x:si>
     <x:t>ENS</x:t>
   </x:si>
   <x:si>
     <x:t>Enersys</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PWTD92</x:t>
   </x:si>
   <x:si>
-    <x:t>7,076</x:t>
-[...5 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>7,104</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,279,288.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>6856 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Horiba Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM1VY1</x:t>
   </x:si>
   <x:si>
     <x:t>8,784</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,391,274.75</x:t>
+    <x:t>$1,256,285.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>EDPR PL</x:t>
   </x:si>
   <x:si>
     <x:t>Edp Renovaveis Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000PRGX02</x:t>
   </x:si>
   <x:si>
-    <x:t>80,466</x:t>
-[...5 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>80,783</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,251,313.64</x:t>
   </x:si>
   <x:si>
     <x:t>CEN NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Contact Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBY7X3</x:t>
   </x:si>
   <x:si>
-    <x:t>229,870</x:t>
-[...20 lines deleted...]
-    <x:t>$1,221,109.40</x:t>
+    <x:t>230,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,186,884.40</x:t>
   </x:si>
   <x:si>
     <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>ORA</x:t>
   </x:si>
   <x:si>
     <x:t>Ormat Technologies Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000Q5BQ63</x:t>
   </x:si>
   <x:si>
-    <x:t>10,459</x:t>
-[...5 lines deleted...]
-    <x:t>0.88%</x:t>
+    <x:t>10,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,099,245.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>MEL NZ</x:t>
   </x:si>
   <x:si>
     <x:t>Meridian Energy Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG005GS6PX1</x:t>
   </x:si>
   <x:si>
-    <x:t>346,750</x:t>
-[...5 lines deleted...]
-    <x:t>0.83%</x:t>
+    <x:t>348,119</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,086,137.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>247540 KS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ecopro Bm Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D3DK603</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,858</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,030,452.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>BEPC</x:t>
   </x:si>
   <x:si>
     <x:t>Brookfield Renewable Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RJ2V7B2</x:t>
   </x:si>
   <x:si>
-    <x:t>30,931</x:t>
-[...5 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>31,053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$974,443.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENPH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enphase Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001R3MNY9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,291</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$898,336.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NPI CN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northland Power Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C0R327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,492</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,116.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CIG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cia Energetica De Minas Gerais</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBKV10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>385,627</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$821,385.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IBP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Installed Building Products Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG005TJKDZ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,470</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$817,254.40</x:t>
   </x:si>
   <x:si>
     <x:t>JMAT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Johnson Matthey Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDNS10</x:t>
   </x:si>
   <x:si>
-    <x:t>35,643</x:t>
-[...41 lines deleted...]
-    <x:t>0.76%</x:t>
+    <x:t>26,837</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$812,816.54</x:t>
   </x:si>
   <x:si>
     <x:t>009830 KS</x:t>
   </x:si>
   <x:si>
     <x:t>Hanwha Solutions Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCVB56</x:t>
   </x:si>
   <x:si>
-    <x:t>35,822</x:t>
-[...41 lines deleted...]
-    <x:t>0.63%</x:t>
+    <x:t>36,047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$806,250.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>HASI</x:t>
   </x:si>
   <x:si>
     <x:t>Hannon Armstrong Sustainable Infrastruc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0044K5DM4</x:t>
   </x:si>
   <x:si>
-    <x:t>19,841</x:t>
-[...5 lines deleted...]
-    <x:t>0.62%</x:t>
+    <x:t>19,919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,373.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MCY NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mercury Nz Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG004J7PMT8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>183,554</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$722,794.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
   </x:si>
   <x:si>
     <x:t>QS</x:t>
   </x:si>
   <x:si>
     <x:t>Quantumscape Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ17DS2</x:t>
   </x:si>
   <x:si>
-    <x:t>122,659</x:t>
-[...23 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>123,143</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$671,129.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DRX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Drax Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q7BT54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>61,873</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$654,689.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>ROCKB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Rockwool International A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQNKQ1</x:t>
   </x:si>
   <x:si>
-    <x:t>20,378</x:t>
-[...20 lines deleted...]
-    <x:t>$701,951.25</x:t>
+    <x:t>20,458</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$634,364.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VER AV</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verbund Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFGPZ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$583,823.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>6121 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Simplo Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C6GBQ2</x:t>
   </x:si>
   <x:si>
     <x:t>45,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$607,326.44</x:t>
-[...20 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$573,075.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>3800 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Gcl-Poly Energy Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TRZNP2</x:t>
   </x:si>
   <x:si>
-    <x:t>6,088,000</x:t>
-[...2 lines deleted...]
-    <x:t>$570,421.05</x:t>
+    <x:t>6,112,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$547,984.59</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
-    <x:t>VER AV</x:t>
-[...34 lines deleted...]
-  <x:si>
     <x:t>257 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Everbright Environment Group Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC11N1</x:t>
   </x:si>
   <x:si>
-    <x:t>820,000</x:t>
-[...5 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>824,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$518,055.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENELAM CI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Americas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKWZS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,044,382</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$457,070.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
   </x:si>
   <x:si>
     <x:t>9863 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Zhejiang Leapmotor Technology Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0169H8NM5</x:t>
   </x:si>
   <x:si>
-    <x:t>94,800</x:t>
-[...23 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>95,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$450,885.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>968 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Xinyi Solar Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG001XVDJ15</x:t>
   </x:si>
   <x:si>
-    <x:t>1,484,000</x:t>
-[...2 lines deleted...]
-    <x:t>$426,354.99</x:t>
+    <x:t>1,490,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$405,563.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>RUN</x:t>
   </x:si>
   <x:si>
     <x:t>Sunrun Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0025XVR85</x:t>
   </x:si>
   <x:si>
-    <x:t>41,849</x:t>
-[...5 lines deleted...]
-    <x:t>0.30%</x:t>
+    <x:t>42,014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$376,445.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.29%</x:t>
   </x:si>
   <x:si>
     <x:t>ERG IM</x:t>
   </x:si>
   <x:si>
     <x:t>Erg Spa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BZTR80</x:t>
   </x:si>
   <x:si>
-    <x:t>14,563</x:t>
-[...2 lines deleted...]
-    <x:t>$374,206.81</x:t>
+    <x:t>14,620</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$374,438.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.28%</x:t>
   </x:si>
   <x:si>
     <x:t>LAND SW</x:t>
   </x:si>
   <x:si>
     <x:t>Landis+gyr Group Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG004LN7CS3</x:t>
   </x:si>
   <x:si>
-    <x:t>6,056</x:t>
-[...5 lines deleted...]
-    <x:t>0.27%</x:t>
+    <x:t>6,079</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$341,844.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.26%</x:t>
   </x:si>
   <x:si>
     <x:t>916 HK</x:t>
   </x:si>
   <x:si>
     <x:t>China Longyuan Power Group Corp Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2MRM9</x:t>
   </x:si>
   <x:si>
-    <x:t>460,000</x:t>
-[...2 lines deleted...]
-    <x:t>$326,331.40</x:t>
+    <x:t>462,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$311,617.22</x:t>
   </x:si>
   <x:si>
     <x:t>0.24%</x:t>
   </x:si>
   <x:si>
+    <x:t>1,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>other</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>651,221</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$651,220.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-KRW CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...1 lines deleted...]
-  <x:si>
     <x:t>155,495,925</x:t>
   </x:si>
   <x:si>
-    <x:t>Cash Bal</x:t>
-[...5 lines deleted...]
-    <x:t>0.08%</x:t>
+    <x:t>$113,658.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,388</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$8,848.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-JPY CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>1</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
-    <x:t>0.00%</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$24.38</x:t>
+    <x:t>$24.50</x:t>
   </x:si>
   <x:si>
     <x:t>-CLP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-3</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.04</x:t>
-[...11 lines deleted...]
-    <x:t>-0.06%</x:t>
+    <x:t>-763,987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-551,614.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,503.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.07%</x:t>
+    <x:t>$287,857.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1195,51 +1189,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R091045c12e494242" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R0557c13099cc4337" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2c70c4d0c5bc439e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f269a2f69e245b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rcc937d8f8db94e01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R6382db68e5e3410e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I68"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="18" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1587,515 +1581,515 @@
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>90</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>95</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>96</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>107</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>108</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>119</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="G22" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>126</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>132</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>133</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>138</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
@@ -2109,1100 +2103,1100 @@
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
         <x:v>178</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>174</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="D32" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>185</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>186</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>188</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>191</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="D36" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>242</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>272</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="H48" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I48" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>293</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>296</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>302</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>305</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>317</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>320</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>323</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>326</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>329</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>332</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>335</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>347</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>348</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="G61" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>352</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>356</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>342</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="E66" s="1" t="s">
+      <x:c r="H66" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
         <x:v>368</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>370</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
+        <x:v>369</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="F67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>372</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>374</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="2" t="s">
-        <x:v>375</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="B68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I68" s="2" t="s">
         <x:v>1</x:v>
       </x:c>