--- v0 (2026-07-08)
+++ v1 (2026-07-30)
@@ -1,579 +1,582 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R303899d2a85e4592" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1908331036e041f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUM_asof_20260707" sheetId="1" r:id="R69911698d8064464"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUM_asof_20260728" sheetId="1" r:id="R80d7ab30b4864e8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="178">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/07/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="179">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/28/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LIN</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FND0CC1</x:t>
   </x:si>
   <x:si>
     <x:t>88</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,364.24</x:t>
+    <x:t>$44,983.84</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>18.72%</x:t>
+    <x:t>17.65%</x:t>
   </x:si>
   <x:si>
     <x:t>XLB</x:t>
   </x:si>
   <x:si>
     <x:t>Materials Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHNNF7</x:t>
   </x:si>
   <x:si>
     <x:t>736</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,911.36</x:t>
-[...2 lines deleted...]
-    <x:t>14.98%</x:t>
+    <x:t>$38,522.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.12%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
     <x:t>202</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,202.12</x:t>
-[...2 lines deleted...]
-    <x:t>7.59%</x:t>
+    <x:t>$18,487.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.25%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
     <x:t>273</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,197.09</x:t>
-[...2 lines deleted...]
-    <x:t>6.40%</x:t>
+    <x:t>$16,827.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.60%</x:t>
   </x:si>
   <x:si>
     <x:t>SHW</x:t>
   </x:si>
   <x:si>
     <x:t>Sherwin-Williams Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSXQV7</x:t>
   </x:si>
   <x:si>
     <x:t>43</x:t>
   </x:si>
   <x:si>
-    <x:t>$14,717.18</x:t>
-[...2 lines deleted...]
-    <x:t>5.82%</x:t>
+    <x:t>$15,233.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.98%</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,304.76</x:t>
-[...2 lines deleted...]
-    <x:t>5.26%</x:t>
+    <x:t>$13,296.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.22%</x:t>
   </x:si>
   <x:si>
     <x:t>CRH</x:t>
   </x:si>
   <x:si>
     <x:t>Crh Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3JXM1</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,276.25</x:t>
-[...2 lines deleted...]
-    <x:t>5.25%</x:t>
+    <x:t>$12,925.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.07%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,507.05</x:t>
-[...2 lines deleted...]
-    <x:t>4.94%</x:t>
+    <x:t>$12,006.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11,156.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.38%</x:t>
   </x:si>
   <x:si>
     <x:t>CTVA</x:t>
   </x:si>
   <x:si>
     <x:t>Corteva Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN969C1</x:t>
   </x:si>
   <x:si>
     <x:t>120</x:t>
   </x:si>
   <x:si>
-    <x:t>$10,410.00</x:t>
-[...20 lines deleted...]
-    <x:t>3.77%</x:t>
+    <x:t>$10,674.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.19%</x:t>
   </x:si>
   <x:si>
     <x:t>VMC</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Materials Co</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,297.90</x:t>
-[...2 lines deleted...]
-    <x:t>2.49%</x:t>
+    <x:t>$6,056.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,974.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
   </x:si>
   <x:si>
     <x:t>MLM</x:t>
   </x:si>
   <x:si>
     <x:t>Martin Marietta Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,941.70</x:t>
-[...20 lines deleted...]
-    <x:t>2.09%</x:t>
+    <x:t>$5,836.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NK9ZXT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,318.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.69%</x:t>
   </x:si>
   <x:si>
     <x:t>PPG</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJ809</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,327.92</x:t>
-[...20 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$4,284.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM5SR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,747.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Packaging Corp Of America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8SW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,545.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,501.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,346.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
   </x:si>
   <x:si>
     <x:t>IFF</x:t>
   </x:si>
   <x:si>
     <x:t>International Flavors &amp; Fragrances Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLSL58</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,355.03</x:t>
-[...71 lines deleted...]
-    <x:t>1.27%</x:t>
+    <x:t>$3,249.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,071.42</x:t>
+    <x:t>$3,096.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,073.00</x:t>
   </x:si>
   <x:si>
     <x:t>1.21%</x:t>
   </x:si>
   <x:si>
-    <x:t>CF</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>BALL</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDDNH5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,694.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$2,876.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000WCFV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,445.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,451.38</x:t>
-[...17 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$2,150.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
   </x:si>
   <x:si>
     <x:t>AVY</x:t>
   </x:si>
   <x:si>
     <x:t>Avery Dennison Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ4P6</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,972.20</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$2,029.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,077.12</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$1,177.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$.00</x:t>
+    <x:t>$26.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -601,51 +604,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5242b5d1cf4738" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra5b13264922c4858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R69911698d8064464" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10da7501175242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R569a226be6b0415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80d7ab30b4864e8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1036,80 +1039,80 @@
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
@@ -1155,51 +1158,51 @@
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
@@ -1271,51 +1274,51 @@
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
@@ -1387,80 +1390,80 @@
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>70</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
@@ -1544,56 +1547,56 @@
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>177</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="2" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="B33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I33" s="2" t="s">
         <x:v>1</x:v>
       </x:c>