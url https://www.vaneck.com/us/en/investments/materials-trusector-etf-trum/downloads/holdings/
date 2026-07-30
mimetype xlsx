--- v1 (2026-07-30)
+++ v2 (2026-07-30)
@@ -1,579 +1,579 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1908331036e041f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b9bc99486f4ec1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUM_asof_20260728" sheetId="1" r:id="R80d7ab30b4864e8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUM_asof_20260729" sheetId="1" r:id="Rd3e1a8ab2f5341c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="179">
   <x:si>
-    <x:t>Daily Holdings (%)  07/28/2026</x:t>
+    <x:t>Daily Holdings (%)  07/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LIN</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FND0CC1</x:t>
   </x:si>
   <x:si>
     <x:t>88</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,983.84</x:t>
+    <x:t>$44,982.96</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.65%</x:t>
+    <x:t>17.85%</x:t>
   </x:si>
   <x:si>
     <x:t>XLB</x:t>
   </x:si>
   <x:si>
     <x:t>Materials Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHNNF7</x:t>
   </x:si>
   <x:si>
     <x:t>736</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,522.24</x:t>
-[...2 lines deleted...]
-    <x:t>15.12%</x:t>
+    <x:t>$38,080.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15.11%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
     <x:t>202</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,487.04</x:t>
-[...2 lines deleted...]
-    <x:t>7.25%</x:t>
+    <x:t>$18,450.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.32%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
     <x:t>273</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,827.72</x:t>
-[...2 lines deleted...]
-    <x:t>6.60%</x:t>
+    <x:t>$16,377.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.50%</x:t>
   </x:si>
   <x:si>
     <x:t>SHW</x:t>
   </x:si>
   <x:si>
     <x:t>Sherwin-Williams Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSXQV7</x:t>
   </x:si>
   <x:si>
     <x:t>43</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,233.61</x:t>
-[...2 lines deleted...]
-    <x:t>5.98%</x:t>
+    <x:t>$14,786.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.87%</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,296.30</x:t>
-[...2 lines deleted...]
-    <x:t>5.22%</x:t>
+    <x:t>$13,333.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.29%</x:t>
   </x:si>
   <x:si>
     <x:t>CRH</x:t>
   </x:si>
   <x:si>
     <x:t>Crh Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D3JXM1</x:t>
   </x:si>
   <x:si>
     <x:t>125</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,925.00</x:t>
-[...2 lines deleted...]
-    <x:t>5.07%</x:t>
+    <x:t>$12,463.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.95%</x:t>
   </x:si>
   <x:si>
     <x:t>APD</x:t>
   </x:si>
   <x:si>
     <x:t>Air Products And Chemicals Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC4JJ4</x:t>
   </x:si>
   <x:si>
     <x:t>41</x:t>
   </x:si>
   <x:si>
-    <x:t>$12,006.85</x:t>
-[...2 lines deleted...]
-    <x:t>4.71%</x:t>
+    <x:t>$12,065.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>120</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,861.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.31%</x:t>
   </x:si>
   <x:si>
     <x:t>NUE</x:t>
   </x:si>
   <x:si>
     <x:t>Nucor Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ8KV2</x:t>
   </x:si>
   <x:si>
     <x:t>42</x:t>
   </x:si>
   <x:si>
-    <x:t>$11,156.04</x:t>
-[...20 lines deleted...]
-    <x:t>4.19%</x:t>
+    <x:t>$10,752.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.27%</x:t>
   </x:si>
   <x:si>
     <x:t>VMC</x:t>
   </x:si>
   <x:si>
     <x:t>Vulcan Materials Co</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$6,056.82</x:t>
-[...2 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>$5,962.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
   </x:si>
   <x:si>
     <x:t>STLD</x:t>
   </x:si>
   <x:si>
     <x:t>Steel Dynamics Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HGYNZ9</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,974.02</x:t>
-[...2 lines deleted...]
-    <x:t>2.34%</x:t>
+    <x:t>$5,803.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
   </x:si>
   <x:si>
     <x:t>MLM</x:t>
   </x:si>
   <x:si>
     <x:t>Martin Marietta Materials Inc</x:t>
   </x:si>
   <x:si>
     <x:t>10</x:t>
   </x:si>
   <x:si>
-    <x:t>$5,836.70</x:t>
-[...2 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>$5,696.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
   </x:si>
   <x:si>
     <x:t>SW</x:t>
   </x:si>
   <x:si>
     <x:t>Smurfit Westrock Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01NK9ZXT4</x:t>
   </x:si>
   <x:si>
     <x:t>85</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,318.00</x:t>
-[...2 lines deleted...]
-    <x:t>1.69%</x:t>
+    <x:t>$4,102.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.63%</x:t>
   </x:si>
   <x:si>
     <x:t>PPG</x:t>
   </x:si>
   <x:si>
     <x:t>Ppg Industries Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BRJ809</x:t>
   </x:si>
   <x:si>
     <x:t>36</x:t>
   </x:si>
   <x:si>
-    <x:t>$4,284.36</x:t>
-[...2 lines deleted...]
-    <x:t>1.68%</x:t>
+    <x:t>$4,025.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
   </x:si>
   <x:si>
     <x:t>IP</x:t>
   </x:si>
   <x:si>
     <x:t>International Paper Co</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM5SR2</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,747.65</x:t>
-[...2 lines deleted...]
-    <x:t>1.47%</x:t>
+    <x:t>$3,624.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,532.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>PKG</x:t>
   </x:si>
   <x:si>
     <x:t>Packaging Corp Of America</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB8SW7</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,545.36</x:t>
+    <x:t>$3,492.02</x:t>
   </x:si>
   <x:si>
     <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>AMCR</x:t>
   </x:si>
   <x:si>
     <x:t>Amcor Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LNJRQ09</x:t>
   </x:si>
   <x:si>
     <x:t>75</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,501.75</x:t>
-[...20 lines deleted...]
-    <x:t>1.31%</x:t>
+    <x:t>$3,438.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>IFF</x:t>
   </x:si>
   <x:si>
     <x:t>International Flavors &amp; Fragrances Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLSL58</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,249.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.28%</x:t>
+    <x:t>$3,264.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,183.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.26%</x:t>
   </x:si>
   <x:si>
     <x:t>DD</x:t>
   </x:si>
   <x:si>
     <x:t>Dupont De Nemours Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00BN961G4</x:t>
   </x:si>
   <x:si>
     <x:t>22</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,096.94</x:t>
-[...17 lines deleted...]
-    <x:t>$3,073.00</x:t>
+    <x:t>$3,038.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.21%</x:t>
   </x:si>
   <x:si>
     <x:t>BALL</x:t>
   </x:si>
   <x:si>
     <x:t>Ball Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDDNH5</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,876.27</x:t>
-[...2 lines deleted...]
-    <x:t>1.13%</x:t>
+    <x:t>$2,831.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>LYB</x:t>
   </x:si>
   <x:si>
     <x:t>Lyondellbasell Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000WCFV84</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,445.24</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$2,540.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
   </x:si>
   <x:si>
     <x:t>ALB</x:t>
   </x:si>
   <x:si>
     <x:t>Albemarle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ26K7</x:t>
   </x:si>
   <x:si>
     <x:t>19</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,150.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$2,163.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
   </x:si>
   <x:si>
     <x:t>AVY</x:t>
   </x:si>
   <x:si>
     <x:t>Avery Dennison Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCQ4P6</x:t>
   </x:si>
   <x:si>
     <x:t>12</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,029.56</x:t>
+    <x:t>$2,005.68</x:t>
   </x:si>
   <x:si>
     <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>MOS</x:t>
   </x:si>
   <x:si>
     <x:t>Mosaic Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BFXHL6</x:t>
   </x:si>
   <x:si>
     <x:t>51</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,177.08</x:t>
+    <x:t>$1,153.62</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$26.61</x:t>
+    <x:t>$25.90</x:t>
   </x:si>
   <x:si>
     <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -604,51 +604,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10da7501175242e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R569a226be6b0415d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R80d7ab30b4864e8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49a1467240243c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34aa27edf25a44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3e1a8ab2f5341c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I33"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1390,51 +1390,51 @@
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">