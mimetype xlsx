--- v2 (2026-07-30)
+++ v3 (2026-08-27)
@@ -1,582 +1,564 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58b9bc99486f4ec1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf032018ca7294b37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUM_asof_20260729" sheetId="1" r:id="Rd3e1a8ab2f5341c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="TRUM_asof_20260825" sheetId="1" r:id="R57118d16de944da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="268" uniqueCount="179">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/29/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="260" uniqueCount="173">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/25/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>LIN</x:t>
   </x:si>
   <x:si>
     <x:t>Linde Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01FND0CC1</x:t>
   </x:si>
   <x:si>
-    <x:t>88</x:t>
+    <x:t>89</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,982.96</x:t>
+    <x:t>$43,360.80</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>17.85%</x:t>
+    <x:t>16.35%</x:t>
   </x:si>
   <x:si>
     <x:t>XLB</x:t>
   </x:si>
   <x:si>
     <x:t>Materials Select Sector SPDR Fund</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHNNF7</x:t>
   </x:si>
   <x:si>
     <x:t>736</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,080.64</x:t>
-[...2 lines deleted...]
-    <x:t>15.11%</x:t>
+    <x:t>$39,434.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14.87%</x:t>
   </x:si>
   <x:si>
     <x:t>NEM</x:t>
   </x:si>
   <x:si>
     <x:t>Newmont Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPWXK1</x:t>
   </x:si>
   <x:si>
-    <x:t>202</x:t>
-[...5 lines deleted...]
-    <x:t>7.32%</x:t>
+    <x:t>205</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,703.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10.45%</x:t>
   </x:si>
   <x:si>
     <x:t>FCX</x:t>
   </x:si>
   <x:si>
     <x:t>Freeport-Mcmoran Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJDB15</x:t>
   </x:si>
   <x:si>
-    <x:t>273</x:t>
-[...5 lines deleted...]
-    <x:t>6.50%</x:t>
+    <x:t>276</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,055.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.32%</x:t>
   </x:si>
   <x:si>
     <x:t>SHW</x:t>
   </x:si>
   <x:si>
     <x:t>Sherwin-Williams Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSXQV7</x:t>
   </x:si>
   <x:si>
-    <x:t>43</x:t>
-[...5 lines deleted...]
-    <x:t>5.87%</x:t>
+    <x:t>44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,419.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.82%</x:t>
   </x:si>
   <x:si>
     <x:t>ECL</x:t>
   </x:si>
   <x:si>
     <x:t>Ecolab Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BHKYH4</x:t>
   </x:si>
   <x:si>
+    <x:t>48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,897.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Air Products And Chemicals Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC4JJ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,761.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CRH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D3JXM1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>127</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$12,217.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NUE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nucor Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ8KV2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,397.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CTVA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Corteva Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN969C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>121</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10,049.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>VMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vulcan Materials Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6,029.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MLM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Martin Marietta Materials Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,317.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>STLD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Steel Dynamics Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HGYNZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,314.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Smurfit Westrock Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NK9ZXT4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,250.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PPG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ppg Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BRJ809</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,091.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IFF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLSL58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,660.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AMCR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amcor Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LNJRQ09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,592.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>IP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Paper Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM5SR2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,566.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DOW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dow Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BN96922</x:t>
+  </x:si>
+  <x:si>
+    <x:t>118</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,558.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PKG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Packaging Corp Of America</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB8SW7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,451.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>CF</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cf Industries Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BWJFZ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$3,181.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BALL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ball Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDDNH5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,819.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LYB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lyondellbasell Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000WCFV84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,627.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Albemarle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ26K7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,530.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Avery Dennison Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCQ4P6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,339.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MOS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mosaic Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BFXHL6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,262.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
     <x:t>47</x:t>
   </x:si>
   <x:si>
-    <x:t>$13,333.90</x:t>
-[...370 lines deleted...]
-  <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$.01</x:t>
-[...2 lines deleted...]
-    <x:t>0.00%</x:t>
+    <x:t>$47.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$25.90</x:t>
-[...2 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$228.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -604,56 +586,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49a1467240243c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R34aa27edf25a44a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd3e1a8ab2f5341c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re2c2b4546ce04e0d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R79c80f88ba644191" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R57118d16de944da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I33"/>
+  <x:dimension ref="A1:I32"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="50" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -955,657 +937,628 @@
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="E16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G17" s="1" t="s">
+      <x:c r="H17" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>100</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>117</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>128</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>129</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="H26" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="G27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="D28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
         <x:v>164</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="G30" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>167</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="G31" s="1" t="s">
+    </x:row>
+    <x:row r="32" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A32" s="2" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="H31" s="1" t="s">
-[...60 lines deleted...]
-      <x:c r="I33" s="2" t="s">
+      <x:c r="B32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H32" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I32" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A33:I33"/>
+    <x:mergeCell ref="A32:I32"/>
   </x:mergeCells>
 </x:worksheet>
 </file>