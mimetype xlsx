--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1,2838 +1,2385 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe9d4a2e2b7b490c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e56a35cb68e47fd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260430" sheetId="1" r:id="R054ba50b6fc5450d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260521" sheetId="1" r:id="R21e3506a75594700"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2402" uniqueCount="932">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  04/30/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1962" uniqueCount="781">
+  <x:si>
+    <x:t>Daily Holdings (%)  05/21/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2XQKX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,487.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZSWSP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,220.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4R86W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,216.10</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S4X15V4</x:t>
   </x:si>
   <x:si>
     <x:t>2.125</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...17 lines deleted...]
-    <x:t>USD</x:t>
+    <x:t>$69,005.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4Q8W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,282.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Gas And Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSMR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,062.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>Charter Communications Operating Llc /</x:t>
   </x:si>
   <x:si>
-    <x:t>10/23/2045</x:t>
-[...11 lines deleted...]
-    <x:t>Verizon Communications Inc</x:t>
+    <x:t>05/01/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J2KQNJ2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,427.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,327.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015Z953D3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$57,055.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000K8L81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,411.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Operations Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J9H9BW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,390.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXKWQ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,068.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RV5M3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,124.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S19GVX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,690.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCJJCL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,560.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PL29666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,013.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MDP4HM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,986.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY0PYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,709.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDHL8W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,529.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMKS7K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,271.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDF07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,310.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHH7RT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,204.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDM6DL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,138.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conagra Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M897H71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,656.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WM3FHL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,352.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8S97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,715.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDJB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,598.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZV9YVV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,579.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BL6CVP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,413.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,187.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ06334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,054.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027G8HG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,836.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Foods Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZT3D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,697.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QCC8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,448.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,130.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HQCKF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,754.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2061</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y8XNZ01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,177.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSNW72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,176.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZTGK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,666.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,375.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8YR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,875.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ063N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,569.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHWBP76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$36,988.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4X46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,725.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYSW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,492.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4XX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,276.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZS0BPT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,116.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprint Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000027JD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,876.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Deutsche Telekom International Finance</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00001TB91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,117.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Var Energi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFQSQL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,475.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000PWR26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,280.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JNB23V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,856.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS53604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,757.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019MDN2G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,642.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C76KWF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,564.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPR16M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,554.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NPN4GT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,452.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KV92VM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,388.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00006VK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,353.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C6SZC54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,276.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDFL31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,157.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RXCW2Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,154.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SXGF919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,129.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LR4Z8B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,979.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M81ZJY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,904.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Smw Finance Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMKHYF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,793.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRC5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,728.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZGGHK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,727.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYFZQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,725.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Capital Lp / Glp Financing Ii Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M0DVW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,618.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minera Mexico Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S53MG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,570.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golub Capital BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81VX86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,532.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0P4ZH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,529.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P449F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,510.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,442.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/21/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L524VF4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,407.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRZ0F73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,406.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santander Holdings Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYKQTK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,381.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSN7W87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,336.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P61WF32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,331.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G137GB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,302.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GTZP0S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,272.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY7Z109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,245.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GM56528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,211.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL07CK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,188.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ST63R37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,145.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193VLX56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,124.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QXLW510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,124.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NBCFRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,092.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J9YRRW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,080.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ1VLJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,062.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QX3PN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,054.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,028.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMYLCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,022.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P17FY87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,996.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZTSD12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,974.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFDK095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,959.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JZ42847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,958.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Finance Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M8RBC22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,942.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YM3CR56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,934.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HDQYCH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,909.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113S2FV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,896.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flutter Treasury Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V57CJF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,890.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSB663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,885.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G26NCX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,869.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitios Latinoamerica Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016G3XBY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,832.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nisource Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GPWLY53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,831.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02026B669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,818.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rtx Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GM18972</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,802.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/03/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GH1NNR8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,802.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,752.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016XT0P54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,718.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQ94SP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,635.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Finance International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HW2ZLF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,620.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR3L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,576.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YJ6YFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,544.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NSHYZG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,523.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJY83V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,494.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ062M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,452.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NFNRVF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,449.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QD83755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,446.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL09MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,392.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Las Vegas Sands Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/08/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PVK11T0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,377.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDHX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,332.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Corpus Christi Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLXLLW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,216.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRWTBJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,192.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RD4VKK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,165.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT7KLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,128.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>News Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXXPNK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,128.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PD3GSR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,112.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,105.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016L9VGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,954.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,933.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q3W871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,932.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BP7RK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,871.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcon Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,806.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR5X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,779.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QSDFBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,765.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RB6PY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,748.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0XZVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,725.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HGWNR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,651.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athene Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M2RL889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,506.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WMLRLV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,974.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VPLJZ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,950.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHZ6JR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,896.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M3FYGS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,876.04</x:t>
   </x:si>
   <x:si>
     <x:t>03/21/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZLKTF45</x:t>
   </x:si>
   <x:si>
-    <x:t>2.550</x:t>
-[...146 lines deleted...]
-    <x:t>Kroger Co/The</x:t>
+    <x:t>$22,774.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015SKPHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,703.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC8J4Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,624.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KWWDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,374.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011K30QW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,255.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHNZJ15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,219.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011WYRSJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,127.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8RG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,929.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF7DG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,865.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YP82P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,652.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYG98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,882.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPVF260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,855.10</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2047</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FRXL5S9</x:t>
   </x:si>
   <x:si>
-    <x:t>4.450</x:t>
-[...530 lines deleted...]
-    <x:t>$51,338.05</x:t>
+    <x:t>$20,708.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0038PKS87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,607.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR9W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,679.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0P7XC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,454.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infraestructura Energetica Nova Sapi De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X8R5V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,771.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,405.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T239HG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,560.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,220.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V0XGY88</x:t>
   </x:si>
   <x:si>
-    <x:t>3.850</x:t>
-[...656 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$17,062.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CJ08Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,438.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2052</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017RD17N3</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,692.98</x:t>
-[...524 lines deleted...]
-    <x:t>$25,234.84</x:t>
+    <x:t>$16,403.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PKCSR05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,512.75</x:t>
   </x:si>
   <x:si>
     <x:t>0.29%</x:t>
   </x:si>
   <x:si>
-    <x:t>BBG01QXLW510</x:t>
-[...755 lines deleted...]
-    <x:t>0.18%</x:t>
+    <x:t>Everest Reinsurance Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012R1WYH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,423.18</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2051</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T64VY20</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,429.02</x:t>
-[...8 lines deleted...]
-    <x:t>$15,310.90</x:t>
+    <x:t>$15,282.62</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>39,650</x:t>
-[...2 lines deleted...]
-    <x:t>$39,650.13</x:t>
+    <x:t>17,782</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,781.94</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-2,614.53</x:t>
+    <x:t>$-1,564.38</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -2863,56 +2410,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b4a2e7f83b34795" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re8512b2fe6aa41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R054ba50b6fc5450d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f5598338ba4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8926ad75090f4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21e3506a75594700" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L218"/>
+  <x:dimension ref="A1:L178"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -3065,8136 +2612,6616 @@
       <x:c r="B5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
         <x:v>28</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>22</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>37</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="E7" s="1" t="s">
+      <x:c r="F7" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G7" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H7" s="1" t="s">
         <x:v>40</x:v>
       </x:c>
-      <x:c r="F7" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G7" s="1" t="s">
+      <x:c r="I7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>41</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>42</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="D8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="F8" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G8" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H8" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
-      <x:c r="E8" s="1" t="s">
+      <x:c r="I8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>47</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="C9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="F9" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G9" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="E9" s="1" t="s">
+      <x:c r="I9" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J9" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>55</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="D10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>61</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>67</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="E12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="H12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K12" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>36</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="E13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J13" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>19</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E65" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="F65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="K65" s="1" t="s">
         <x:v>335</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="F67" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>347</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="F69" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H69" s="1" t="s">
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="K69" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="I88" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J88" s="1" t="s">
         <x:v>429</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>417</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>578</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>579</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>657</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>659</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="K145" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L145" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>438</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>664</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="K146" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L146" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K147" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L147" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K148" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L148" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K149" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L149" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K150" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L150" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K151" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L151" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>666</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
         <x:v>686</x:v>
       </x:c>
-      <x:c r="F152" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>664</x:v>
       </x:c>
       <x:c r="K152" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L152" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="C153" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="C153" s="1" t="s">
+      <x:c r="D153" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
+        <x:v>197</x:v>
+      </x:c>
+      <x:c r="F153" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H153" s="1" t="s">
+      <x:c r="I153" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J153" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="I153" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K153" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="L153" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K154" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L154" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K155" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L155" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
         <x:v>699</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K156" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L156" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="K157" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L157" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>701</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>709</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J158" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K158" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L158" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
         <x:v>710</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="K159" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L159" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
         <x:v>715</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
         <x:v>716</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K160" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L160" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
         <x:v>720</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K161" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L161" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C162" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C162" s="1" t="s">
+      <x:c r="D162" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="D162" s="1" t="s">
+      <x:c r="E162" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F162" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G162" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H162" s="1" t="s">
         <x:v>723</x:v>
       </x:c>
-      <x:c r="E162" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K162" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L162" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C163" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="D163" s="1" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="C163" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D163" s="1" t="s">
+      <x:c r="E163" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F163" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G163" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H163" s="1" t="s">
         <x:v>726</x:v>
       </x:c>
-      <x:c r="E163" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="K163" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L163" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
+        <x:v>727</x:v>
+      </x:c>
+      <x:c r="D164" s="1" t="s">
+        <x:v>728</x:v>
+      </x:c>
+      <x:c r="E164" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F164" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G164" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H164" s="1" t="s">
         <x:v>729</x:v>
       </x:c>
-      <x:c r="D164" s="1" t="s">
+      <x:c r="I164" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J164" s="1" t="s">
         <x:v>730</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="K164" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L164" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C165" s="1" t="s">
+        <x:v>731</x:v>
+      </x:c>
+      <x:c r="D165" s="1" t="s">
         <x:v>732</x:v>
       </x:c>
-      <x:c r="C165" s="1" t="s">
+      <x:c r="E165" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
         <x:v>733</x:v>
       </x:c>
-      <x:c r="D165" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I165" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J165" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="K165" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L165" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
+        <x:v>735</x:v>
+      </x:c>
+      <x:c r="D166" s="1" t="s">
         <x:v>736</x:v>
       </x:c>
-      <x:c r="D166" s="1" t="s">
+      <x:c r="E166" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="F166" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G166" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H166" s="1" t="s">
         <x:v>737</x:v>
       </x:c>
-      <x:c r="E166" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H166" s="1" t="s">
+      <x:c r="I166" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J166" s="1" t="s">
         <x:v>738</x:v>
       </x:c>
-      <x:c r="I166" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K166" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="L166" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C167" s="1" t="s">
         <x:v>739</x:v>
       </x:c>
-      <x:c r="C167" s="1" t="s">
+      <x:c r="D167" s="1" t="s">
         <x:v>740</x:v>
       </x:c>
-      <x:c r="D167" s="1" t="s">
+      <x:c r="E167" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="F167" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G167" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H167" s="1" t="s">
         <x:v>741</x:v>
       </x:c>
-      <x:c r="E167" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>738</x:v>
       </x:c>
       <x:c r="K167" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L167" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
+        <x:v>546</x:v>
+      </x:c>
+      <x:c r="C168" s="1" t="s">
+        <x:v>742</x:v>
+      </x:c>
+      <x:c r="D168" s="1" t="s">
         <x:v>743</x:v>
       </x:c>
-      <x:c r="C168" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D168" s="1" t="s">
+      <x:c r="E168" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="F168" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G168" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H168" s="1" t="s">
         <x:v>744</x:v>
       </x:c>
-      <x:c r="E168" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H168" s="1" t="s">
+      <x:c r="I168" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J168" s="1" t="s">
         <x:v>745</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="K168" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L168" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
+        <x:v>612</x:v>
+      </x:c>
+      <x:c r="C169" s="1" t="s">
         <x:v>746</x:v>
       </x:c>
-      <x:c r="C169" s="1" t="s">
+      <x:c r="D169" s="1" t="s">
         <x:v>747</x:v>
       </x:c>
-      <x:c r="D169" s="1" t="s">
+      <x:c r="E169" s="1" t="s">
         <x:v>748</x:v>
       </x:c>
-      <x:c r="E169" s="1" t="s">
+      <x:c r="F169" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G169" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H169" s="1" t="s">
         <x:v>749</x:v>
       </x:c>
-      <x:c r="F169" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H169" s="1" t="s">
+      <x:c r="I169" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J169" s="1" t="s">
         <x:v>750</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="K169" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L169" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C170" s="1" t="s">
         <x:v>751</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>308</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
         <x:v>752</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
         <x:v>753</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="K170" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L170" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
         <x:v>756</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="K171" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L171" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
+        <x:v>758</x:v>
+      </x:c>
+      <x:c r="D172" s="1" t="s">
+        <x:v>759</x:v>
+      </x:c>
+      <x:c r="E172" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F172" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G172" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H172" s="1" t="s">
+        <x:v>760</x:v>
+      </x:c>
+      <x:c r="I172" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J172" s="1" t="s">
         <x:v>757</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="K172" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L172" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
         <x:v>761</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
         <x:v>762</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="K173" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L173" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
+        <x:v>768</x:v>
+      </x:c>
+      <x:c r="I174" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J174" s="1" t="s">
         <x:v>765</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>663</x:v>
       </x:c>
       <x:c r="K174" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L174" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12" ht="15" customHeight="1">
       <x:c r="A175" s="1">
         <x:v>172</x:v>
       </x:c>
       <x:c r="B175" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C175" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="D175" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="E175" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F175" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G175" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H175" s="1" t="s">
-        <x:v>769</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I175" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J175" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="K175" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L175" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="176" spans="1:12" ht="15" customHeight="1">
       <x:c r="A176" s="1">
         <x:v>173</x:v>
       </x:c>
       <x:c r="B176" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C176" s="1" t="s">
-        <x:v>770</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D176" s="1" t="s">
-        <x:v>771</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="E176" s="1" t="s">
-        <x:v>772</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F176" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="G176" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="H176" s="1" t="s">
-        <x:v>773</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I176" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J176" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="K176" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L176" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="177" spans="1:12" ht="15" customHeight="1">
       <x:c r="A177" s="1">
         <x:v>174</x:v>
       </x:c>
       <x:c r="B177" s="1" t="s">
-        <x:v>774</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="C177" s="1" t="s">
-        <x:v>775</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D177" s="1" t="s">
-        <x:v>776</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E177" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F177" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>777</x:v>
       </x:c>
       <x:c r="G177" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H177" s="1" t="s">
-        <x:v>777</x:v>
+        <x:v>778</x:v>
       </x:c>
       <x:c r="I177" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J177" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>779</x:v>
       </x:c>
       <x:c r="K177" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L177" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="178" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A178" s="1">
-[...20 lines deleted...]
-      <x:c r="H178" s="1" t="s">
+      <x:c r="A178" s="2" t="s">
         <x:v>780</x:v>
       </x:c>
-      <x:c r="I178" s="1" t="s">
-[...1422 lines deleted...]
-      <x:c r="B216" s="1" t="s">
+      <x:c r="B178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C216" s="1" t="s">
-[...61 lines deleted...]
-      <x:c r="K217" s="1" t="s">
+      <x:c r="C178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L217" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B218" s="2" t="s">
+      <x:c r="D178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C218" s="2" t="s">
+      <x:c r="E178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D218" s="2" t="s">
+      <x:c r="F178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E218" s="2" t="s">
+      <x:c r="G178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F218" s="2" t="s">
+      <x:c r="H178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G218" s="2" t="s">
+      <x:c r="I178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H218" s="2" t="s">
+      <x:c r="J178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I218" s="2" t="s">
+      <x:c r="K178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J218" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="L218" s="2" t="s">
+      <x:c r="L178" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A218:L218"/>
+    <x:mergeCell ref="A178:L178"/>
   </x:mergeCells>
 </x:worksheet>
 </file>