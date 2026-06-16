--- v1 (2026-05-25)
+++ v2 (2026-06-16)
@@ -1,2388 +1,2379 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e56a35cb68e47fd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e673a3127c4cf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260521" sheetId="1" r:id="R21e3506a75594700"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260615" sheetId="1" r:id="R9076e0ec596542ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1962" uniqueCount="781">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/21/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1929" uniqueCount="778">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/15/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
+    <x:t>At&amp;T Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012BDJLN1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bond</x:t>
+  </x:si>
+  <x:si>
+    <x:t>200,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$132,222.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United States</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USD</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MDP4HM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$75,323.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4R86W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,990.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHH7RT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,055.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S4X15V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$69,381.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4Q8W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,634.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Gas And Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSMR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,332.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004H181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$59,934.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,109.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000K8L81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,930.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Operations Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J9H9BW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,883.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4X46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,353.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXKWQ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,952.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>01/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RV5M3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,752.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S19GVX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,155.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCJJCL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,116.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/29/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2XQKX1</x:t>
   </x:si>
   <x:si>
     <x:t>4.450</x:t>
   </x:si>
   <x:si>
-    <x:t>Bond</x:t>
-[...17 lines deleted...]
-    <x:t>USD</x:t>
+    <x:t>$50,510.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PL29666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,211.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDHL8W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,023.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY0PYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,940.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMKS7K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,703.96</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZSWSP9</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,220.80</x:t>
-[...80 lines deleted...]
-    <x:t>BBG00J2KQNJ2</x:t>
+    <x:t>$49,370.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDF07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,459.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conagra Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M897H71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,474.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDM6DL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,417.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WM3FHL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,558.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8S97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,155.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDJB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,945.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZV9YVV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,880.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027G8HG9</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$59,427.44</x:t>
-[...26 lines deleted...]
-    <x:t>BBG015Z953D3</x:t>
+    <x:t>$45,745.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Foods Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZT3D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,702.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ06334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,337.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BL6CVP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,216.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,711.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,446.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HQCKF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,114.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSNW72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,909.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0038PKS87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,027.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZTGK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,845.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,148.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.73%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8YR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,595.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ063N2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$38,056.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHWBP76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,816.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYSW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,303.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4XX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,160.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZS0BPT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,186.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprint Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000027JD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,148.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Var Energi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFQSQL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,718.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000PWR26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,713.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019MDN2G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,082.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JNB23V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,883.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPR16M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,814.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C76KWF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,761.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KV92VM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,688.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00006VK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,439.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RXCW2Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,428.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C6SZC54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,396.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SXGF919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,274.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS53604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,261.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDFL31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,254.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NPN4GT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,239.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LR4Z8B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,075.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M81ZJY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,052.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Smw Finance Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMKHYF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,940.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/22/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01TZGGHK4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,923.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRC5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,909.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYFZQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,857.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Capital Lp / Glp Financing Ii Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M0DVW89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,719.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Golub Capital BDC Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L81VX86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,700.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0P4ZH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,656.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P61WF32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,597.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRZ0F73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,571.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,558.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Minera Mexico Sa De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/12/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S53MG87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,550.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QXLW510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,493.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santander Holdings Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYKQTK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,480.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G137GB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,465.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ1VLJ3</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$57,055.96</x:t>
-[...410 lines deleted...]
-    <x:t>BBG00Y8XNZ01</x:t>
+    <x:t>$25,460.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itc Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3M5Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,400.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL07CK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,369.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY7Z109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,348.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMYLCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,284.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193VLX56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,272.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitios Latinoamerica Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016G3XBY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,270.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ST63R37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,240.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Flutter Treasury Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/04/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01V57CJF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,210.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NBCFRX8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,166.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P17FY87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,146.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02026B669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,140.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,129.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Logistics Partners Operations Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS78D36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,087.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P449F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,071.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZTSD12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,071.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bat Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MC4WFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,068.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Finance Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M8RBC22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,064.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G26NCX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,050.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JZ42847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,050.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFDK095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,028.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSB663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,020.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mccormick &amp; Co Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HDQYCH8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,013.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQ94SP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,005.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK2WL66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,986.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Natural Resources Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GSN7W87</x:t>
   </x:si>
   <x:si>
     <x:t>3.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,177.24</x:t>
-[...173 lines deleted...]
-    <x:t>0.55%</x:t>
+    <x:t>$24,936.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016XT0P54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,890.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Williams Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GTZP0S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,888.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sherwin-Williams Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GM56528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,870.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Finance International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HW2ZLF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,741.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YJ6YFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,728.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR3L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,701.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J9YRRW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,684.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NSHYZG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,648.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL09MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,640.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113S2FV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,626.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QX3PN65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,624.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,617.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJY83V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,587.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NFNRVF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,553.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ062M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,532.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDHX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,472.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PD3GSR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,408.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRWTBJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,356.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>News Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZXXPNK3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,343.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Corpus Christi Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLXLLW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,324.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RD4VKK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,294.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
   </x:si>
   <x:si>
     <x:t>Netherlands</x:t>
   </x:si>
   <x:si>
-    <x:t>Var Energi Asa</x:t>
-[...758 lines deleted...]
-    <x:t>BBG00GM18972</x:t>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016L9VGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,268.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,247.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT7KLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,239.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QD83755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,205.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q3W871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,039.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR5X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,967.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011B7SYN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,939.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QSDFBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,916.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcon Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,916.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RB6PY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,892.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athene Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M2RL889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,856.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HGWNR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,839.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757V0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,710.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BP7RK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,674.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0XZVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,513.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WMLRLV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,212.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHZ6JR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,105.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VPLJZ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,991.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/21/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,937.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015SKPHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,902.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M3FYGS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,797.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC8J4Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,792.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011K30QW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,423.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8RG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,381.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011WYRSJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,292.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KWWDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,254.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PGQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,189.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF7DG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,065.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WS5W0Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,888.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YP82P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,877.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYG98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,357.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPVF260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,264.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FRXL5S9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,146.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR9W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,075.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0P7XC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,945.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infraestructura Energetica Nova Sapi De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X8R5V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,114.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,801.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YZ3L1D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,980.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T239HG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,959.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,404.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V0XGY88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,910.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CJ08Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,811.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017RD17N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,790.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PH19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,967.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Everest Reinsurance Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012R1WYH4</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,802.41</x:t>
-[...743 lines deleted...]
-    <x:t>$15,282.62</x:t>
+    <x:t>$15,811.11</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>17,782</x:t>
-[...2 lines deleted...]
-    <x:t>$17,781.94</x:t>
+    <x:t>13,133</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$13,133.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.25%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,564.38</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-1,219.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2410,56 +2401,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2f5598338ba4e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R8926ad75090f4da5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R21e3506a75594700" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e4b343d562445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91335308b68d42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9076e0ec596542ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L178"/>
+  <x:dimension ref="A1:L175"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2588,6640 +2579,6526 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L4" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C5" s="1" t="s">
         <x:v>25</x:v>
       </x:c>
-      <x:c r="C5" s="1" t="s">
+      <x:c r="D5" s="1" t="s">
         <x:v>26</x:v>
       </x:c>
-      <x:c r="D5" s="1" t="s">
+      <x:c r="E5" s="1" t="s">
         <x:v>27</x:v>
       </x:c>
-      <x:c r="E5" s="1" t="s">
+      <x:c r="F5" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G5" s="1" t="s">
         <x:v>28</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>19</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
         <x:v>30</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
         <x:v>31</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>79</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>76</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>94</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>95</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J21" s="1" t="s">
         <x:v>114</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>115</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
+        <x:v>133</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="I28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>157</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>184</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J36" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>204</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>19</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>278</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J59" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="I59" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="I69" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
         <x:v>373</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
         <x:v>374</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="F83" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G83" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H83" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="F83" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H83" s="1" t="s">
+      <x:c r="I83" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J83" s="1" t="s">
         <x:v>415</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>359</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C85" s="1" t="s">
+      <x:c r="D85" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
+      <x:c r="E85" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E85" s="1" t="s">
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
-      <x:c r="C86" s="1" t="s">
+      <x:c r="E86" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
-      <x:c r="D86" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="E87" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="E88" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>437</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
+        <x:v>370</x:v>
+      </x:c>
+      <x:c r="D90" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="E90" s="1" t="s">
         <x:v>440</x:v>
       </x:c>
-      <x:c r="D90" s="1" t="s">
+      <x:c r="F90" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G90" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H90" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
-      <x:c r="E90" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="C91" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="D91" s="1" t="s">
+        <x:v>442</x:v>
+      </x:c>
+      <x:c r="E91" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="F91" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G91" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H91" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
-      <x:c r="C91" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="E92" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F92" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G92" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H92" s="1" t="s">
         <x:v>446</x:v>
       </x:c>
-      <x:c r="E92" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="C93" s="1" t="s">
+        <x:v>447</x:v>
+      </x:c>
+      <x:c r="D93" s="1" t="s">
+        <x:v>448</x:v>
+      </x:c>
+      <x:c r="E93" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="F93" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G93" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H93" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
-      <x:c r="C93" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
+        <x:v>455</x:v>
+      </x:c>
+      <x:c r="D95" s="1" t="s">
+        <x:v>456</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
         <x:v>458</x:v>
       </x:c>
-      <x:c r="D95" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="D96" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="E96" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="F96" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G96" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H96" s="1" t="s">
         <x:v>462</x:v>
       </x:c>
-      <x:c r="D96" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>465</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
         <x:v>466</x:v>
       </x:c>
-      <x:c r="E97" s="1" t="s">
+      <x:c r="F97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
         <x:v>467</x:v>
       </x:c>
-      <x:c r="F97" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
         <x:v>474</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="C100" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="C100" s="1" t="s">
+      <x:c r="D100" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="D100" s="1" t="s">
+      <x:c r="E100" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="F100" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G100" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H100" s="1" t="s">
         <x:v>477</x:v>
       </x:c>
-      <x:c r="E100" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="D101" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D101" s="1" t="s">
+      <x:c r="E101" s="1" t="s">
         <x:v>481</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>246</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
         <x:v>482</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C102" s="1" t="s">
         <x:v>483</x:v>
       </x:c>
-      <x:c r="C102" s="1" t="s">
+      <x:c r="D102" s="1" t="s">
         <x:v>484</x:v>
       </x:c>
-      <x:c r="D102" s="1" t="s">
+      <x:c r="E102" s="1" t="s">
         <x:v>485</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>51</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
         <x:v>486</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
         <x:v>488</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="F103" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G103" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H103" s="1" t="s">
         <x:v>489</x:v>
       </x:c>
-      <x:c r="F103" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
+        <x:v>490</x:v>
+      </x:c>
+      <x:c r="C104" s="1" t="s">
         <x:v>491</x:v>
       </x:c>
-      <x:c r="C104" s="1" t="s">
+      <x:c r="D104" s="1" t="s">
         <x:v>492</x:v>
       </x:c>
-      <x:c r="D104" s="1" t="s">
+      <x:c r="E104" s="1" t="s">
         <x:v>493</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
         <x:v>494</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
         <x:v>495</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>462</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
         <x:v>496</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>497</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>525</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
+        <x:v>526</x:v>
+      </x:c>
+      <x:c r="E112" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
+        <x:v>527</x:v>
+      </x:c>
+      <x:c r="I112" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J112" s="1" t="s">
         <x:v>519</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>429</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>559</x:v>
+        <x:v>562</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>573</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
+        <x:v>558</x:v>
+      </x:c>
+      <x:c r="D126" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
+      <x:c r="F126" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G126" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H126" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
-      <x:c r="F126" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
         <x:v>585</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
+        <x:v>592</x:v>
+      </x:c>
+      <x:c r="E128" s="1" t="s">
+        <x:v>593</x:v>
+      </x:c>
+      <x:c r="F128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
+        <x:v>594</x:v>
+      </x:c>
+      <x:c r="I128" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J128" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>574</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>627</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>628</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>634</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>635</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>632</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>642</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>643</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
+        <x:v>619</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>594</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
+        <x:v>661</x:v>
+      </x:c>
+      <x:c r="C145" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>656</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>655</x:v>
       </x:c>
       <x:c r="K145" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L145" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>663</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K146" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L146" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
-        <x:v>667</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K147" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L147" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>671</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K148" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L148" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="K149" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L149" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K150" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L150" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="I151" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J151" s="1" t="s">
         <x:v>683</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>664</x:v>
       </x:c>
       <x:c r="K151" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L151" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>664</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K152" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L152" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K153" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="L153" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="K154" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L154" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K155" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L155" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="I156" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J156" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>691</x:v>
       </x:c>
       <x:c r="K156" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L156" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>705</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K157" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L157" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="K158" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L158" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
         <x:v>712</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>706</x:v>
       </x:c>
       <x:c r="K159" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L159" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12" ht="15" customHeight="1">
       <x:c r="A160" s="1">
         <x:v>157</x:v>
       </x:c>
       <x:c r="B160" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C160" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="D160" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E160" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F160" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G160" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H160" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="I160" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J160" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="K160" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L160" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="161" spans="1:12" ht="15" customHeight="1">
       <x:c r="A161" s="1">
         <x:v>158</x:v>
       </x:c>
       <x:c r="B161" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C161" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="D161" s="1" t="s">
-        <x:v>719</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="E161" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="F161" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G161" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H161" s="1" t="s">
-        <x:v>720</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="I161" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J161" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="K161" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L161" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="162" spans="1:12" ht="15" customHeight="1">
       <x:c r="A162" s="1">
         <x:v>159</x:v>
       </x:c>
       <x:c r="B162" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C162" s="1" t="s">
-        <x:v>721</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="D162" s="1" t="s">
-        <x:v>722</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="E162" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="F162" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G162" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H162" s="1" t="s">
-        <x:v>723</x:v>
+        <x:v>725</x:v>
       </x:c>
       <x:c r="I162" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J162" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>726</x:v>
       </x:c>
       <x:c r="K162" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L162" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="163" spans="1:12" ht="15" customHeight="1">
       <x:c r="A163" s="1">
         <x:v>160</x:v>
       </x:c>
       <x:c r="B163" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>727</x:v>
       </x:c>
       <x:c r="C163" s="1" t="s">
-        <x:v>724</x:v>
+        <x:v>728</x:v>
       </x:c>
       <x:c r="D163" s="1" t="s">
-        <x:v>725</x:v>
+        <x:v>729</x:v>
       </x:c>
       <x:c r="E163" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F163" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G163" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H163" s="1" t="s">
-        <x:v>726</x:v>
+        <x:v>730</x:v>
       </x:c>
       <x:c r="I163" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J163" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>731</x:v>
       </x:c>
       <x:c r="K163" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="L163" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="164" spans="1:12" ht="15" customHeight="1">
       <x:c r="A164" s="1">
         <x:v>161</x:v>
       </x:c>
       <x:c r="B164" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C164" s="1" t="s">
-        <x:v>727</x:v>
+        <x:v>732</x:v>
       </x:c>
       <x:c r="D164" s="1" t="s">
-        <x:v>728</x:v>
+        <x:v>733</x:v>
       </x:c>
       <x:c r="E164" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F164" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G164" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H164" s="1" t="s">
-        <x:v>729</x:v>
+        <x:v>734</x:v>
       </x:c>
       <x:c r="I164" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J164" s="1" t="s">
-        <x:v>730</x:v>
+        <x:v>735</x:v>
       </x:c>
       <x:c r="K164" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L164" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="165" spans="1:12" ht="15" customHeight="1">
       <x:c r="A165" s="1">
         <x:v>162</x:v>
       </x:c>
       <x:c r="B165" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="C165" s="1" t="s">
-        <x:v>731</x:v>
+        <x:v>736</x:v>
       </x:c>
       <x:c r="D165" s="1" t="s">
-        <x:v>732</x:v>
+        <x:v>737</x:v>
       </x:c>
       <x:c r="E165" s="1" t="s">
+        <x:v>738</x:v>
+      </x:c>
+      <x:c r="F165" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G165" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="H165" s="1" t="s">
+        <x:v>739</x:v>
+      </x:c>
+      <x:c r="I165" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J165" s="1" t="s">
+        <x:v>740</x:v>
+      </x:c>
+      <x:c r="K165" s="1" t="s">
         <x:v>68</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L165" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="166" spans="1:12" ht="15" customHeight="1">
       <x:c r="A166" s="1">
         <x:v>163</x:v>
       </x:c>
       <x:c r="B166" s="1" t="s">
-        <x:v>734</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="C166" s="1" t="s">
-        <x:v>735</x:v>
+        <x:v>741</x:v>
       </x:c>
       <x:c r="D166" s="1" t="s">
-        <x:v>736</x:v>
+        <x:v>742</x:v>
       </x:c>
       <x:c r="E166" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="F166" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G166" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H166" s="1" t="s">
-        <x:v>737</x:v>
+        <x:v>743</x:v>
       </x:c>
       <x:c r="I166" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J166" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>740</x:v>
       </x:c>
       <x:c r="K166" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L166" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="167" spans="1:12" ht="15" customHeight="1">
       <x:c r="A167" s="1">
         <x:v>164</x:v>
       </x:c>
       <x:c r="B167" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="C167" s="1" t="s">
-        <x:v>739</x:v>
+        <x:v>744</x:v>
       </x:c>
       <x:c r="D167" s="1" t="s">
-        <x:v>740</x:v>
+        <x:v>745</x:v>
       </x:c>
       <x:c r="E167" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>746</x:v>
       </x:c>
       <x:c r="F167" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G167" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H167" s="1" t="s">
-        <x:v>741</x:v>
+        <x:v>747</x:v>
       </x:c>
       <x:c r="I167" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J167" s="1" t="s">
-        <x:v>738</x:v>
+        <x:v>748</x:v>
       </x:c>
       <x:c r="K167" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L167" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="168" spans="1:12" ht="15" customHeight="1">
       <x:c r="A168" s="1">
         <x:v>165</x:v>
       </x:c>
       <x:c r="B168" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C168" s="1" t="s">
-        <x:v>742</x:v>
+        <x:v>749</x:v>
       </x:c>
       <x:c r="D168" s="1" t="s">
-        <x:v>743</x:v>
+        <x:v>750</x:v>
       </x:c>
       <x:c r="E168" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="F168" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G168" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H168" s="1" t="s">
-        <x:v>744</x:v>
+        <x:v>751</x:v>
       </x:c>
       <x:c r="I168" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J168" s="1" t="s">
-        <x:v>745</x:v>
+        <x:v>752</x:v>
       </x:c>
       <x:c r="K168" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L168" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="169" spans="1:12" ht="15" customHeight="1">
       <x:c r="A169" s="1">
         <x:v>166</x:v>
       </x:c>
       <x:c r="B169" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C169" s="1" t="s">
-        <x:v>746</x:v>
+        <x:v>753</x:v>
       </x:c>
       <x:c r="D169" s="1" t="s">
-        <x:v>747</x:v>
+        <x:v>754</x:v>
       </x:c>
       <x:c r="E169" s="1" t="s">
-        <x:v>748</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="F169" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G169" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H169" s="1" t="s">
-        <x:v>749</x:v>
+        <x:v>755</x:v>
       </x:c>
       <x:c r="I169" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J169" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="K169" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L169" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="170" spans="1:12" ht="15" customHeight="1">
       <x:c r="A170" s="1">
         <x:v>167</x:v>
       </x:c>
       <x:c r="B170" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C170" s="1" t="s">
-        <x:v>751</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D170" s="1" t="s">
-        <x:v>752</x:v>
+        <x:v>758</x:v>
       </x:c>
       <x:c r="E170" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="F170" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G170" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H170" s="1" t="s">
-        <x:v>753</x:v>
+        <x:v>759</x:v>
       </x:c>
       <x:c r="I170" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J170" s="1" t="s">
-        <x:v>750</x:v>
+        <x:v>756</x:v>
       </x:c>
       <x:c r="K170" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L170" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="171" spans="1:12" ht="15" customHeight="1">
       <x:c r="A171" s="1">
         <x:v>168</x:v>
       </x:c>
       <x:c r="B171" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C171" s="1" t="s">
-        <x:v>754</x:v>
+        <x:v>760</x:v>
       </x:c>
       <x:c r="D171" s="1" t="s">
-        <x:v>755</x:v>
+        <x:v>761</x:v>
       </x:c>
       <x:c r="E171" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="F171" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G171" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H171" s="1" t="s">
-        <x:v>756</x:v>
+        <x:v>762</x:v>
       </x:c>
       <x:c r="I171" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J171" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K171" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L171" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="172" spans="1:12" ht="15" customHeight="1">
       <x:c r="A172" s="1">
         <x:v>169</x:v>
       </x:c>
       <x:c r="B172" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>764</x:v>
       </x:c>
       <x:c r="C172" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>757</x:v>
       </x:c>
       <x:c r="D172" s="1" t="s">
-        <x:v>759</x:v>
+        <x:v>765</x:v>
       </x:c>
       <x:c r="E172" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>766</x:v>
       </x:c>
       <x:c r="F172" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G172" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
       <x:c r="H172" s="1" t="s">
-        <x:v>760</x:v>
+        <x:v>767</x:v>
       </x:c>
       <x:c r="I172" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J172" s="1" t="s">
-        <x:v>757</x:v>
+        <x:v>763</x:v>
       </x:c>
       <x:c r="K172" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L172" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="173" spans="1:12" ht="15" customHeight="1">
       <x:c r="A173" s="1">
         <x:v>170</x:v>
       </x:c>
       <x:c r="B173" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C173" s="1" t="s">
-        <x:v>761</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D173" s="1" t="s">
-        <x:v>762</x:v>
+        <x:v>768</x:v>
       </x:c>
       <x:c r="E173" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F173" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>769</x:v>
       </x:c>
       <x:c r="G173" s="1" t="s">
-        <x:v>763</x:v>
+        <x:v>770</x:v>
       </x:c>
       <x:c r="H173" s="1" t="s">
-        <x:v>764</x:v>
+        <x:v>771</x:v>
       </x:c>
       <x:c r="I173" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J173" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>772</x:v>
       </x:c>
       <x:c r="K173" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L173" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="174" spans="1:12" ht="15" customHeight="1">
       <x:c r="A174" s="1">
         <x:v>171</x:v>
       </x:c>
       <x:c r="B174" s="1" t="s">
-        <x:v>766</x:v>
+        <x:v>773</x:v>
       </x:c>
       <x:c r="C174" s="1" t="s">
-        <x:v>758</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D174" s="1" t="s">
-        <x:v>767</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E174" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F174" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>774</x:v>
       </x:c>
       <x:c r="G174" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H174" s="1" t="s">
-        <x:v>768</x:v>
+        <x:v>775</x:v>
       </x:c>
       <x:c r="I174" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J174" s="1" t="s">
-        <x:v>765</x:v>
+        <x:v>776</x:v>
       </x:c>
       <x:c r="K174" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L174" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="175" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A175" s="1">
-[...40 lines deleted...]
-      <x:c r="B176" s="1" t="s">
+      <x:c r="A175" s="2" t="s">
+        <x:v>777</x:v>
+      </x:c>
+      <x:c r="B175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C176" s="1" t="s">
-[...61 lines deleted...]
-      <x:c r="K177" s="1" t="s">
+      <x:c r="C175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L177" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B178" s="2" t="s">
+      <x:c r="D175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C178" s="2" t="s">
+      <x:c r="E175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D178" s="2" t="s">
+      <x:c r="F175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E178" s="2" t="s">
+      <x:c r="G175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F178" s="2" t="s">
+      <x:c r="H175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G178" s="2" t="s">
+      <x:c r="I175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H178" s="2" t="s">
+      <x:c r="J175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I178" s="2" t="s">
+      <x:c r="K175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J178" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="L178" s="2" t="s">
+      <x:c r="L175" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A178:L178"/>
+    <x:mergeCell ref="A175:L175"/>
   </x:mergeCells>
 </x:worksheet>
 </file>