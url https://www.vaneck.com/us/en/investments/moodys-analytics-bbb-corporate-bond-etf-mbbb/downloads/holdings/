--- v2 (2026-06-16)
+++ v3 (2026-07-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83e673a3127c4cf6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6301d6570724a18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260615" sheetId="1" r:id="R9076e0ec596542ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260702" sheetId="1" r:id="Rb532279ccb0a4844"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1929" uniqueCount="778">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/15/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="726">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/02/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -58,2322 +58,2166 @@
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012BDJLN1</x:t>
   </x:si>
   <x:si>
     <x:t>3.550</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
-    <x:t>200,000</x:t>
-[...2 lines deleted...]
-    <x:t>$132,222.95</x:t>
+    <x:t>150,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$97,719.88</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.47%</x:t>
+    <x:t>2.04%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4R86W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$74,238.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medline Borrower Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QCFXH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,697.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHH7RT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,207.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Verizon Communications Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/20/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Y4Q8W68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,480.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HQCKF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$66,122.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pacific Gas And Electric Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSMR74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$64,614.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Altria Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$58,415.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000K8L81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,098.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Operations Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J9H9BW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$55,079.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/08/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GXKWQ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.377</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,166.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Citigroup Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RV5M3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,774.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4X46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,721.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCJJCL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$52,161.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MDP4HM5</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>75,000</x:t>
-[...44 lines deleted...]
-    <x:t>Mcdonald's Corp</x:t>
+    <x:t>$50,196.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK2WL66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,183.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDHL8W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,994.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY0PYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,914.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMKS7K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,858.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDF07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,503.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HGWNR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,712.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDM6DL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$47,526.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WM3FHL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,556.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00S4X15V4</x:t>
   </x:si>
   <x:si>
     <x:t>2.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$69,381.88</x:t>
-[...38 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$46,339.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8S97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,197.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Foods Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZT3D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,931.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDJB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,869.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ06334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,416.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BL6CVP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,310.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027G8HG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,281.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,036.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,551.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0038PKS87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,166.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSNW72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,652.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZTGK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,188.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,050.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHWBP76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,678.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYSW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$34,671.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4XX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$33,605.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZS0BPT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,444.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprint Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000027JD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,113.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Orange Sa</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00004H181</x:t>
   </x:si>
   <x:si>
     <x:t>9.000</x:t>
   </x:si>
   <x:si>
-    <x:t>50,000</x:t>
-[...101 lines deleted...]
-    <x:t>$52,752.23</x:t>
+    <x:t>$29,962.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Var Energi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFQSQL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,631.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.60%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000PWR26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,881.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019MDN2G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,144.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JNB23V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,022.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPR16M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,843.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C76KWF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,841.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KV92VM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,736.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RXCW2Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,517.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00006VK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,448.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C6SZC54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,421.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NPN4GT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,351.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SXGF919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,317.83</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S19GVX4</x:t>
   </x:si>
   <x:si>
     <x:t>6.183</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,155.47</x:t>
-[...17 lines deleted...]
-    <x:t>0.97%</x:t>
+    <x:t>$26,310.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDFL31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,256.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS53604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,252.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LR4Z8B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,179.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYFZQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,062.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M81ZJY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,050.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRC5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,975.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Smw Finance Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMKHYF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,957.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0P4ZH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,728.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRZ0F73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,661.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QXLW510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,643.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P61WF32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,614.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,579.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Santander Holdings Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/13/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JYKQTK2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,510.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spain</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ1VLJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,509.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G137GB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,486.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itc Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3M5Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,444.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY7Z109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,408.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL07CK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,388.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMYLCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,312.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193VLX56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,291.58</x:t>
   </x:si>
   <x:si>
     <x:t>09/29/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B2XQKX1</x:t>
   </x:si>
   <x:si>
     <x:t>4.450</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,510.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>$25,287.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Capital Lp / Glp Financing Ii Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P17FY87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,211.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitios Latinoamerica Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016G3XBY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,191.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G26NCX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,179.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02026B669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,158.93</x:t>
   </x:si>
   <x:si>
     <x:t>Stryker Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PL29666</x:t>
   </x:si>
   <x:si>
-    <x:t>4.250</x:t>
-[...50 lines deleted...]
-    <x:t>T-Mobile Usa Inc</x:t>
+    <x:t>$25,136.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZTSD12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,120.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bat Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MC4WFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,120.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Logistics Partners Operations Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS78D36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,118.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Finance Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M8RBC22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,098.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFDK095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,096.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQ94SP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,094.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P449F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,084.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JZ42847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,083.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,081.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZW65514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,057.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medline Borrower Lp/Medline Co-Issuer I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228TT9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,976.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016XT0P54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,962.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ST63R37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,821.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Finance International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HW2ZLF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,771.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL09MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,757.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR3L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,736.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J9YRRW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,702.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,688.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YJ6YFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,664.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZSWSP9</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,370.56</x:t>
-[...17 lines deleted...]
-    <x:t>0.91%</x:t>
+    <x:t>$24,657.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJY83V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,643.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NFNRVF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,628.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSB663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,603.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ062M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,595.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113S2FV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,555.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDHX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,457.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RD4VKK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,371.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRWTBJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,354.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016L9VGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,347.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QD83755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,340.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Corpus Christi Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLXLLW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,329.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT7KLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,276.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,275.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q3W871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,079.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR5X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,990.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011B7SYN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,959.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcon Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,951.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QSDFBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,937.53</x:t>
   </x:si>
   <x:si>
     <x:t>Conagra Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M897H71</x:t>
   </x:si>
   <x:si>
-    <x:t>5.300</x:t>
-[...59 lines deleted...]
-    <x:t>$45,945.46</x:t>
+    <x:t>$23,924.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RB6PY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,920.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BP7RK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,755.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0XZVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,569.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athene Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M2RL889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,411.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WMLRLV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,211.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHZ6JR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,140.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015SKPHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,967.90</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZV9YVV8</x:t>
   </x:si>
   <x:si>
     <x:t>2.625</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,880.39</x:t>
-[...152 lines deleted...]
-    <x:t>0.73%</x:t>
+    <x:t>$22,952.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/21/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,883.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M3FYGS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,864.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VPLJZ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,850.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC8J4Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,805.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011K30QW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,508.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KWWDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,312.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8RG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,260.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PGQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,241.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF7DG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,034.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YP82P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,970.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WS5W0Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,936.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPVF260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,348.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2047</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FRXL5S9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,129.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR9W9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,321.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0P7XC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,627.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.41%</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HG8YR4</x:t>
   </x:si>
   <x:si>
     <x:t>4.027</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,595.07</x:t>
-[...8 lines deleted...]
-    <x:t>BBG00VJ063N2</x:t>
+    <x:t>$19,394.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infraestructura Energetica Nova Sapi De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X8R5V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,294.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,691.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/26/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YZ3L1D0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.824</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,098.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T239HG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,084.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.468</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,493.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2060</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00V0XGY88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,674.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CJ08Z7</x:t>
   </x:si>
   <x:si>
     <x:t>3.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,056.86</x:t>
-[...1514 lines deleted...]
-    <x:t>$17,980.38</x:t>
+    <x:t>$16,548.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017RD17N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$16,503.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2050</x:t>
-[...17 lines deleted...]
-    <x:t>$17,404.15</x:t>
+    <x:t>10/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PH19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,958.76</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
-    <x:t>06/01/2060</x:t>
-[...43 lines deleted...]
-  <x:si>
     <x:t>Everest Reinsurance Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012R1WYH4</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,811.11</x:t>
+    <x:t>$15,771.03</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>13,133</x:t>
-[...5 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>21,748</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,748.47</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,219.82</x:t>
-[...2 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-22,380.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2401,56 +2245,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0e4b343d562445b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R91335308b68d42e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9076e0ec596542ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d23ffdbd304d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1da796960924308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb532279ccb0a4844" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L175"/>
+  <x:dimension ref="A1:L160"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2579,6526 +2423,5956 @@
       </x:c>
       <x:c r="G4" s="1" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="H4" s="1" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="I4" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J4" s="1" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="K4" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L4" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="5" spans="1:12" ht="15" customHeight="1">
       <x:c r="A5" s="1">
         <x:v>2</x:v>
       </x:c>
       <x:c r="B5" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C5" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>26</x:v>
       </x:c>
       <x:c r="D5" s="1" t="s">
-        <x:v>26</x:v>
+        <x:v>27</x:v>
       </x:c>
       <x:c r="E5" s="1" t="s">
-        <x:v>27</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F5" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G5" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H5" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>30</x:v>
       </x:c>
       <x:c r="I5" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J5" s="1" t="s">
-        <x:v>30</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="K5" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L5" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="6" spans="1:12" ht="15" customHeight="1">
       <x:c r="A6" s="1">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>33</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
-        <x:v>33</x:v>
+        <x:v>34</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
-        <x:v>34</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>36</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
-      <x:c r="H11" s="1" t="s">
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="I11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K11" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
+        <x:v>68</x:v>
+      </x:c>
+      <x:c r="D12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>73</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>74</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>25</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>79</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>94</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H18" s="1" t="s">
+      <x:c r="I18" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J18" s="1" t="s">
         <x:v>103</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>113</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>114</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>14</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="I22" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J22" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="K22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="D27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>38</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="F30" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>165</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>67</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>174</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>187</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="F36" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>197</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>198</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H38" s="1" t="s">
+      <x:c r="I38" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J38" s="1" t="s">
         <x:v>202</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
+        <x:v>203</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="I39" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J39" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>203</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J50" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J54" s="1" t="s">
         <x:v>283</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>286</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="F64" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="D65" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="D66" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="E66" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
+        <x:v>180</x:v>
+      </x:c>
+      <x:c r="F68" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H68" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="F68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="I69" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J69" s="1" t="s">
         <x:v>356</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>353</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>61</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>361</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="K71" s="1" t="s">
         <x:v>366</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>355</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>368</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="D76" s="1" t="s">
+      <x:c r="E76" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
         <x:v>384</x:v>
       </x:c>
-      <x:c r="E76" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="F77" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H77" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="D77" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
+        <x:v>84</x:v>
+      </x:c>
+      <x:c r="C79" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D79" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C79" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>426</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="D87" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
         <x:v>428</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>430</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F88" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G88" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H88" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>434</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="C89" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="D89" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C89" s="1" t="s">
+      <x:c r="E89" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D89" s="1" t="s">
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>438</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>470</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>471</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>472</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="E105" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="I105" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J105" s="1" t="s">
         <x:v>496</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>415</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>520</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>35</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>520</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>521</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>525</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>526</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>527</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>526</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>527</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>535</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>537</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
-        <x:v>535</x:v>
+        <x:v>538</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>536</x:v>
+        <x:v>539</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
-        <x:v>537</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>539</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>542</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
-        <x:v>542</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>554</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>555</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>553</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>554</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
-        <x:v>555</x:v>
+        <x:v>559</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>562</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
+        <x:v>563</x:v>
+      </x:c>
+      <x:c r="E120" s="1" t="s">
+        <x:v>564</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
+        <x:v>565</x:v>
+      </x:c>
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>558</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>519</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>566</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>567</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
-        <x:v>562</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>569</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>570</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
-        <x:v>566</x:v>
+        <x:v>571</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>572</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
-        <x:v>568</x:v>
+        <x:v>573</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>574</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
-        <x:v>569</x:v>
+        <x:v>575</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
-        <x:v>570</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>571</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>572</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
+        <x:v>578</x:v>
+      </x:c>
+      <x:c r="D124" s="1" t="s">
+        <x:v>579</x:v>
+      </x:c>
+      <x:c r="E124" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F124" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G124" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H124" s="1" t="s">
+        <x:v>580</x:v>
+      </x:c>
+      <x:c r="I124" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J124" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
-      <x:c r="D124" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>575</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>567</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>578</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>579</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>594</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>594</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="I129" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J129" s="1" t="s">
         <x:v>599</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>604</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>605</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>606</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
-        <x:v>604</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>605</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>606</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>607</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>612</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>525</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>622</x:v>
       </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>623</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
-        <x:v>622</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="D135" s="1" t="s">
-        <x:v>623</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="E135" s="1" t="s">
-        <x:v>624</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="F135" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G135" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H135" s="1" t="s">
-        <x:v>625</x:v>
+        <x:v>626</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>626</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
         <x:v>627</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
         <x:v>628</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>632</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>633</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
+        <x:v>634</x:v>
+      </x:c>
+      <x:c r="E137" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="F137" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G137" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H137" s="1" t="s">
+        <x:v>635</x:v>
+      </x:c>
+      <x:c r="I137" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J137" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
-      <x:c r="E137" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>633</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
-        <x:v>634</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
-        <x:v>635</x:v>
+        <x:v>637</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>637</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>641</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
+        <x:v>642</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="I139" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J139" s="1" t="s">
         <x:v>639</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>588</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
-        <x:v>641</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
-        <x:v>642</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>643</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>25</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>650</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
-        <x:v>650</x:v>
+        <x:v>652</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>651</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
-        <x:v>652</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="F145" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H145" s="1" t="s">
+      <x:c r="I145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>665</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>656</x:v>
       </x:c>
       <x:c r="K145" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L145" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="K146" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L146" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>672</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
-        <x:v>672</x:v>
+        <x:v>673</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="K147" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L147" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>673</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
+        <x:v>677</x:v>
+      </x:c>
+      <x:c r="E148" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="I148" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J148" s="1" t="s">
         <x:v>674</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K148" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="L148" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>621</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>682</x:v>
       </x:c>
       <x:c r="K149" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L149" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>679</x:v>
+        <x:v>683</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>680</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="K150" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L150" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="K151" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L151" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="F152" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G152" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H152" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>694</x:v>
       </x:c>
       <x:c r="I152" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J152" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>695</x:v>
       </x:c>
       <x:c r="K152" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L152" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>691</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>692</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>693</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K153" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L153" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K154" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L154" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>708</x:v>
       </x:c>
       <x:c r="K155" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L155" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>538</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="K156" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L156" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>716</x:v>
       </x:c>
       <x:c r="I157" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J157" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="K157" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L157" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="K158" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L158" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="C159" s="1" t="s">
-        <x:v>713</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="D159" s="1" t="s">
-        <x:v>714</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="E159" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="F159" s="1" t="s">
-        <x:v>18</x:v>
+        <x:v>722</x:v>
       </x:c>
       <x:c r="G159" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>21</x:v>
       </x:c>
       <x:c r="H159" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>723</x:v>
       </x:c>
       <x:c r="I159" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J159" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="K159" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="L159" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12" ht="15" customHeight="1">
-      <x:c r="A160" s="1">
-[...96 lines deleted...]
-      <x:c r="H162" s="1" t="s">
+      <x:c r="A160" s="2" t="s">
         <x:v>725</x:v>
       </x:c>
-      <x:c r="I162" s="1" t="s">
-[...396 lines deleted...]
-      <x:c r="B173" s="1" t="s">
+      <x:c r="B160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C173" s="1" t="s">
-[...61 lines deleted...]
-      <x:c r="K174" s="1" t="s">
+      <x:c r="C160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L174" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B175" s="2" t="s">
+      <x:c r="D160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C175" s="2" t="s">
+      <x:c r="E160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D175" s="2" t="s">
+      <x:c r="F160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E175" s="2" t="s">
+      <x:c r="G160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F175" s="2" t="s">
+      <x:c r="H160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G175" s="2" t="s">
+      <x:c r="I160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H175" s="2" t="s">
+      <x:c r="J160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I175" s="2" t="s">
+      <x:c r="K160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J175" s="2" t="s">
-[...5 lines deleted...]
-      <x:c r="L175" s="2" t="s">
+      <x:c r="L160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A175:L175"/>
+    <x:mergeCell ref="A160:L160"/>
   </x:mergeCells>
 </x:worksheet>
 </file>