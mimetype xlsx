--- v3 (2026-07-06)
+++ v4 (2026-07-27)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re6301d6570724a18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c48eb246814412" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260702" sheetId="1" r:id="Rb532279ccb0a4844"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260723" sheetId="1" r:id="R329b81869fcb463e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="726">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/02/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="725">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,2163 +61,2160 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012BDJLN1</x:t>
   </x:si>
   <x:si>
     <x:t>3.550</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$97,719.88</x:t>
+    <x:t>$93,377.15</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.04%</x:t>
+    <x:t>1.98%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
+    <x:t>Medline Borrower Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QCFXH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,393.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.56%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Capital One Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4R86W5</x:t>
   </x:si>
   <x:si>
     <x:t>5.197</x:t>
   </x:si>
   <x:si>
-    <x:t>75,000</x:t>
-[...2 lines deleted...]
-    <x:t>$74,238.15</x:t>
+    <x:t>$73,226.25</x:t>
   </x:si>
   <x:si>
     <x:t>1.55%</x:t>
   </x:si>
   <x:si>
-    <x:t>Medline Borrower Lp</x:t>
-[...11 lines deleted...]
-    <x:t>$73,697.13</x:t>
+    <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHH7RT6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$72,538.47</x:t>
   </x:si>
   <x:si>
     <x:t>1.54%</x:t>
   </x:si>
   <x:si>
-    <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>03/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HQCKF5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.355</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$65,263.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/20/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4Q8W68</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
-    <x:t>$66,480.83</x:t>
-[...17 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$65,231.36</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific Gas And Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VVSMR74</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,614.18</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$63,330.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3VVKW6</x:t>
   </x:si>
   <x:si>
     <x:t>3.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$58,415.40</x:t>
-[...2 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>$56,802.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vistra Operations Co Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01J9H9BW1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$54,432.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000K8L81</x:t>
   </x:si>
   <x:si>
     <x:t>6.300</x:t>
   </x:si>
   <x:si>
-    <x:t>50,000</x:t>
-[...20 lines deleted...]
-    <x:t>$55,079.64</x:t>
+    <x:t>$54,293.75</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GXKWQ81</x:t>
   </x:si>
   <x:si>
     <x:t>6.377</x:t>
   </x:si>
   <x:si>
-    <x:t>$53,166.99</x:t>
+    <x:t>$52,531.06</x:t>
   </x:si>
   <x:si>
     <x:t>1.11%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>02/13/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LCJJCL7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.827</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$51,446.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
+  </x:si>
+  <x:si>
     <x:t>01/24/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RV5M3C9</x:t>
   </x:si>
   <x:si>
     <x:t>6.020</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,774.31</x:t>
-[...2 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>$50,557.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MDP4HM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,891.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/31/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZK2WL66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,460.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY0PYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,276.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDHL8W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,249.64</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008LS4X46</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,721.30</x:t>
-[...71 lines deleted...]
-    <x:t>$49,914.44</x:t>
+    <x:t>$49,212.03</x:t>
   </x:si>
   <x:si>
     <x:t>Societe Generale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMKS7K9</x:t>
   </x:si>
   <x:si>
     <x:t>5.439</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,858.30</x:t>
+    <x:t>$49,048.16</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010CRDF07</x:t>
   </x:si>
   <x:si>
     <x:t>2.050</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,503.11</x:t>
-[...2 lines deleted...]
-    <x:t>1.01%</x:t>
+    <x:t>$48,444.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016HGWNR6</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,712.51</x:t>
+    <x:t>$47,069.91</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RDM6DL9</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,526.31</x:t>
+    <x:t>$46,483.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WM3FHL1</x:t>
   </x:si>
   <x:si>
     <x:t>2.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,556.52</x:t>
+    <x:t>$46,258.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S4X15V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,983.37</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2030</x:t>
-[...8 lines deleted...]
-    <x:t>$46,339.11</x:t>
+    <x:t>02/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDJB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,458.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ06334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,148.78</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HG8S97</x:t>
   </x:si>
   <x:si>
     <x:t>3.337</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,197.57</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$44,871.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,040.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BL6CVP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,742.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,219.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Kraft Heinz Foods Co</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDZT3D7</x:t>
   </x:si>
   <x:si>
     <x:t>5.200</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,931.82</x:t>
-[...38 lines deleted...]
-    <x:t>$45,310.49</x:t>
+    <x:t>$43,106.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0027G8HG9</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,281.88</x:t>
-[...32 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>$41,151.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSNW72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,889.07</x:t>
   </x:si>
   <x:si>
     <x:t>08/09/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0038PKS87</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$42,166.72</x:t>
-[...17 lines deleted...]
-    <x:t>0.87%</x:t>
+    <x:t>$40,851.12</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDZTGK0</x:t>
   </x:si>
   <x:si>
     <x:t>4.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,188.63</x:t>
-[...2 lines deleted...]
-    <x:t>0.84%</x:t>
+    <x:t>$38,879.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZLKTF81</x:t>
   </x:si>
   <x:si>
-    <x:t>$39,050.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$37,858.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
   </x:si>
   <x:si>
     <x:t>Alimentation Couche-Tard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RHWBP76</x:t>
   </x:si>
   <x:si>
     <x:t>3.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,678.83</x:t>
-[...2 lines deleted...]
-    <x:t>0.79%</x:t>
+    <x:t>$36,630.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
+    <x:t>05/15/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4XX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,331.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.66%</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/15/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00D7FYSW6</x:t>
   </x:si>
   <x:si>
     <x:t>4.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$34,671.72</x:t>
-[...14 lines deleted...]
-    <x:t>0.70%</x:t>
+    <x:t>$31,181.07</x:t>
   </x:si>
   <x:si>
     <x:t>03/25/2051</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZS0BPT2</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>$32,444.94</x:t>
-[...2 lines deleted...]
-    <x:t>0.68%</x:t>
+    <x:t>$30,413.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
   </x:si>
   <x:si>
     <x:t>Sprint Capital Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000027JD1</x:t>
   </x:si>
   <x:si>
     <x:t>8.750</x:t>
   </x:si>
   <x:si>
     <x:t>25,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,113.58</x:t>
+    <x:t>$29,880.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
     <x:t>Orange Sa</x:t>
   </x:si>
   <x:si>
     <x:t>03/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00004H181</x:t>
   </x:si>
   <x:si>
     <x:t>9.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$29,962.27</x:t>
+    <x:t>$29,706.49</x:t>
   </x:si>
   <x:si>
     <x:t>Var Energi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFQSQL9</x:t>
   </x:si>
   <x:si>
     <x:t>8.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,631.45</x:t>
+    <x:t>$28,392.48</x:t>
   </x:si>
   <x:si>
     <x:t>0.60%</x:t>
   </x:si>
   <x:si>
     <x:t>Norway</x:t>
   </x:si>
   <x:si>
     <x:t>Suncor Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000PWR26</x:t>
   </x:si>
   <x:si>
     <x:t>6.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,881.91</x:t>
+    <x:t>$27,422.52</x:t>
   </x:si>
   <x:si>
     <x:t>0.58%</x:t>
   </x:si>
   <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JNB23V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,736.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019MDN2G9</x:t>
   </x:si>
   <x:si>
-    <x:t>6.500</x:t>
-[...5 lines deleted...]
-    <x:t>0.57%</x:t>
+    <x:t>$26,701.47</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
-    <x:t>Fox Corp</x:t>
-[...8 lines deleted...]
-    <x:t>$27,022.52</x:t>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPR16M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,541.91</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>J M Smucker Co/The</x:t>
-[...11 lines deleted...]
-    <x:t>$26,843.76</x:t>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00006VK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,395.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RXCW2Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,349.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SXGF919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,189.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NPN4GT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,176.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDFL31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,028.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS53604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,907.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LR4Z8B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,889.47</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C76KWF2</x:t>
   </x:si>
   <x:si>
     <x:t>6.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,841.69</x:t>
+    <x:t>$25,870.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S19GVX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,838.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYFZQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,788.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M81ZJY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,740.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0P4ZH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,695.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
   </x:si>
   <x:si>
     <x:t>Credit Agricole Sa</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01KV92VM5</x:t>
   </x:si>
   <x:si>
     <x:t>6.251</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,736.39</x:t>
-[...32 lines deleted...]
-    <x:t>$26,448.57</x:t>
+    <x:t>$25,599.77</x:t>
   </x:si>
   <x:si>
     <x:t>01/10/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01C6SZC54</x:t>
   </x:si>
   <x:si>
     <x:t>6.446</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,421.01</x:t>
-[...113 lines deleted...]
-    <x:t>Ares Capital Corp</x:t>
+    <x:t>$25,569.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,512.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itc Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3M5Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,471.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G137GB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,380.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY7Z109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,346.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2XQKX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,279.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRZ0F73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,250.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QXLW510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,216.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P61WF32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,199.96</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01MRC5552</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,975.31</x:t>
+    <x:t>$25,176.65</x:t>
   </x:si>
   <x:si>
     <x:t>Crh Smw Finance Dac</x:t>
   </x:si>
   <x:si>
     <x:t>01/09/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RMKHYF1</x:t>
   </x:si>
   <x:si>
     <x:t>5.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,957.48</x:t>
+    <x:t>$25,172.16</x:t>
   </x:si>
   <x:si>
     <x:t>Ireland</x:t>
   </x:si>
   <x:si>
-    <x:t>03/01/2029</x:t>
-[...59 lines deleted...]
-    <x:t>$25,579.61</x:t>
+    <x:t>Bat Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MC4WFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,135.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sunoco Logistics Partners Operations Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HS78D36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,111.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFDK095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,101.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitios Latinoamerica Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016G3XBY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,088.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Finance Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M8RBC22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,084.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JZ42847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,045.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193VLX56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,017.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PL29666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,012.88</x:t>
   </x:si>
   <x:si>
     <x:t>Santander Holdings Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>07/13/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00JYKQTK2</x:t>
   </x:si>
   <x:si>
     <x:t>4.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,510.99</x:t>
+    <x:t>$25,008.63</x:t>
   </x:si>
   <x:si>
     <x:t>Spain</x:t>
   </x:si>
   <x:si>
+    <x:t>Motorola Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P449F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,987.78</x:t>
+  </x:si>
+  <x:si>
     <x:t>04/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01SJ1VLJ3</x:t>
   </x:si>
   <x:si>
     <x:t>5.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,509.50</x:t>
-[...35 lines deleted...]
-    <x:t>$25,408.54</x:t>
+    <x:t>$24,986.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMYLCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,985.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQ94SP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,930.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Capital Lp / Glp Financing Ii Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P17FY87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,901.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ST63R37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,852.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G26NCX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,851.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medline Borrower Lp/Medline Co-Issuer I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228TT9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,846.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02026B669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,810.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZW65514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,755.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Finance International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HW2ZLF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,734.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GZTSD12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,726.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J9YRRW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,714.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YJ6YFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,663.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR3L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,640.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016XT0P54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,599.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ062M5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,591.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJY83V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,588.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,585.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSB663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,569.77</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01WL07CK8</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,388.46</x:t>
-[...197 lines deleted...]
-    <x:t>$25,083.57</x:t>
+    <x:t>$24,499.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113S2FV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,472.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NFNRVF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,469.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL09MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,294.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDHX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,293.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRWTBJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,284.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,274.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Corpus Christi Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLXLLW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,233.15</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2049</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NB2Z619</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,081.40</x:t>
-[...128 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$24,221.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT7KLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,148.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016L9VGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,044.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011B7SYN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,006.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QD83755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,987.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcon Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,869.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BP7RK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,788.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QSDFBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,783.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q3W871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,759.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR5X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,728.78</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZSWSP9</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,657.07</x:t>
-[...65 lines deleted...]
-    <x:t>$24,457.27</x:t>
+    <x:t>$23,690.97</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RD4VKK6</x:t>
   </x:si>
   <x:si>
     <x:t>3.680</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,371.67</x:t>
-[...137 lines deleted...]
-    <x:t>$23,937.53</x:t>
+    <x:t>$23,668.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RB6PY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,429.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0XZVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,409.45</x:t>
   </x:si>
   <x:si>
     <x:t>Conagra Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M897H71</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,924.13</x:t>
-[...35 lines deleted...]
-    <x:t>$23,569.78</x:t>
+    <x:t>$23,250.94</x:t>
   </x:si>
   <x:si>
     <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>Athene Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2054</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01M2RL889</x:t>
   </x:si>
   <x:si>
     <x:t>6.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,411.78</x:t>
+    <x:t>$23,017.01</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMLRLV8</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,211.56</x:t>
+    <x:t>$22,938.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHZ6JR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,918.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZV9YVV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,747.44</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
-    <x:t>04/15/2031</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015SKPHZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,967.90</x:t>
-[...14 lines deleted...]
-    <x:t>$22,952.85</x:t>
+    <x:t>$22,714.43</x:t>
   </x:si>
   <x:si>
     <x:t>03/21/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZLKTF45</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,883.65</x:t>
+    <x:t>$22,639.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC8J4Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,361.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VPLJZ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,356.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KWWDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,066.42</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M3FYGS1</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,864.54</x:t>
-[...23 lines deleted...]
-    <x:t>$22,805.72</x:t>
+    <x:t>$22,027.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PGQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,024.60</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K30QW4</x:t>
   </x:si>
   <x:si>
     <x:t>2.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,508.70</x:t>
-[...14 lines deleted...]
-    <x:t>$22,312.57</x:t>
+    <x:t>$21,933.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF7DG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,801.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YP82P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,767.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WS5W0Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,741.92</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010HF8RG1</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,260.95</x:t>
-[...44 lines deleted...]
-    <x:t>$21,936.05</x:t>
+    <x:t>$21,594.95</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPVF260</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,348.51</x:t>
-[...2 lines deleted...]
-    <x:t>0.45%</x:t>
+    <x:t>$20,567.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2047</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FRXL5S9</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,129.44</x:t>
-[...2 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>$20,472.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2052</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016NCR9W9</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,321.38</x:t>
+    <x:t>$19,638.30</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
+    <x:t>01/21/2043</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8YR4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,309.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infraestructura Energetica Nova Sapi De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X8R5V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,204.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8445</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,105.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
     <x:t>09/27/2064</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01Q0P7XC2</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,627.30</x:t>
-[...41 lines deleted...]
-    <x:t>0.39%</x:t>
+    <x:t>$18,094.06</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YZ3L1D0</x:t>
   </x:si>
   <x:si>
     <x:t>2.824</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,098.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.38%</x:t>
+    <x:t>$17,654.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
   </x:si>
   <x:si>
     <x:t>05/01/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00T239HG3</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,084.82</x:t>
+    <x:t>$17,431.70</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7K3F71</x:t>
   </x:si>
   <x:si>
     <x:t>3.468</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,493.73</x:t>
-[...2 lines deleted...]
-    <x:t>0.37%</x:t>
+    <x:t>$16,771.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V0XGY88</x:t>
   </x:si>
   <x:si>
     <x:t>3.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,674.04</x:t>
-[...2 lines deleted...]
-    <x:t>0.35%</x:t>
+    <x:t>$15,948.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2051</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010CJ08Z7</x:t>
   </x:si>
   <x:si>
     <x:t>3.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,548.60</x:t>
+    <x:t>$15,869.22</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2052</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017RD17N3</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,503.67</x:t>
-[...2 lines deleted...]
-    <x:t>0.34%</x:t>
+    <x:t>$15,750.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XS5PH19</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,958.76</x:t>
-[...2 lines deleted...]
-    <x:t>0.33%</x:t>
+    <x:t>$15,332.34</x:t>
   </x:si>
   <x:si>
     <x:t>Everest Reinsurance Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012R1WYH4</x:t>
   </x:si>
   <x:si>
     <x:t>3.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,771.03</x:t>
+    <x:t>$15,138.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.32%</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>21,748</x:t>
-[...2 lines deleted...]
-    <x:t>$21,748.47</x:t>
+    <x:t>18,378</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,377.88</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-22,380.53</x:t>
-[...2 lines deleted...]
-    <x:t>-0.47%</x:t>
+    <x:t>$-1,325.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2245,51 +2242,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8d23ffdbd304d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1da796960924308" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rb532279ccb0a4844" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70e369c739d42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb80c00a41694ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R329b81869fcb463e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L160"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
@@ -2599,1360 +2596,1360 @@
       <x:c r="B9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>57</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>58</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>63</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>64</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
+        <x:v>64</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>73</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>77</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>82</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>88</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>93</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>110</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>108</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>29</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
         <x:v>129</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
         <x:v>135</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J31" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J32" s="1" t="s">
         <x:v>169</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>190</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>192</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
@@ -4046,3035 +4043,3035 @@
       <x:c r="C47" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
         <x:v>249</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J47" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
         <x:v>254</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>256</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="D49" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
         <x:v>255</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="K49" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="D50" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>266</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>267</x:v>
       </x:c>
-      <x:c r="F50" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>268</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>263</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
         <x:v>271</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>32</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="D59" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
+      <x:c r="E59" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="E59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>310</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
         <x:v>314</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>315</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="D61" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>318</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
         <x:v>342</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>343</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="D67" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H67" s="1" t="s">
         <x:v>347</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>348</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
         <x:v>349</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>279</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
         <x:v>325</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
         <x:v>352</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="D69" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>354</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
         <x:v>361</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
         <x:v>362</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="E71" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H71" s="1" t="s">
         <x:v>363</x:v>
       </x:c>
-      <x:c r="E71" s="1" t="s">
+      <x:c r="I71" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J71" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="F71" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
+        <x:v>365</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>366</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H72" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>371</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>372</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H74" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="I74" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J74" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="K74" s="1" t="s">
         <x:v>376</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>377</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>378</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
         <x:v>379</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>380</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>398</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
         <x:v>447</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
         <x:v>448</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
         <x:v>449</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="E94" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F94" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G94" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H94" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="I94" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J94" s="1" t="s">
         <x:v>456</x:v>
       </x:c>
-      <x:c r="E94" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>468</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="E98" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F98" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G98" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H98" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>478</x:v>
       </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>479</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
         <x:v>41</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
         <x:v>498</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="F104" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G104" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H104" s="1" t="s">
         <x:v>499</x:v>
       </x:c>
-      <x:c r="F104" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>500</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="F105" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G105" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H105" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
-      <x:c r="D105" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
+        <x:v>503</x:v>
+      </x:c>
+      <x:c r="C106" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="C106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
         <x:v>506</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
+        <x:v>508</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>509</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
         <x:v>510</x:v>
       </x:c>
-      <x:c r="E107" s="1" t="s">
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
         <x:v>511</x:v>
       </x:c>
-      <x:c r="F107" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>512</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
         <x:v>513</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
+      <x:c r="E108" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
         <x:v>514</x:v>
       </x:c>
-      <x:c r="E108" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>515</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>504</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
+        <x:v>516</x:v>
+      </x:c>
+      <x:c r="E109" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F109" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G109" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H109" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D109" s="1" t="s">
+      <x:c r="I109" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J109" s="1" t="s">
         <x:v>518</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>496</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
-        <x:v>35</x:v>
+        <x:v>522</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
-        <x:v>522</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>524</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
-        <x:v>524</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C112" s="1" t="s">
+        <x:v>528</x:v>
+      </x:c>
+      <x:c r="D112" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
-      <x:c r="C112" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D112" s="1" t="s">
+      <x:c r="E112" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="F112" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G112" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H112" s="1" t="s">
         <x:v>530</x:v>
       </x:c>
-      <x:c r="E112" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
+        <x:v>531</x:v>
+      </x:c>
+      <x:c r="C113" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
-      <x:c r="C113" s="1" t="s">
+      <x:c r="D113" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
-      <x:c r="D113" s="1" t="s">
+      <x:c r="E113" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
-      <x:c r="E113" s="1" t="s">
+      <x:c r="F113" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G113" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H113" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
-      <x:c r="F113" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>536</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>540</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C115" s="1" t="s">
         <x:v>541</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>506</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
         <x:v>543</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>544</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
+        <x:v>452</x:v>
+      </x:c>
+      <x:c r="C116" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="C116" s="1" t="s">
+      <x:c r="D116" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="E116" s="1" t="s">
         <x:v>547</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>548</x:v>
       </x:c>
-      <x:c r="F116" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>549</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="D117" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
         <x:v>552</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>553</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
+        <x:v>554</x:v>
+      </x:c>
+      <x:c r="D118" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
-      <x:c r="D118" s="1" t="s">
+      <x:c r="E118" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="F118" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G118" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H118" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
-      <x:c r="E118" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H118" s="1" t="s">
+      <x:c r="I118" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J118" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
-      <x:c r="I118" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>558</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
         <x:v>561</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="F120" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
+        <x:v>557</x:v>
+      </x:c>
+      <x:c r="K120" s="1" t="s">
         <x:v>565</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
+        <x:v>476</x:v>
+      </x:c>
+      <x:c r="C121" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="D121" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
-      <x:c r="C121" s="1" t="s">
+      <x:c r="E121" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="D121" s="1" t="s">
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
-      <x:c r="E121" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
+        <x:v>569</x:v>
+      </x:c>
+      <x:c r="D122" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
-      <x:c r="D122" s="1" t="s">
+      <x:c r="E122" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
-      <x:c r="E122" s="1" t="s">
+      <x:c r="F122" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G122" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H122" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
-      <x:c r="F122" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
+        <x:v>573</x:v>
+      </x:c>
+      <x:c r="C123" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
-      <x:c r="C123" s="1" t="s">
+      <x:c r="D123" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
-      <x:c r="D123" s="1" t="s">
+      <x:c r="E123" s="1" t="s">
         <x:v>576</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>409</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
         <x:v>577</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>558</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
@@ -7097,1264 +7094,1264 @@
       </x:c>
       <x:c r="G127" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>595</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
         <x:v>590</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
+        <x:v>599</x:v>
+      </x:c>
+      <x:c r="D129" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
-      <x:c r="D129" s="1" t="s">
+      <x:c r="E129" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
-      <x:c r="E129" s="1" t="s">
+      <x:c r="F129" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G129" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H129" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
-      <x:c r="F129" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C130" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
-      <x:c r="C130" s="1" t="s">
+      <x:c r="D130" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
-      <x:c r="D130" s="1" t="s">
+      <x:c r="E130" s="1" t="s">
         <x:v>606</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>138</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>609</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>610</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
-        <x:v>610</x:v>
+        <x:v>611</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
-        <x:v>611</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>608</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
         <x:v>616</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>619</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>619</x:v>
+        <x:v>621</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>616</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
+        <x:v>622</x:v>
+      </x:c>
+      <x:c r="E134" s="1" t="s">
+        <x:v>623</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="I134" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J134" s="1" t="s">
         <x:v>620</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>599</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>167</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>627</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>631</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
+        <x:v>603</x:v>
+      </x:c>
+      <x:c r="C137" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
-      <x:c r="C137" s="1" t="s">
+      <x:c r="D137" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
-      <x:c r="D137" s="1" t="s">
+      <x:c r="E137" s="1" t="s">
         <x:v>634</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>631</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
         <x:v>636</x:v>
       </x:c>
       <x:c r="D138" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
       <x:c r="E138" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>638</x:v>
       </x:c>
       <x:c r="F138" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G138" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H138" s="1" t="s">
-        <x:v>638</x:v>
+        <x:v>639</x:v>
       </x:c>
       <x:c r="I138" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J138" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>620</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
         <x:v>640</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>645</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>646</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="I140" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J140" s="1" t="s">
         <x:v>644</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>639</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>25</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
         <x:v>649</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
+        <x:v>52</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
-      <x:c r="F141" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>475</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>651</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>653</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>639</x:v>
+        <x:v>644</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
         <x:v>657</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
         <x:v>658</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
         <x:v>661</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
         <x:v>662</x:v>
       </x:c>
       <x:c r="D145" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
       <x:c r="E145" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
         <x:v>665</x:v>
       </x:c>
       <x:c r="K145" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L145" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
-        <x:v>668</x:v>
+        <x:v>669</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
-        <x:v>669</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K146" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="L146" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>671</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
+        <x:v>672</x:v>
+      </x:c>
+      <x:c r="D147" s="1" t="s">
+        <x:v>673</x:v>
+      </x:c>
+      <x:c r="E147" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
+        <x:v>674</x:v>
+      </x:c>
+      <x:c r="I147" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J147" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K147" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="L147" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C148" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
-      <x:c r="C148" s="1" t="s">
+      <x:c r="D148" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
-      <x:c r="D148" s="1" t="s">
+      <x:c r="E148" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="F148" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G148" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H148" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
-      <x:c r="E148" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H148" s="1" t="s">
+      <x:c r="I148" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J148" s="1" t="s">
         <x:v>678</x:v>
       </x:c>
-      <x:c r="I148" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K148" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L148" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
       <x:c r="E149" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="F149" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G149" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H149" s="1" t="s">
         <x:v>681</x:v>
       </x:c>
       <x:c r="I149" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J149" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="K149" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L149" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="D150" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
-      <x:c r="D150" s="1" t="s">
+      <x:c r="E150" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="E150" s="1" t="s">
+      <x:c r="F150" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
         <x:v>685</x:v>
       </x:c>
-      <x:c r="F150" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H150" s="1" t="s">
+      <x:c r="I150" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J150" s="1" t="s">
         <x:v>686</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>687</x:v>
       </x:c>
       <x:c r="K150" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="L150" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>687</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="E151" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F151" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
         <x:v>689</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="K151" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L151" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>690</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
         <x:v>693</x:v>
       </x:c>
-      <x:c r="F152" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H152" s="1" t="s">
+      <x:c r="I152" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J152" s="1" t="s">
         <x:v>694</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>695</x:v>
       </x:c>
       <x:c r="K152" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L152" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
         <x:v>698</x:v>
       </x:c>
-      <x:c r="F153" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H153" s="1" t="s">
+      <x:c r="I153" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J153" s="1" t="s">
         <x:v>699</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>700</x:v>
       </x:c>
       <x:c r="K153" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L153" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>700</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
         <x:v>702</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
+      <x:c r="F154" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
         <x:v>703</x:v>
       </x:c>
-      <x:c r="F154" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="K154" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L154" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
         <x:v>706</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H155" s="1" t="s">
+      <x:c r="I155" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J155" s="1" t="s">
         <x:v>707</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>708</x:v>
       </x:c>
       <x:c r="K155" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L155" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
         <x:v>709</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>710</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="K156" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L156" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>711</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>704</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>712</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D157" s="1" t="s">
+      <x:c r="F157" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G157" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="H157" s="1" t="s">
         <x:v>714</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
+      <x:c r="I157" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J157" s="1" t="s">
         <x:v>715</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>712</x:v>
       </x:c>
       <x:c r="K157" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L157" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
         <x:v>717</x:v>
       </x:c>
-      <x:c r="E158" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="F158" s="1" t="s">
+      <x:c r="G158" s="1" t="s">
         <x:v>718</x:v>
       </x:c>
-      <x:c r="G158" s="1" t="s">
+      <x:c r="H158" s="1" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="H158" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K158" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L158" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="159" spans="1:12" ht="15" customHeight="1">
       <x:c r="A159" s="1">
         <x:v>156</x:v>
       </x:c>
       <x:c r="B159" s="1" t="s">
+        <x:v>720</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
         <x:v>721</x:v>
       </x:c>
-      <x:c r="C159" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="F159" s="1" t="s">
+      <x:c r="G159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
         <x:v>722</x:v>
       </x:c>
-      <x:c r="G159" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="H159" s="1" t="s">
+      <x:c r="I159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
         <x:v>723</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>724</x:v>
       </x:c>
       <x:c r="K159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="L159" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="160" spans="1:12" ht="15" customHeight="1">
       <x:c r="A160" s="2" t="s">
-        <x:v>725</x:v>
+        <x:v>724</x:v>
       </x:c>
       <x:c r="B160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>