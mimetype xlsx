--- v4 (2026-07-27)
+++ v5 (2026-07-27)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R53c48eb246814412" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69df2adf15694344" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260723" sheetId="1" r:id="R329b81869fcb463e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260723" sheetId="1" r:id="R7abb9fa84c59496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="725">
   <x:si>
     <x:t>Daily Holdings (%)  07/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -2242,51 +2242,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re70e369c739d42a5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Reb80c00a41694ba1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R329b81869fcb463e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4e9d424a7a4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3cde79a9f250404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7abb9fa84c59496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:L160"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">