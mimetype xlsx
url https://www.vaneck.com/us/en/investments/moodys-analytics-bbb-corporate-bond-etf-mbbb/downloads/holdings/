--- v5 (2026-07-27)
+++ v6 (2026-08-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69df2adf15694344" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7953578018d7439f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260723" sheetId="1" r:id="R7abb9fa84c59496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260819" sheetId="1" r:id="Rd8f53cabbbd64cd3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="725">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1753" uniqueCount="720">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/19/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,2157 +61,2142 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012BDJLN1</x:t>
   </x:si>
   <x:si>
     <x:t>3.550</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,377.15</x:t>
+    <x:t>$93,461.15</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>1.98%</x:t>
+    <x:t>1.97%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Medline Borrower Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QCFXH2</x:t>
   </x:si>
   <x:si>
     <x:t>3.875</x:t>
   </x:si>
   <x:si>
     <x:t>75,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,393.19</x:t>
+    <x:t>$73,816.97</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
     <x:t>Capital One Financial Corp</x:t>
   </x:si>
   <x:si>
     <x:t>09/11/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01X4R86W5</x:t>
   </x:si>
   <x:si>
     <x:t>5.197</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,226.25</x:t>
-[...2 lines deleted...]
-    <x:t>1.55%</x:t>
+    <x:t>$73,743.79</x:t>
   </x:si>
   <x:si>
     <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RHH7RT6</x:t>
   </x:si>
   <x:si>
     <x:t>4.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$72,538.47</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$71,635.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016HQCKF5</x:t>
   </x:si>
   <x:si>
     <x:t>2.355</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,263.53</x:t>
-[...2 lines deleted...]
-    <x:t>1.38%</x:t>
+    <x:t>$65,955.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4Q8W68</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,231.36</x:t>
+    <x:t>$65,877.97</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific Gas And Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VVSMR74</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$63,330.38</x:t>
-[...2 lines deleted...]
-    <x:t>1.34%</x:t>
+    <x:t>$64,031.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3VVKW6</x:t>
   </x:si>
   <x:si>
     <x:t>3.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$56,802.05</x:t>
-[...2 lines deleted...]
-    <x:t>1.20%</x:t>
+    <x:t>$55,915.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Operations Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9H9BW1</x:t>
   </x:si>
   <x:si>
     <x:t>6.950</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,432.28</x:t>
+    <x:t>$54,656.64</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
     <x:t>Mcdonald's Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000K8L81</x:t>
   </x:si>
   <x:si>
     <x:t>6.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,293.75</x:t>
+    <x:t>$54,572.84</x:t>
   </x:si>
   <x:si>
     <x:t>06/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GXKWQ81</x:t>
   </x:si>
   <x:si>
     <x:t>6.377</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,531.06</x:t>
-[...2 lines deleted...]
-    <x:t>1.11%</x:t>
+    <x:t>$52,841.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>01/24/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RV5M3C9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.020</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,900.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oracle Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4X46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,482.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/13/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCJJCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.827</x:t>
   </x:si>
   <x:si>
-    <x:t>$51,446.75</x:t>
-[...17 lines deleted...]
-    <x:t>1.07%</x:t>
+    <x:t>$50,327.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kroger Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PDHL8W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,718.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY0PYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,690.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Societe Generale Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/03/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01XMKS7K9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.439</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,401.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>France</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00MDP4HM5</x:t>
   </x:si>
   <x:si>
     <x:t>4.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,891.29</x:t>
-[...2 lines deleted...]
-    <x:t>1.06%</x:t>
+    <x:t>$49,175.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>T-Mobile Usa Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDF07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$48,237.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK2WL66</x:t>
   </x:si>
   <x:si>
     <x:t>5.350</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,460.12</x:t>
-[...80 lines deleted...]
-    <x:t>1.03%</x:t>
+    <x:t>$48,071.43</x:t>
   </x:si>
   <x:si>
     <x:t>Equinix Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016HGWNR6</x:t>
   </x:si>
   <x:si>
     <x:t>3.900</x:t>
   </x:si>
   <x:si>
-    <x:t>$47,069.91</x:t>
+    <x:t>$47,341.82</x:t>
   </x:si>
   <x:si>
     <x:t>1.00%</x:t>
   </x:si>
   <x:si>
     <x:t>01/22/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RDM6DL9</x:t>
   </x:si>
   <x:si>
     <x:t>3.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,483.99</x:t>
+    <x:t>$46,835.05</x:t>
   </x:si>
   <x:si>
     <x:t>0.99%</x:t>
   </x:si>
   <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S4X15V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,350.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Mplx Lp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WM3FHL1</x:t>
   </x:si>
   <x:si>
     <x:t>2.650</x:t>
   </x:si>
   <x:si>
-    <x:t>$46,258.90</x:t>
-[...14 lines deleted...]
-    <x:t>$45,983.37</x:t>
+    <x:t>$45,971.55</x:t>
   </x:si>
   <x:si>
     <x:t>0.97%</x:t>
   </x:si>
   <x:si>
+    <x:t>01/21/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8S97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,316.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010CRDJB7</x:t>
   </x:si>
   <x:si>
     <x:t>2.550</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,458.96</x:t>
-[...2 lines deleted...]
-    <x:t>0.96%</x:t>
+    <x:t>$45,073.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ06334</x:t>
   </x:si>
   <x:si>
     <x:t>2.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$45,148.78</x:t>
-[...14 lines deleted...]
-    <x:t>0.95%</x:t>
+    <x:t>$44,943.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BL6CVP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,146.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3VVKV7</x:t>
   </x:si>
   <x:si>
     <x:t>2.450</x:t>
   </x:si>
   <x:si>
-    <x:t>$44,040.37</x:t>
-[...14 lines deleted...]
-    <x:t>$43,742.92</x:t>
+    <x:t>$43,823.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Foods Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZT3D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,805.22</x:t>
   </x:si>
   <x:si>
     <x:t>Hca Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/15/2049</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00PC757X8</x:t>
   </x:si>
   <x:si>
     <x:t>5.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$43,219.95</x:t>
+    <x:t>$43,633.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.92%</x:t>
   </x:si>
   <x:si>
-    <x:t>Kraft Heinz Foods Co</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>07/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0027G8HG9</x:t>
   </x:si>
   <x:si>
     <x:t>5.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$41,151.57</x:t>
+    <x:t>$42,019.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSNW72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$41,128.42</x:t>
   </x:si>
   <x:si>
     <x:t>0.87%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/01/2050</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>08/09/2042</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0038PKS87</x:t>
   </x:si>
   <x:si>
     <x:t>4.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$40,851.12</x:t>
+    <x:t>$40,078.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DDZTGK0</x:t>
   </x:si>
   <x:si>
     <x:t>4.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$38,879.18</x:t>
-[...2 lines deleted...]
-    <x:t>0.82%</x:t>
+    <x:t>$39,434.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>03/22/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZLKTF81</x:t>
   </x:si>
   <x:si>
-    <x:t>$37,858.33</x:t>
-[...2 lines deleted...]
-    <x:t>0.80%</x:t>
+    <x:t>$38,127.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
   </x:si>
   <x:si>
     <x:t>Alimentation Couche-Tard Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/25/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RHWBP76</x:t>
   </x:si>
   <x:si>
     <x:t>3.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$36,630.78</x:t>
-[...2 lines deleted...]
-    <x:t>0.78%</x:t>
+    <x:t>$35,809.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>Canada</x:t>
   </x:si>
   <x:si>
+    <x:t>07/15/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYSW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,360.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.68%</x:t>
+  </x:si>
+  <x:si>
     <x:t>05/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008LS4XX4</x:t>
   </x:si>
   <x:si>
-    <x:t>$31,331.80</x:t>
+    <x:t>$31,991.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0121DNQC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,326.16</x:t>
   </x:si>
   <x:si>
     <x:t>0.66%</x:t>
   </x:si>
   <x:si>
-    <x:t>07/15/2046</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>03/25/2051</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZS0BPT2</x:t>
   </x:si>
   <x:si>
     <x:t>3.950</x:t>
   </x:si>
   <x:si>
-    <x:t>$30,413.14</x:t>
+    <x:t>$31,238.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprint Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000027JD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,130.50</x:t>
   </x:si>
   <x:si>
     <x:t>0.64%</x:t>
   </x:si>
   <x:si>
-    <x:t>Sprint Capital Corp</x:t>
-[...11 lines deleted...]
-    <x:t>$29,880.97</x:t>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004H181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,983.99</x:t>
   </x:si>
   <x:si>
     <x:t>0.63%</x:t>
   </x:si>
   <x:si>
-    <x:t>Orange Sa</x:t>
-[...11 lines deleted...]
-    <x:t>$29,706.49</x:t>
+    <x:t>Charter Communications Operating Llc /</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QCC8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,798.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
   </x:si>
   <x:si>
     <x:t>Var Energi Asa</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01BFQSQL9</x:t>
   </x:si>
   <x:si>
     <x:t>8.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$28,392.48</x:t>
-[...2 lines deleted...]
-    <x:t>0.60%</x:t>
+    <x:t>$28,668.01</x:t>
   </x:si>
   <x:si>
     <x:t>Norway</x:t>
   </x:si>
   <x:si>
     <x:t>Suncor Energy Inc</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2039</x:t>
   </x:si>
   <x:si>
     <x:t>BBG0000PWR26</x:t>
   </x:si>
   <x:si>
     <x:t>6.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$27,422.52</x:t>
-[...2 lines deleted...]
-    <x:t>0.58%</x:t>
+    <x:t>$27,741.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
   </x:si>
   <x:si>
     <x:t>Fox Corp</x:t>
   </x:si>
   <x:si>
     <x:t>10/13/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JNB23V4</x:t>
   </x:si>
   <x:si>
     <x:t>6.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,736.57</x:t>
+    <x:t>$27,056.80</x:t>
   </x:si>
   <x:si>
     <x:t>0.57%</x:t>
   </x:si>
   <x:si>
     <x:t>Hsbc Holdings Plc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2037</x:t>
   </x:si>
   <x:si>
     <x:t>BBG019MDN2G9</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,701.47</x:t>
+    <x:t>$26,811.71</x:t>
   </x:si>
   <x:si>
     <x:t>United Kingdom</x:t>
   </x:si>
   <x:si>
     <x:t>J M Smucker Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01JPR16M1</x:t>
   </x:si>
   <x:si>
     <x:t>6.200</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,541.91</x:t>
+    <x:t>$26,750.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00006VK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,603.97</x:t>
   </x:si>
   <x:si>
     <x:t>0.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>11/15/2028</x:t>
-[...8 lines deleted...]
-    <x:t>$26,395.51</x:t>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NPN4GT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,427.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SXGF919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,339.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDFL31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,236.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS53604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,122.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C76KWF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,104.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LR4Z8B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,064.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M81ZJY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,939.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0P4ZH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,916.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KV92VM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,779.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C6SZC54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,731.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itc Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3M5Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,624.31</x:t>
   </x:si>
   <x:si>
     <x:t>Orlen Sa</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RXCW2Z8</x:t>
   </x:si>
   <x:si>
     <x:t>6.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$26,349.34</x:t>
+    <x:t>$25,620.91</x:t>
   </x:si>
   <x:si>
     <x:t>Poland</x:t>
   </x:si>
   <x:si>
-    <x:t>Sysco Corp</x:t>
-[...80 lines deleted...]
-    <x:t>$25,870.31</x:t>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYFZQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,584.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G137GB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,566.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY7Z109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,527.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRZ0F73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,526.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2XQKX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,422.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P61WF32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,403.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRC5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,390.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Smw Finance Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMKHYF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,385.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
   </x:si>
   <x:si>
     <x:t>01/30/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01S19GVX4</x:t>
   </x:si>
   <x:si>
     <x:t>6.183</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,838.62</x:t>
-[...71 lines deleted...]
-    <x:t>$25,569.17</x:t>
+    <x:t>$25,262.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitios Latinoamerica Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016G3XBY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,235.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193VLX56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,233.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFDK095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,225.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferguson Finance Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/24/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M8RBC22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,216.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P449F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,212.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMYLCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,191.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PL29666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,184.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JZ42847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,181.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ1VLJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,130.58</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NB2Z4S5</x:t>
   </x:si>
   <x:si>
     <x:t>4.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,512.07</x:t>
-[...65 lines deleted...]
-    <x:t>$25,250.79</x:t>
+    <x:t>$25,099.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medline Borrower Lp/Medline Co-Issuer I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228TT9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,083.92</x:t>
   </x:si>
   <x:si>
     <x:t>General Mills Inc</x:t>
   </x:si>
   <x:si>
+    <x:t>03/29/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G26NCX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,046.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQ94SP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,045.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02026B669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,006.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Capital Lp / Glp Financing Ii Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P17FY87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,936.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Finance International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HW2ZLF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,896.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZW65514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,890.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YJ6YFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,875.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J9YRRW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,869.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016XT0P54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,813.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bat Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MC4WFH2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.557</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,802.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR3L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,801.23</x:t>
+  </x:si>
+  <x:si>
     <x:t>BBG01QXLW510</x:t>
   </x:si>
   <x:si>
-    <x:t>$25,216.70</x:t>
-[...299 lines deleted...]
-    <x:t>BBG00GZTSD12</x:t>
+    <x:t>$24,789.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,780.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJY83V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,739.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL07CK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,730.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSB663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,728.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113S2FV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,687.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NFNRVF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,650.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q4QQ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,531.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL09MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,506.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRWTBJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,463.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDHX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,453.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Corpus Christi Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLXLLW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,451.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,425.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016L9VGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,307.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/24/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QD83755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,188.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011B7SYN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,187.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcon Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,069.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BP7RK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,967.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR5X6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,954.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QSDFBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,954.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RD4VKK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,950.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT7KLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,930.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q3W871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,917.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z619</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,791.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PZSWSP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,720.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/14/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RB6PY93</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,726.47</x:t>
-[...50 lines deleted...]
-    <x:t>$24,599.84</x:t>
+    <x:t>$23,621.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Conagra Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/01/2038</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M897H71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,581.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0XZVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,566.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WMLRLV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,128.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZHZ6JR9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,080.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lowe's Cos Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZV9YVV8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,943.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/17/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG015SKPHZ9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,936.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/21/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,860.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athene Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M2RL889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,835.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Costar Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VPLJZ81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,602.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC8J4Z3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,505.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Pacific Railway Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/02/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG013KWWDS5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,279.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/28/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00M3FYGS1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,277.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PGQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,183.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011K30QW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,157.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF7DG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,917.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/29/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011YP82P3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,669.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WS5W0Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,665.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010HF8RG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,615.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/18/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CW6GY93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,989.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2048</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LPVF260</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,767.91</x:t>
   </x:si>
   <x:si>
     <x:t>08/01/2027</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VJ062M5</x:t>
   </x:si>
   <x:si>
     <x:t>2.100</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,591.07</x:t>
-[...512 lines deleted...]
-    <x:t>0.44%</x:t>
+    <x:t>21,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,577.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2047</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FRXL5S9</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,472.25</x:t>
-[...2 lines deleted...]
-    <x:t>0.43%</x:t>
+    <x:t>$20,108.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2052</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016NCR9W9</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,638.30</x:t>
-[...2 lines deleted...]
-    <x:t>0.42%</x:t>
+    <x:t>$19,748.66</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HG8YR4</x:t>
   </x:si>
   <x:si>
     <x:t>4.027</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,309.73</x:t>
+    <x:t>$18,611.39</x:t>
   </x:si>
   <x:si>
     <x:t>0.39%</x:t>
   </x:si>
   <x:si>
+    <x:t>09/27/2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0P7XC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,530.05</x:t>
+  </x:si>
+  <x:si>
     <x:t>Infraestructura Energetica Nova Sapi De</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2051</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X8R5V14</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,204.99</x:t>
+    <x:t>$18,412.63</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010HF8445</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,105.24</x:t>
-[...11 lines deleted...]
-    <x:t>$18,094.06</x:t>
+    <x:t>$17,719.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T239HG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,593.98</x:t>
   </x:si>
   <x:si>
     <x:t>01/26/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YZ3L1D0</x:t>
   </x:si>
   <x:si>
     <x:t>2.824</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,654.69</x:t>
-[...11 lines deleted...]
-    <x:t>$17,431.70</x:t>
+    <x:t>$17,519.32</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7K3F71</x:t>
   </x:si>
   <x:si>
     <x:t>3.468</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,771.46</x:t>
+    <x:t>$16,881.67</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V0XGY88</x:t>
   </x:si>
   <x:si>
     <x:t>3.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,948.49</x:t>
+    <x:t>$15,967.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
+    <x:t>10/15/2052</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG017RD17N3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,727.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PH19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,433.23</x:t>
+  </x:si>
+  <x:si>
     <x:t>02/15/2051</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010CJ08Z7</x:t>
   </x:si>
   <x:si>
     <x:t>3.300</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,869.22</x:t>
-[...35 lines deleted...]
-    <x:t>0.32%</x:t>
+    <x:t>$15,399.26</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>18,378</x:t>
-[...2 lines deleted...]
-    <x:t>$18,377.88</x:t>
+    <x:t>30,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$30,877.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.65%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,325.12</x:t>
+    <x:t>$-1,210.23</x:t>
   </x:si>
   <x:si>
     <x:t>-0.03%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
@@ -2242,56 +2227,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd4e9d424a7a4a72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3cde79a9f250404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R7abb9fa84c59496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46625f36e7264522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a8aa5f837314455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8f53cabbbd64cd3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L160"/>
+  <x:dimension ref="A1:L159"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2482,5894 +2467,5856 @@
       <x:c r="B6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>31</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
+        <x:v>37</x:v>
+      </x:c>
+      <x:c r="C7" s="1" t="s">
         <x:v>38</x:v>
       </x:c>
-      <x:c r="C7" s="1" t="s">
+      <x:c r="D7" s="1" t="s">
         <x:v>39</x:v>
       </x:c>
-      <x:c r="D7" s="1" t="s">
+      <x:c r="E7" s="1" t="s">
         <x:v>40</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>41</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
+        <x:v>41</x:v>
+      </x:c>
+      <x:c r="I7" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J7" s="1" t="s">
         <x:v>42</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>43</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
+        <x:v>43</x:v>
+      </x:c>
+      <x:c r="C8" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
-      <x:c r="C8" s="1" t="s">
+      <x:c r="D8" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
-      <x:c r="D8" s="1" t="s">
+      <x:c r="E8" s="1" t="s">
         <x:v>46</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>47</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
+        <x:v>47</x:v>
+      </x:c>
+      <x:c r="I8" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J8" s="1" t="s">
         <x:v>48</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>49</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
+        <x:v>49</x:v>
+      </x:c>
+      <x:c r="D9" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D9" s="1" t="s">
+      <x:c r="E9" s="1" t="s">
         <x:v>51</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>53</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>54</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>56</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J10" s="1" t="s">
         <x:v>58</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>62</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
+        <x:v>63</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J11" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>65</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="H12" s="1" t="s">
+      <x:c r="I12" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J12" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H13" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H14" s="1" t="s">
+      <x:c r="I14" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J14" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>82</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="D15" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="F15" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H15" s="1" t="s">
+      <x:c r="I15" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J15" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>88</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>29</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="F16" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H16" s="1" t="s">
+      <x:c r="I16" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J16" s="1" t="s">
         <x:v>92</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>93</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>94</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H17" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H17" s="1" t="s">
+      <x:c r="I17" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J17" s="1" t="s">
         <x:v>97</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>98</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>100</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J19" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H20" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H20" s="1" t="s">
+      <x:c r="I20" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J20" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="I20" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>29</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>130</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H24" s="1" t="s">
+      <x:c r="I24" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J24" s="1" t="s">
         <x:v>134</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>135</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
         <x:v>136</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H25" s="1" t="s">
+      <x:c r="I25" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="I25" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H26" s="1" t="s">
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>144</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>145</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>38</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
-      <x:c r="F27" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H27" s="1" t="s">
+      <x:c r="I27" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>150</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
-      <x:c r="F28" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H28" s="1" t="s">
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
-      <x:c r="I28" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
-      <x:c r="F29" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H29" s="1" t="s">
+      <x:c r="I29" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J29" s="1" t="s">
         <x:v>159</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>155</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>165</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>166</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="F31" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H31" s="1" t="s">
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>169</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>170</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>171</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H32" s="1" t="s">
         <x:v>172</x:v>
       </x:c>
-      <x:c r="F32" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="D33" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>176</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H33" s="1" t="s">
         <x:v>177</x:v>
       </x:c>
-      <x:c r="F33" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>179</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H34" s="1" t="s">
         <x:v>182</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="I34" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J34" s="1" t="s">
         <x:v>183</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>185</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>185</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H35" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="I35" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J35" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H37" s="1" t="s">
+      <x:c r="I37" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J37" s="1" t="s">
         <x:v>198</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
         <x:v>200</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>206</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>212</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J42" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>45</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="H44" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="I44" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J44" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>44</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="I45" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J45" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
-      <x:c r="F45" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K45" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="D46" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="F46" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H46" s="1" t="s">
+      <x:c r="I46" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J46" s="1" t="s">
         <x:v>243</x:v>
       </x:c>
-      <x:c r="I46" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>69</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>248</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H48" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="I48" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J48" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="K48" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H49" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="I49" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J49" s="1" t="s">
         <x:v>260</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>266</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
+      <x:c r="I51" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J51" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="K51" s="1" t="s">
         <x:v>271</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="D52" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>276</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I52" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J52" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="K52" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="I53" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J53" s="1" t="s">
         <x:v>281</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>268</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="E54" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H54" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E54" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="E55" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="E55" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I55" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J55" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>295</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="E56" s="1" t="s">
+      <x:c r="I56" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J56" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F56" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="E57" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H57" s="1" t="s">
         <x:v>301</x:v>
       </x:c>
-      <x:c r="E57" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
         <x:v>303</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
+      <x:c r="E58" s="1" t="s">
         <x:v>304</x:v>
       </x:c>
-      <x:c r="E58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="F58" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
         <x:v>309</x:v>
       </x:c>
-      <x:c r="F59" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="E60" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
         <x:v>313</x:v>
       </x:c>
-      <x:c r="E60" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>316</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="F61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
         <x:v>320</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="D62" s="1" t="s">
         <x:v>321</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="F62" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H62" s="1" t="s">
+      <x:c r="I62" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J62" s="1" t="s">
         <x:v>324</x:v>
       </x:c>
-      <x:c r="I62" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>326</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>327</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H63" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>331</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H64" s="1" t="s">
         <x:v>332</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>336</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H65" s="1" t="s">
         <x:v>337</x:v>
       </x:c>
-      <x:c r="F65" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H65" s="1" t="s">
+      <x:c r="I65" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J65" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="K65" s="1" t="s">
         <x:v>338</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
         <x:v>340</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
         <x:v>341</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
-        <x:v>342</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J66" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>346</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>357</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>186</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H75" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J75" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
         <x:v>396</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>397</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
-        <x:v>399</x:v>
+        <x:v>400</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>400</x:v>
+        <x:v>401</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>402</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="C84" s="1" t="s">
+      <x:c r="D84" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="D84" s="1" t="s">
+      <x:c r="E84" s="1" t="s">
         <x:v>418</x:v>
       </x:c>
-      <x:c r="E84" s="1" t="s">
+      <x:c r="F84" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="F84" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="F85" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
         <x:v>425</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
         <x:v>426</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
-      <x:c r="F86" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="C87" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="C87" s="1" t="s">
+      <x:c r="D87" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="D87" s="1" t="s">
+      <x:c r="E87" s="1" t="s">
         <x:v>431</x:v>
       </x:c>
-      <x:c r="E87" s="1" t="s">
+      <x:c r="F87" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G87" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H87" s="1" t="s">
         <x:v>432</x:v>
       </x:c>
-      <x:c r="F87" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C88" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D88" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
-      <x:c r="C88" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D88" s="1" t="s">
+      <x:c r="E88" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="E88" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
         <x:v>438</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F89" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G89" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H89" s="1" t="s">
         <x:v>439</x:v>
       </x:c>
-      <x:c r="F89" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
         <x:v>441</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
         <x:v>442</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
         <x:v>443</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="E95" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+      <x:c r="F95" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G95" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H95" s="1" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="I95" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J95" s="1" t="s">
         <x:v>463</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>456</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C96" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
-        <x:v>468</x:v>
+        <x:v>470</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>470</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="C97" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="D97" s="1" t="s">
         <x:v>472</x:v>
       </x:c>
-      <x:c r="C97" s="1" t="s">
+      <x:c r="E97" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="F97" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G97" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H97" s="1" t="s">
         <x:v>473</x:v>
       </x:c>
-      <x:c r="D97" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="C98" s="1" t="s">
+        <x:v>474</x:v>
+      </x:c>
+      <x:c r="D98" s="1" t="s">
+        <x:v>475</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>40</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
         <x:v>476</x:v>
       </x:c>
-      <x:c r="C98" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="I98" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J98" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K98" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
+        <x:v>477</x:v>
+      </x:c>
+      <x:c r="C99" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="D99" s="1" t="s">
         <x:v>479</x:v>
       </x:c>
-      <x:c r="C99" s="1" t="s">
+      <x:c r="E99" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F99" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G99" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H99" s="1" t="s">
         <x:v>480</x:v>
       </x:c>
-      <x:c r="D99" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
+        <x:v>498</x:v>
+      </x:c>
+      <x:c r="C105" s="1" t="s">
+        <x:v>499</x:v>
+      </x:c>
+      <x:c r="D105" s="1" t="s">
         <x:v>500</x:v>
       </x:c>
-      <x:c r="C105" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D105" s="1" t="s">
+      <x:c r="E105" s="1" t="s">
         <x:v>501</x:v>
       </x:c>
-      <x:c r="E105" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
         <x:v>502</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
         <x:v>503</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D106" s="1" t="s">
         <x:v>504</x:v>
       </x:c>
-      <x:c r="D106" s="1" t="s">
+      <x:c r="E106" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="F106" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G106" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H106" s="1" t="s">
         <x:v>505</x:v>
       </x:c>
-      <x:c r="E106" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="C107" s="1" t="s">
+        <x:v>506</x:v>
+      </x:c>
+      <x:c r="D107" s="1" t="s">
         <x:v>507</x:v>
       </x:c>
-      <x:c r="C107" s="1" t="s">
+      <x:c r="E107" s="1" t="s">
+        <x:v>28</x:v>
+      </x:c>
+      <x:c r="F107" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G107" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H107" s="1" t="s">
         <x:v>508</x:v>
       </x:c>
-      <x:c r="D107" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
+        <x:v>491</x:v>
+      </x:c>
+      <x:c r="D108" s="1" t="s">
+        <x:v>510</x:v>
+      </x:c>
+      <x:c r="E108" s="1" t="s">
+        <x:v>511</x:v>
+      </x:c>
+      <x:c r="F108" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G108" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H108" s="1" t="s">
         <x:v>512</x:v>
       </x:c>
-      <x:c r="D108" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
+        <x:v>513</x:v>
+      </x:c>
+      <x:c r="C109" s="1" t="s">
+        <x:v>514</x:v>
+      </x:c>
+      <x:c r="D109" s="1" t="s">
         <x:v>515</x:v>
       </x:c>
-      <x:c r="C109" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D109" s="1" t="s">
+      <x:c r="E109" s="1" t="s">
         <x:v>516</x:v>
       </x:c>
-      <x:c r="E109" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
         <x:v>517</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
+        <x:v>518</x:v>
+      </x:c>
+      <x:c r="C110" s="1" t="s">
         <x:v>519</x:v>
       </x:c>
-      <x:c r="C110" s="1" t="s">
+      <x:c r="D110" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
-      <x:c r="D110" s="1" t="s">
+      <x:c r="E110" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
-      <x:c r="E110" s="1" t="s">
+      <x:c r="F110" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G110" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H110" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
-      <x:c r="F110" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H110" s="1" t="s">
+      <x:c r="I110" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J110" s="1" t="s">
         <x:v>523</x:v>
       </x:c>
-      <x:c r="I110" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
+        <x:v>445</x:v>
+      </x:c>
+      <x:c r="C111" s="1" t="s">
         <x:v>524</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>504</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
         <x:v>528</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
         <x:v>529</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>531</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
-        <x:v>531</x:v>
+        <x:v>532</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
-        <x:v>532</x:v>
+        <x:v>533</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
-        <x:v>533</x:v>
+        <x:v>534</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>534</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
+        <x:v>530</x:v>
+      </x:c>
+      <x:c r="F114" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G114" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H114" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
-      <x:c r="F114" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="D115" s="1" t="s">
+        <x:v>540</x:v>
+      </x:c>
+      <x:c r="E115" s="1" t="s">
         <x:v>541</x:v>
       </x:c>
-      <x:c r="D115" s="1" t="s">
+      <x:c r="F115" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G115" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H115" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
-      <x:c r="E115" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
+        <x:v>543</x:v>
+      </x:c>
+      <x:c r="D116" s="1" t="s">
+        <x:v>544</x:v>
+      </x:c>
+      <x:c r="E116" s="1" t="s">
         <x:v>545</x:v>
       </x:c>
-      <x:c r="D116" s="1" t="s">
+      <x:c r="F116" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G116" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H116" s="1" t="s">
         <x:v>546</x:v>
       </x:c>
-      <x:c r="E116" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
+        <x:v>547</x:v>
+      </x:c>
+      <x:c r="C117" s="1" t="s">
+        <x:v>548</x:v>
+      </x:c>
+      <x:c r="D117" s="1" t="s">
         <x:v>549</x:v>
       </x:c>
-      <x:c r="C117" s="1" t="s">
+      <x:c r="E117" s="1" t="s">
         <x:v>550</x:v>
       </x:c>
-      <x:c r="D117" s="1" t="s">
+      <x:c r="F117" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G117" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H117" s="1" t="s">
         <x:v>551</x:v>
       </x:c>
-      <x:c r="E117" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H117" s="1" t="s">
+      <x:c r="I117" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J117" s="1" t="s">
+        <x:v>523</x:v>
+      </x:c>
+      <x:c r="K117" s="1" t="s">
         <x:v>552</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>556</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
-        <x:v>556</x:v>
+        <x:v>557</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="F119" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G119" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H119" s="1" t="s">
         <x:v>560</x:v>
       </x:c>
-      <x:c r="F119" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
+        <x:v>561</x:v>
+      </x:c>
+      <x:c r="D120" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
-      <x:c r="D120" s="1" t="s">
+      <x:c r="E120" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="F120" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G120" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H120" s="1" t="s">
         <x:v>563</x:v>
       </x:c>
-      <x:c r="E120" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H120" s="1" t="s">
+      <x:c r="I120" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J120" s="1" t="s">
         <x:v>564</x:v>
       </x:c>
-      <x:c r="I120" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="K120" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>565</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
       <x:c r="F121" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G121" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H121" s="1" t="s">
         <x:v>568</x:v>
       </x:c>
       <x:c r="I121" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J121" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="F123" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G123" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H123" s="1" t="s">
         <x:v>576</x:v>
       </x:c>
-      <x:c r="F123" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
-        <x:v>565</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>580</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
-        <x:v>580</x:v>
+        <x:v>581</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>557</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>581</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
         <x:v>582</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
         <x:v>583</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F125" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G125" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H125" s="1" t="s">
         <x:v>584</x:v>
       </x:c>
-      <x:c r="F125" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H125" s="1" t="s">
+      <x:c r="I125" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J125" s="1" t="s">
         <x:v>585</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>557</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="C126" s="1" t="s">
         <x:v>586</x:v>
       </x:c>
-      <x:c r="C126" s="1" t="s">
+      <x:c r="D126" s="1" t="s">
         <x:v>587</x:v>
       </x:c>
-      <x:c r="D126" s="1" t="s">
+      <x:c r="E126" s="1" t="s">
         <x:v>588</x:v>
       </x:c>
-      <x:c r="E126" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
         <x:v>589</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C127" s="1" t="s">
         <x:v>591</x:v>
       </x:c>
-      <x:c r="C127" s="1" t="s">
+      <x:c r="D127" s="1" t="s">
         <x:v>592</x:v>
       </x:c>
-      <x:c r="D127" s="1" t="s">
+      <x:c r="E127" s="1" t="s">
         <x:v>593</x:v>
       </x:c>
-      <x:c r="E127" s="1" t="s">
+      <x:c r="F127" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G127" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H127" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
-      <x:c r="F127" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H127" s="1" t="s">
+      <x:c r="I127" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J127" s="1" t="s">
         <x:v>595</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>590</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>596</x:v>
       </x:c>
       <x:c r="C128" s="1" t="s">
-        <x:v>596</x:v>
+        <x:v>597</x:v>
       </x:c>
       <x:c r="D128" s="1" t="s">
-        <x:v>597</x:v>
+        <x:v>598</x:v>
       </x:c>
       <x:c r="E128" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="F128" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G128" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H128" s="1" t="s">
-        <x:v>598</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>343</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
-        <x:v>599</x:v>
+        <x:v>600</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
-        <x:v>600</x:v>
+        <x:v>601</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>601</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
         <x:v>602</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
         <x:v>603</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
       <x:c r="F130" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G130" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H130" s="1" t="s">
         <x:v>607</x:v>
       </x:c>
       <x:c r="I130" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J130" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
+        <x:v>608</x:v>
+      </x:c>
+      <x:c r="C131" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
-      <x:c r="C131" s="1" t="s">
+      <x:c r="D131" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
-      <x:c r="D131" s="1" t="s">
+      <x:c r="E131" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="E131" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F131" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G131" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H131" s="1" t="s">
         <x:v>612</x:v>
       </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
+        <x:v>609</x:v>
+      </x:c>
+      <x:c r="D132" s="1" t="s">
         <x:v>613</x:v>
       </x:c>
-      <x:c r="D132" s="1" t="s">
+      <x:c r="E132" s="1" t="s">
         <x:v>614</x:v>
       </x:c>
-      <x:c r="E132" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
         <x:v>615</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>608</x:v>
+        <x:v>595</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>617</x:v>
       </x:c>
       <x:c r="D133" s="1" t="s">
-        <x:v>617</x:v>
+        <x:v>618</x:v>
       </x:c>
       <x:c r="E133" s="1" t="s">
-        <x:v>618</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="C134" s="1" t="s">
         <x:v>621</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>616</x:v>
       </x:c>
       <x:c r="D134" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
       <x:c r="E134" s="1" t="s">
+        <x:v>501</x:v>
+      </x:c>
+      <x:c r="F134" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G134" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H134" s="1" t="s">
         <x:v>623</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>624</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
+        <x:v>590</x:v>
+      </x:c>
+      <x:c r="C135" s="1" t="s">
+        <x:v>624</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
         <x:v>625</x:v>
       </x:c>
-      <x:c r="C135" s="1" t="s">
+      <x:c r="E135" s="1" t="s">
         <x:v>626</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
+      <x:c r="F135" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
         <x:v>627</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>628</x:v>
       </x:c>
       <x:c r="I135" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J135" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="D136" s="1" t="s">
         <x:v>629</x:v>
       </x:c>
-      <x:c r="D136" s="1" t="s">
+      <x:c r="E136" s="1" t="s">
         <x:v>630</x:v>
       </x:c>
-      <x:c r="E136" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
         <x:v>620</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>637</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
+        <x:v>638</x:v>
+      </x:c>
+      <x:c r="E138" s="1" t="s">
+        <x:v>639</x:v>
+      </x:c>
+      <x:c r="F138" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
+        <x:v>640</x:v>
+      </x:c>
+      <x:c r="I138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
         <x:v>636</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>620</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>640</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
+        <x:v>51</x:v>
+      </x:c>
+      <x:c r="F139" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G139" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H139" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
-      <x:c r="F139" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
+        <x:v>643</x:v>
+      </x:c>
+      <x:c r="D140" s="1" t="s">
+        <x:v>644</x:v>
+      </x:c>
+      <x:c r="E140" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F140" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G140" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H140" s="1" t="s">
         <x:v>645</x:v>
       </x:c>
-      <x:c r="D140" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>636</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
+        <x:v>647</x:v>
+      </x:c>
+      <x:c r="E141" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F141" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G141" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H141" s="1" t="s">
+        <x:v>648</x:v>
+      </x:c>
+      <x:c r="I141" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J141" s="1" t="s">
         <x:v>649</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>644</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
+        <x:v>650</x:v>
+      </x:c>
+      <x:c r="D142" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
-      <x:c r="D142" s="1" t="s">
+      <x:c r="E142" s="1" t="s">
+        <x:v>360</x:v>
+      </x:c>
+      <x:c r="F142" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G142" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H142" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
-      <x:c r="E142" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>644</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
+        <x:v>653</x:v>
+      </x:c>
+      <x:c r="D143" s="1" t="s">
         <x:v>654</x:v>
       </x:c>
-      <x:c r="D143" s="1" t="s">
+      <x:c r="E143" s="1" t="s">
         <x:v>655</x:v>
       </x:c>
-      <x:c r="E143" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>656</x:v>
       </x:c>
       <x:c r="H143" s="1" t="s">
-        <x:v>656</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="I143" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J143" s="1" t="s">
-        <x:v>657</x:v>
+        <x:v>658</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
-        <x:v>658</x:v>
+        <x:v>659</x:v>
       </x:c>
       <x:c r="D144" s="1" t="s">
-        <x:v>659</x:v>
+        <x:v>660</x:v>
       </x:c>
       <x:c r="E144" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F144" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G144" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H144" s="1" t="s">
-        <x:v>660</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>661</x:v>
+        <x:v>662</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>663</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
+        <x:v>664</x:v>
+      </x:c>
+      <x:c r="E145" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="F145" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G145" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H145" s="1" t="s">
+        <x:v>665</x:v>
+      </x:c>
+      <x:c r="I145" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J145" s="1" t="s">
         <x:v>662</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>665</x:v>
       </x:c>
       <x:c r="K145" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L145" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
         <x:v>666</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
       <x:c r="E146" s="1" t="s">
         <x:v>668</x:v>
       </x:c>
       <x:c r="F146" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G146" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H146" s="1" t="s">
         <x:v>669</x:v>
       </x:c>
       <x:c r="I146" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J146" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K146" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L146" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C147" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
-      <x:c r="C147" s="1" t="s">
+      <x:c r="D147" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
-      <x:c r="D147" s="1" t="s">
+      <x:c r="E147" s="1" t="s">
+        <x:v>414</x:v>
+      </x:c>
+      <x:c r="F147" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G147" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H147" s="1" t="s">
         <x:v>673</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>674</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
         <x:v>670</x:v>
       </x:c>
       <x:c r="K147" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L147" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
         <x:v>675</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
         <x:v>676</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
         <x:v>677</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>670</x:v>
       </x:c>
       <x:c r="K148" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="L148" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
+        <x:v>678</x:v>
+      </x:c>
+      <x:c r="D149" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="D149" s="1" t="s">
+      <x:c r="E149" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
         <x:v>680</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...8 lines deleted...]
-      <x:c r="H149" s="1" t="s">
+      <x:c r="I149" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J149" s="1" t="s">
         <x:v>681</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>678</x:v>
       </x:c>
       <x:c r="K149" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L149" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>469</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
         <x:v>682</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
         <x:v>683</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="F150" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G150" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H150" s="1" t="s">
         <x:v>684</x:v>
       </x:c>
-      <x:c r="F150" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K150" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L150" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>476</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
+        <x:v>685</x:v>
+      </x:c>
+      <x:c r="D151" s="1" t="s">
+        <x:v>686</x:v>
+      </x:c>
+      <x:c r="E151" s="1" t="s">
         <x:v>687</x:v>
       </x:c>
-      <x:c r="D151" s="1" t="s">
+      <x:c r="F151" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G151" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H151" s="1" t="s">
         <x:v>688</x:v>
       </x:c>
-      <x:c r="E151" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>681</x:v>
       </x:c>
       <x:c r="K151" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="L151" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
+        <x:v>689</x:v>
+      </x:c>
+      <x:c r="D152" s="1" t="s">
         <x:v>690</x:v>
       </x:c>
-      <x:c r="D152" s="1" t="s">
+      <x:c r="E152" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="E152" s="1" t="s">
+      <x:c r="F152" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
         <x:v>692</x:v>
       </x:c>
-      <x:c r="F152" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H152" s="1" t="s">
+      <x:c r="I152" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J152" s="1" t="s">
         <x:v>693</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>694</x:v>
       </x:c>
       <x:c r="K152" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L152" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="D153" s="1" t="s">
         <x:v>695</x:v>
       </x:c>
-      <x:c r="D153" s="1" t="s">
+      <x:c r="E153" s="1" t="s">
         <x:v>696</x:v>
       </x:c>
-      <x:c r="E153" s="1" t="s">
+      <x:c r="F153" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G153" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H153" s="1" t="s">
         <x:v>697</x:v>
       </x:c>
-      <x:c r="F153" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H153" s="1" t="s">
+      <x:c r="I153" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J153" s="1" t="s">
         <x:v>698</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>699</x:v>
       </x:c>
       <x:c r="K153" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L153" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
+        <x:v>699</x:v>
+      </x:c>
+      <x:c r="D154" s="1" t="s">
         <x:v>700</x:v>
       </x:c>
-      <x:c r="D154" s="1" t="s">
+      <x:c r="E154" s="1" t="s">
+        <x:v>62</x:v>
+      </x:c>
+      <x:c r="F154" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G154" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H154" s="1" t="s">
         <x:v>701</x:v>
       </x:c>
-      <x:c r="E154" s="1" t="s">
+      <x:c r="I154" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J154" s="1" t="s">
         <x:v>702</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>699</x:v>
       </x:c>
       <x:c r="K154" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L154" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
+        <x:v>703</x:v>
+      </x:c>
+      <x:c r="D155" s="1" t="s">
         <x:v>704</x:v>
       </x:c>
-      <x:c r="D155" s="1" t="s">
+      <x:c r="E155" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F155" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G155" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H155" s="1" t="s">
         <x:v>705</x:v>
       </x:c>
-      <x:c r="E155" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I155" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J155" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K155" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L155" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
+        <x:v>706</x:v>
+      </x:c>
+      <x:c r="D156" s="1" t="s">
+        <x:v>707</x:v>
+      </x:c>
+      <x:c r="E156" s="1" t="s">
         <x:v>708</x:v>
       </x:c>
-      <x:c r="D156" s="1" t="s">
+      <x:c r="F156" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G156" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="H156" s="1" t="s">
         <x:v>709</x:v>
       </x:c>
-      <x:c r="E156" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="K156" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L156" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C157" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D157" s="1" t="s">
+        <x:v>710</x:v>
+      </x:c>
+      <x:c r="E157" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F157" s="1" t="s">
         <x:v>711</x:v>
       </x:c>
-      <x:c r="C157" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="D157" s="1" t="s">
+      <x:c r="G157" s="1" t="s">
         <x:v>712</x:v>
       </x:c>
-      <x:c r="E157" s="1" t="s">
+      <x:c r="H157" s="1" t="s">
         <x:v>713</x:v>
       </x:c>
-      <x:c r="F157" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H157" s="1" t="s">
+      <x:c r="I157" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J157" s="1" t="s">
         <x:v>714</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>715</x:v>
       </x:c>
       <x:c r="K157" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L157" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
+        <x:v>715</x:v>
+      </x:c>
+      <x:c r="C158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F158" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="G158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H158" s="1" t="s">
+        <x:v>717</x:v>
+      </x:c>
+      <x:c r="I158" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J158" s="1" t="s">
+        <x:v>718</x:v>
+      </x:c>
+      <x:c r="K158" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C158" s="1" t="s">
-[...14 lines deleted...]
-      <x:c r="H158" s="1" t="s">
+      <x:c r="L158" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A159" s="2" t="s">
         <x:v>719</x:v>
       </x:c>
-      <x:c r="I158" s="1" t="s">
-[...43 lines deleted...]
-      <x:c r="K159" s="1" t="s">
+      <x:c r="B159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L159" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B160" s="2" t="s">
+      <x:c r="C159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C160" s="2" t="s">
+      <x:c r="D159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D160" s="2" t="s">
+      <x:c r="E159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E160" s="2" t="s">
+      <x:c r="F159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F160" s="2" t="s">
+      <x:c r="G159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G160" s="2" t="s">
+      <x:c r="H159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H160" s="2" t="s">
+      <x:c r="I159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I160" s="2" t="s">
+      <x:c r="J159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J160" s="2" t="s">
+      <x:c r="K159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K160" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="L160" s="2" t="s">
+      <x:c r="L159" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A160:L160"/>
+    <x:mergeCell ref="A159:L159"/>
   </x:mergeCells>
 </x:worksheet>
 </file>