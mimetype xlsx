--- v6 (2026-08-21)
+++ v7 (2026-09-10)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7953578018d7439f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dfaec73ed7c42a7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260819" sheetId="1" r:id="Rd8f53cabbbd64cd3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MBBB_asof_20260908" sheetId="1" r:id="Rbdaef8a8558245e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1753" uniqueCount="720">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/19/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1764" uniqueCount="727">
+  <x:si>
+    <x:t>Daily Holdings (%)  09/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Maturity</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Coupon</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Par Value/ Contracts</x:t>
   </x:si>
@@ -61,2145 +61,2166 @@
   <x:si>
     <x:t>Country</x:t>
   </x:si>
   <x:si>
     <x:t>Currency</x:t>
   </x:si>
   <x:si>
     <x:t>At&amp;T Inc</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2055</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012BDJLN1</x:t>
   </x:si>
   <x:si>
     <x:t>3.550</x:t>
   </x:si>
   <x:si>
     <x:t>Bond</x:t>
   </x:si>
   <x:si>
     <x:t>150,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$93,461.15</x:t>
+    <x:t>$93,190.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>1.97%</x:t>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>United States</x:t>
   </x:si>
   <x:si>
     <x:t>USD</x:t>
   </x:si>
   <x:si>
     <x:t>Medline Borrower Lp</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2029</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012QCFXH2</x:t>
   </x:si>
   <x:si>
     <x:t>3.875</x:t>
   </x:si>
   <x:si>
     <x:t>75,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$73,816.97</x:t>
+    <x:t>$73,791.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Capital One Financial Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01X4R86W5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.197</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$73,306.27</x:t>
   </x:si>
   <x:si>
     <x:t>1.56%</x:t>
   </x:si>
   <x:si>
-    <x:t>Capital One Financial Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>Vici Properties Lp / Vici Note Co Inc</x:t>
   </x:si>
   <x:si>
     <x:t>08/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RHH7RT6</x:t>
   </x:si>
   <x:si>
     <x:t>4.125</x:t>
   </x:si>
   <x:si>
-    <x:t>$71,635.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$71,325.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.52%</x:t>
   </x:si>
   <x:si>
     <x:t>Verizon Communications Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016HQCKF5</x:t>
   </x:si>
   <x:si>
     <x:t>2.355</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,955.62</x:t>
-[...2 lines deleted...]
-    <x:t>1.39%</x:t>
+    <x:t>$65,633.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
   </x:si>
   <x:si>
     <x:t>01/20/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Y4Q8W68</x:t>
   </x:si>
   <x:si>
     <x:t>1.750</x:t>
   </x:si>
   <x:si>
-    <x:t>$65,877.97</x:t>
+    <x:t>$65,537.57</x:t>
   </x:si>
   <x:si>
     <x:t>Pacific Gas And Electric Co</x:t>
   </x:si>
   <x:si>
     <x:t>07/01/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VVSMR74</x:t>
   </x:si>
   <x:si>
     <x:t>4.500</x:t>
   </x:si>
   <x:si>
-    <x:t>$64,031.68</x:t>
-[...2 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>$62,399.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>Altria Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/04/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00Z3VVKW6</x:t>
   </x:si>
   <x:si>
     <x:t>3.400</x:t>
   </x:si>
   <x:si>
-    <x:t>$55,915.04</x:t>
+    <x:t>$55,368.83</x:t>
   </x:si>
   <x:si>
     <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>Vistra Operations Co Llc</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2033</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01J9H9BW1</x:t>
   </x:si>
   <x:si>
     <x:t>6.950</x:t>
   </x:si>
   <x:si>
     <x:t>50,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$54,656.64</x:t>
+    <x:t>$54,489.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mcdonald's Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000K8L81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$53,995.95</x:t>
   </x:si>
   <x:si>
     <x:t>1.15%</x:t>
   </x:si>
   <x:si>
-    <x:t>Mcdonald's Corp</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>06/08/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01GXKWQ81</x:t>
   </x:si>
   <x:si>
     <x:t>6.377</x:t>
   </x:si>
   <x:si>
-    <x:t>$52,841.07</x:t>
+    <x:t>$52,604.48</x:t>
   </x:si>
   <x:si>
     <x:t>1.12%</x:t>
   </x:si>
   <x:si>
     <x:t>Citigroup Inc</x:t>
   </x:si>
   <x:si>
     <x:t>01/24/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01RV5M3C9</x:t>
   </x:si>
   <x:si>
     <x:t>6.020</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,900.41</x:t>
+    <x:t>$50,502.20</x:t>
   </x:si>
   <x:si>
     <x:t>1.08%</x:t>
   </x:si>
   <x:si>
     <x:t>Oracle Corp</x:t>
   </x:si>
   <x:si>
     <x:t>05/15/2045</x:t>
   </x:si>
   <x:si>
     <x:t>BBG008LS4X46</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,482.27</x:t>
+    <x:t>$50,331.10</x:t>
   </x:si>
   <x:si>
     <x:t>1.07%</x:t>
   </x:si>
   <x:si>
     <x:t>02/13/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01LCJJCL7</x:t>
   </x:si>
   <x:si>
     <x:t>5.827</x:t>
   </x:si>
   <x:si>
-    <x:t>$50,327.25</x:t>
+    <x:t>$49,908.67</x:t>
   </x:si>
   <x:si>
     <x:t>1.06%</x:t>
   </x:si>
   <x:si>
+    <x:t>04/30/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZY0PYC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,350.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
     <x:t>Kroger Co/The</x:t>
   </x:si>
   <x:si>
     <x:t>09/15/2034</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PDHL8W5</x:t>
   </x:si>
   <x:si>
     <x:t>5.000</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,718.95</x:t>
-[...14 lines deleted...]
-    <x:t>$49,690.03</x:t>
+    <x:t>$49,348.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00MDP4HM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$49,008.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>Societe Generale Sa</x:t>
   </x:si>
   <x:si>
     <x:t>10/03/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01XMKS7K9</x:t>
   </x:si>
   <x:si>
     <x:t>5.439</x:t>
   </x:si>
   <x:si>
-    <x:t>$49,401.12</x:t>
-[...2 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>$48,933.94</x:t>
   </x:si>
   <x:si>
     <x:t>France</x:t>
   </x:si>
   <x:si>
-    <x:t>02/15/2030</x:t>
-[...10 lines deleted...]
-  <x:si>
     <x:t>T-Mobile Usa Inc</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2028</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010CRDF07</x:t>
   </x:si>
   <x:si>
     <x:t>2.050</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,237.72</x:t>
-[...2 lines deleted...]
-    <x:t>1.02%</x:t>
+    <x:t>$48,279.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Equinix Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016HGWNR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,890.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/22/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RDM6DL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$46,574.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mplx Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00WM3FHL1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.650</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,684.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00S4X15V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$45,596.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDJB7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.550</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,849.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG014HG8S97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.337</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,796.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VJ06334</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$44,376.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/09/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00BL6CVP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,735.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kraft Heinz Foods Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2045</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZT3D7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,679.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Z3VVKV7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,482.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hca Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2049</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757X8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$43,389.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0027G8HG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$42,047.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSNW72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,274.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charter Communications Operating Llc /</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/30/2062</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012QCC8D4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>70,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$40,143.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/09/2042</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0038PKS87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,956.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DDZTGK0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.375</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,391.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/22/2041</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$37,864.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alimentation Couche-Tard Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/25/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RHWBP76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$35,444.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG008LS4XX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,395.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2046</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00D7FYSW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$32,281.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/25/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZS0BPT2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,384.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2053</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0121DNQC8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31,257.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sprint Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000027JD1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$29,960.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orange Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00004H181</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,688.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Var Energi Asa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFQSQL9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$28,460.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Norway</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Suncor Energy Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/01/2039</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0000PWR26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$27,476.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.59%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Fox Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/13/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JNB23V4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,817.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.57%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>J M Smucker Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01JPR16M1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,666.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00006VK33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,590.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hsbc Holdings Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019MDN2G9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,553.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>United Kingdom</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sysco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00SXGF919</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$26,219.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/25/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01GS53604</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,955.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tyson Foods Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01LR4Z8B6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,885.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Montreal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/26/2084</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01NPN4GT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,846.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enbridge Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/05/2034</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M81ZJY2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.625</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,762.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C6SZC54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.446</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,723.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01C76KWF2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,695.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Itc Holdings Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/22/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG019K3M5Q6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,654.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Teva Pharmaceutical Finance Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KP7PJ85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,632.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Israel</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Credit Agricole Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/10/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01KV92VM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.251</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,611.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Orlen Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RXCW2Z8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,584.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Poland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Canadian Imperial Bank Of Commerce</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/28/2085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01VYFZQG6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7.000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,568.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Marriott International Inc/Md</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G137GB0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,501.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Westinghouse Air Brake Technologies Cor</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00LY7Z109</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,492.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/29/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B2XQKX1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.450</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,460.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ares Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01MRC5552</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,381.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/08/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01FRDFL31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,366.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Crh Smw Finance Dac</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/09/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01RMKHYF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,277.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ireland</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bnp Paribas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/19/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QRZ0F73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.906</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,265.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sitios Latinoamerica Sab De Cv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/04/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016G3XBY3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,244.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mexico</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P61WF32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.350</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,196.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01L0P4ZH6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,180.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JZ42847</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,179.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/30/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01S19GVX4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.183</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,134.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Motorola Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00P449F71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,133.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stryker Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/11/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01PL29666</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,085.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SMYLCG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,036.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Augusta Spinco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/23/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0210P0721</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.656</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,032.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/14/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NB2Z4S5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$25,024.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SJ1VLJ3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,943.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>First Citizens Bancshares Inc/Nc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/12/2040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01SQ94SP6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.254</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,937.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Medline Borrower Lp/Medline Co-Issuer I</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0228TT9N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,923.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>General Mills Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/29/2033</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01G26NCX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,915.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Glp Capital Lp / Glp Financing Ii Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01P17FY87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,881.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Enel Finance International Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/06/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HW2ZLF1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,879.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Italy</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG02026B669</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,862.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reliance Industries Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/30/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00J9YRRW0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,854.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>India</x:t>
+  </x:si>
+  <x:si>
+    <x:t>O'Reilly Automotive Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00HFDK095</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,795.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Keurig Dr Pepper Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016NCR3L4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,755.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZJY83V8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,734.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PC757T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,709.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Vici Properties Lp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/15/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016XT0P54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,642.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dt Midstream Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0113S2FV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,639.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VVSB663</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,621.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01QXLW510</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,571.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.52%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royal Bank Of Canada</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/24/2086</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01ZW65514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,565.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL07CK8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,552.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Weyerhaeuser Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/15/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NFNRVF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,548.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2032</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0193VLX56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,459.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>International Flavors &amp; Fragrances Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X7K3D03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,434.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Msci Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QRWTBJ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,385.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gfl Environmental Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/01/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00YJ6YFT9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,374.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CRDHX7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,371.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cheniere Corpus Christi Holdings Llc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XLXLLW6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,355.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Royalty Pharma Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/02/2027</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q4QQ21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,342.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/15/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG0118Z8S55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,317.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roper Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/15/2035</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01WL09MP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,313.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011B7SYN8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.875</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,184.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bank Of Nova Scotia/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/04/2037</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG016L9VGM8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4.588</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$24,092.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.51%</x:t>
   </x:si>
   <x:si>
     <x:t>01/31/2036</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01ZK2WL66</x:t>
   </x:si>
   <x:si>
-    <x:t>5.350</x:t>
-[...1187 lines deleted...]
-    <x:t>0.51%</x:t>
+    <x:t>$24,010.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alcon Finance Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/23/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00Q9B0KW8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,952.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Blue Owl Capital Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>06/11/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011BP7RK9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,951.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>07/12/2028</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG011Q3W871</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,892.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Netherlands</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Constellation Brands Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>08/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00PT7KLS8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.150</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,875.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11/18/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QSDFBD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,864.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/21/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00RD4VKK6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.680</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,848.69</x:t>
   </x:si>
   <x:si>
     <x:t>11/24/2084</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01QD83755</x:t>
   </x:si>
   <x:si>
     <x:t>6.350</x:t>
   </x:si>
   <x:si>
-    <x:t>$24,188.92</x:t>
-[...35 lines deleted...]
-    <x:t>$23,967.14</x:t>
+    <x:t>$23,797.68</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016NCR5X6</x:t>
   </x:si>
   <x:si>
     <x:t>4.050</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,954.91</x:t>
-[...53 lines deleted...]
-    <x:t>$23,917.42</x:t>
+    <x:t>$23,796.66</x:t>
   </x:si>
   <x:si>
     <x:t>02/14/2049</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NB2Z619</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,791.94</x:t>
+    <x:t>$23,578.03</x:t>
   </x:si>
   <x:si>
     <x:t>0.50%</x:t>
   </x:si>
   <x:si>
     <x:t>01/15/2035</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01PZSWSP9</x:t>
   </x:si>
   <x:si>
     <x:t>4.700</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,720.36</x:t>
+    <x:t>$23,574.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadridge Financial Solutions Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12/01/2029</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00R0XZVW5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,475.72</x:t>
   </x:si>
   <x:si>
     <x:t>01/14/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00RB6PY93</x:t>
   </x:si>
   <x:si>
     <x:t>3.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,621.48</x:t>
+    <x:t>$23,436.74</x:t>
   </x:si>
   <x:si>
     <x:t>Conagra Brands Inc</x:t>
   </x:si>
   <x:si>
     <x:t>11/01/2038</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M897H71</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,581.50</x:t>
-[...14 lines deleted...]
-    <x:t>$23,566.23</x:t>
+    <x:t>$23,273.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Athene Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>04/01/2054</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01M2RL889</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6.250</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$23,075.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.49%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00WMLRLV8</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,128.69</x:t>
-[...2 lines deleted...]
-    <x:t>0.49%</x:t>
+    <x:t>$22,934.82</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZHZ6JR9</x:t>
   </x:si>
   <x:si>
     <x:t>2.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$23,080.02</x:t>
+    <x:t>$22,909.53</x:t>
   </x:si>
   <x:si>
     <x:t>Lowe's Cos Inc</x:t>
   </x:si>
   <x:si>
     <x:t>04/01/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZV9YVV8</x:t>
   </x:si>
   <x:si>
     <x:t>2.625</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,943.44</x:t>
+    <x:t>$22,799.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>03/21/2031</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00ZLKTF45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,744.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.48%</x:t>
   </x:si>
   <x:si>
     <x:t>Mondelez International Inc</x:t>
   </x:si>
   <x:si>
     <x:t>03/17/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG015SKPHZ9</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,936.89</x:t>
-[...23 lines deleted...]
-    <x:t>$22,835.17</x:t>
+    <x:t>$22,738.82</x:t>
   </x:si>
   <x:si>
     <x:t>Costar Group Inc</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2030</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VPLJZ81</x:t>
   </x:si>
   <x:si>
     <x:t>2.800</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,602.54</x:t>
+    <x:t>$22,452.80</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC8J4Z3</x:t>
   </x:si>
   <x:si>
     <x:t>2.150</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,505.23</x:t>
+    <x:t>$22,361.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10/15/2030</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00XS5PGQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$22,074.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.47%</x:t>
   </x:si>
   <x:si>
     <x:t>Canadian Pacific Railway Co</x:t>
   </x:si>
   <x:si>
     <x:t>12/02/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG013KWWDS5</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,279.34</x:t>
-[...2 lines deleted...]
-    <x:t>0.47%</x:t>
+    <x:t>$22,055.36</x:t>
   </x:si>
   <x:si>
     <x:t>09/28/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00M3FYGS1</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,277.11</x:t>
-[...11 lines deleted...]
-    <x:t>$22,183.03</x:t>
+    <x:t>$22,045.50</x:t>
   </x:si>
   <x:si>
     <x:t>07/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011K30QW4</x:t>
   </x:si>
   <x:si>
     <x:t>2.375</x:t>
   </x:si>
   <x:si>
-    <x:t>$22,157.63</x:t>
+    <x:t>$22,036.40</x:t>
   </x:si>
   <x:si>
     <x:t>11/15/2031</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010HF7DG3</x:t>
   </x:si>
   <x:si>
     <x:t>2.250</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,917.22</x:t>
+    <x:t>$21,798.63</x:t>
   </x:si>
   <x:si>
     <x:t>0.46%</x:t>
   </x:si>
   <x:si>
+    <x:t>BBG00WS5W0Q3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$21,531.14</x:t>
+  </x:si>
+  <x:si>
     <x:t>07/29/2032</x:t>
   </x:si>
   <x:si>
     <x:t>BBG011YP82P3</x:t>
   </x:si>
   <x:si>
     <x:t>2.359</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,669.20</x:t>
-[...5 lines deleted...]
-    <x:t>$21,665.21</x:t>
+    <x:t>$21,507.66</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2040</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010HF8RG1</x:t>
   </x:si>
   <x:si>
-    <x:t>$21,615.32</x:t>
+    <x:t>$21,463.24</x:t>
   </x:si>
   <x:si>
     <x:t>05/18/2046</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CW6GY93</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,989.44</x:t>
+    <x:t>$20,855.24</x:t>
   </x:si>
   <x:si>
     <x:t>0.44%</x:t>
   </x:si>
   <x:si>
     <x:t>09/01/2048</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00LPVF260</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,767.91</x:t>
-[...14 lines deleted...]
-    <x:t>$20,577.10</x:t>
+    <x:t>$20,042.86</x:t>
   </x:si>
   <x:si>
     <x:t>0.43%</x:t>
   </x:si>
   <x:si>
     <x:t>02/01/2047</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FRXL5S9</x:t>
   </x:si>
   <x:si>
-    <x:t>$20,108.70</x:t>
+    <x:t>$19,971.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wsp Global Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/18/2036</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020WW1HH4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5.714</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$19,826.64</x:t>
   </x:si>
   <x:si>
     <x:t>0.42%</x:t>
   </x:si>
   <x:si>
     <x:t>04/15/2052</x:t>
   </x:si>
   <x:si>
     <x:t>BBG016NCR9W9</x:t>
   </x:si>
   <x:si>
-    <x:t>$19,748.66</x:t>
+    <x:t>$19,770.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>09/27/2064</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01Q0P7XC2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,689.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Infraestructura Energetica Nova Sapi De</x:t>
+  </x:si>
+  <x:si>
+    <x:t>01/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00X8R5V14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$18,495.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.39%</x:t>
   </x:si>
   <x:si>
     <x:t>01/21/2043</x:t>
   </x:si>
   <x:si>
     <x:t>BBG014HG8YR4</x:t>
   </x:si>
   <x:si>
     <x:t>4.027</x:t>
   </x:si>
   <x:si>
-    <x:t>$18,611.39</x:t>
-[...23 lines deleted...]
-    <x:t>$18,412.63</x:t>
+    <x:t>$18,431.53</x:t>
   </x:si>
   <x:si>
     <x:t>02/15/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG010HF8445</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,719.09</x:t>
+    <x:t>$17,613.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>05/01/2050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00T239HG3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$17,522.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.37%</x:t>
   </x:si>
   <x:si>
-    <x:t>05/01/2050</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>01/26/2041</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00YZ3L1D0</x:t>
   </x:si>
   <x:si>
     <x:t>2.824</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,519.32</x:t>
+    <x:t>$17,253.10</x:t>
   </x:si>
   <x:si>
     <x:t>12/01/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00X7K3F71</x:t>
   </x:si>
   <x:si>
     <x:t>3.468</x:t>
   </x:si>
   <x:si>
-    <x:t>$16,881.67</x:t>
+    <x:t>$16,815.10</x:t>
   </x:si>
   <x:si>
     <x:t>0.36%</x:t>
   </x:si>
   <x:si>
     <x:t>06/01/2060</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00V0XGY88</x:t>
   </x:si>
   <x:si>
     <x:t>3.850</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,967.00</x:t>
+    <x:t>$15,867.79</x:t>
   </x:si>
   <x:si>
     <x:t>0.34%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2052</x:t>
   </x:si>
   <x:si>
     <x:t>BBG017RD17N3</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,727.42</x:t>
+    <x:t>$15,768.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>02/15/2051</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG010CJ08Z7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$15,423.72</x:t>
   </x:si>
   <x:si>
     <x:t>0.33%</x:t>
   </x:si>
   <x:si>
     <x:t>10/15/2050</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00XS5PH19</x:t>
   </x:si>
   <x:si>
-    <x:t>$15,433.23</x:t>
-[...11 lines deleted...]
-    <x:t>$15,399.26</x:t>
+    <x:t>$15,288.43</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>30,877</x:t>
-[...5 lines deleted...]
-    <x:t>0.65%</x:t>
+    <x:t>4,424</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$4,424.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,210.23</x:t>
-[...2 lines deleted...]
-    <x:t>-0.03%</x:t>
+    <x:t>$-828.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -2227,56 +2248,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R46625f36e7264522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3a8aa5f837314455" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd8f53cabbbd64cd3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97baa897cb6e4e50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R3da8be6b63524b5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbdaef8a8558245e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:L159"/>
+  <x:dimension ref="A1:L160"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="51" customWidth="1"/>
     <x:col min="3" max="3" width="16" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="12" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="28" customWidth="1"/>
     <x:col min="8" max="8" width="19" customWidth="1"/>
     <x:col min="9" max="9" width="21" customWidth="1"/>
     <x:col min="10" max="10" width="22" customWidth="1"/>
     <x:col min="11" max="11" width="21" customWidth="1"/>
     <x:col min="12" max="12" width="14" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:12" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -2467,5856 +2488,5894 @@
       <x:c r="B6" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C6" s="1" t="s">
         <x:v>33</x:v>
       </x:c>
       <x:c r="D6" s="1" t="s">
         <x:v>34</x:v>
       </x:c>
       <x:c r="E6" s="1" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="F6" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G6" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H6" s="1" t="s">
         <x:v>36</x:v>
       </x:c>
       <x:c r="I6" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J6" s="1" t="s">
-        <x:v>31</x:v>
+        <x:v>37</x:v>
       </x:c>
       <x:c r="K6" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L6" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="7" spans="1:12" ht="15" customHeight="1">
       <x:c r="A7" s="1">
         <x:v>4</x:v>
       </x:c>
       <x:c r="B7" s="1" t="s">
-        <x:v>37</x:v>
+        <x:v>38</x:v>
       </x:c>
       <x:c r="C7" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D7" s="1" t="s">
-        <x:v>39</x:v>
+        <x:v>40</x:v>
       </x:c>
       <x:c r="E7" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F7" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G7" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H7" s="1" t="s">
-        <x:v>41</x:v>
+        <x:v>42</x:v>
       </x:c>
       <x:c r="I7" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J7" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>43</x:v>
       </x:c>
       <x:c r="K7" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L7" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="8" spans="1:12" ht="15" customHeight="1">
       <x:c r="A8" s="1">
         <x:v>5</x:v>
       </x:c>
       <x:c r="B8" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C8" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D8" s="1" t="s">
-        <x:v>45</x:v>
+        <x:v>46</x:v>
       </x:c>
       <x:c r="E8" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>47</x:v>
       </x:c>
       <x:c r="F8" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G8" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H8" s="1" t="s">
-        <x:v>47</x:v>
+        <x:v>48</x:v>
       </x:c>
       <x:c r="I8" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J8" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K8" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L8" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="9" spans="1:12" ht="15" customHeight="1">
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="K9" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L9" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:12" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>55</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>55</x:v>
+        <x:v>56</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>57</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
-        <x:v>57</x:v>
+        <x:v>58</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J10" s="1" t="s">
-        <x:v>58</x:v>
+        <x:v>59</x:v>
       </x:c>
       <x:c r="K10" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L10" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:12" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J11" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="K11" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L11" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:12" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J12" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="K12" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L12" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:12" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="K13" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L13" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:12" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>32</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J14" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="K14" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L14" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:12" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J15" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="K15" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L15" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:12" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>29</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J16" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="K16" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L16" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:12" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J17" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="K17" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L17" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:12" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J18" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="K18" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L18" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:12" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>108</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>109</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>103</x:v>
       </x:c>
       <x:c r="K19" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L19" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:12" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J20" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K20" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L20" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:12" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="K21" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L21" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:12" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J22" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="K22" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L22" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:12" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="K23" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L23" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:12" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="K24" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L24" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:12" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>39</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="K25" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L25" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:12" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H26" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="I26" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J26" s="1" t="s">
         <x:v>142</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>144</x:v>
       </x:c>
       <x:c r="K26" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L26" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:12" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>38</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>151</x:v>
       </x:c>
       <x:c r="K27" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L27" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:12" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>152</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J28" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K28" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L28" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:12" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="K29" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L29" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:12" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J30" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K30" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L30" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:12" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
+        <x:v>168</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J31" s="1" t="s">
         <x:v>165</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>168</x:v>
       </x:c>
       <x:c r="K31" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L31" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:12" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J32" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K32" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L32" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:12" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J33" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="K33" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L33" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:12" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J34" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="K34" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L34" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:12" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J35" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="K35" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L35" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:12" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
+        <x:v>191</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>192</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J36" s="1" t="s">
         <x:v>189</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>193</x:v>
       </x:c>
       <x:c r="K36" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L36" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:12" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J37" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="K37" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L37" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:12" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J38" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="K38" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L38" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:12" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J39" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="K39" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L39" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:12" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J40" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="K40" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L40" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:12" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J41" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="K41" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L41" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:12" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="F42" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H42" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J42" s="1" t="s">
         <x:v>220</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>219</x:v>
       </x:c>
       <x:c r="K42" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L42" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:12" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J43" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="K43" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L43" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:12" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>70</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J44" s="1" t="s">
         <x:v>228</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
       <x:c r="K44" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L44" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:12" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>44</x:v>
+        <x:v>45</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J45" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="K45" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L45" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:12" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J46" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="K46" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L46" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:12" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J47" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
-[...22 lines deleted...]
-      </x:c>
       <x:c r="K47" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="L47" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:12" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J48" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="K48" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L48" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:12" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J49" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K49" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L49" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:12" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="F50" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H50" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J50" s="1" t="s">
         <x:v>262</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
       <x:c r="K50" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L50" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:12" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J51" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="K51" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L51" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:12" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="F52" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H52" s="1" t="s">
+      <x:c r="I52" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J52" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="K52" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...7 lines deleted...]
-        <x:v>23</x:v>
       </x:c>
       <x:c r="L52" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:12" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J53" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="K53" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L53" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:12" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
         <x:v>284</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J54" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K54" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L54" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:12" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J55" s="1" t="s">
         <x:v>287</x:v>
-      </x:c>
-[...22 lines deleted...]
-        <x:v>281</x:v>
       </x:c>
       <x:c r="K55" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L55" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:12" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J56" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K56" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L56" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:12" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K57" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L57" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:12" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J58" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K58" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L58" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:12" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
         <x:v>307</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
         <x:v>308</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J59" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K59" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L59" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:12" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="C60" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="D60" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="E60" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F60" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G60" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H60" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J60" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K60" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L60" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:12" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>315</x:v>
       </x:c>
       <x:c r="C61" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="D61" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="E61" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="F61" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G61" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H61" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J61" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K61" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="L61" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:12" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C62" s="1" t="s">
-        <x:v>320</x:v>
+        <x:v>322</x:v>
       </x:c>
       <x:c r="D62" s="1" t="s">
-        <x:v>321</x:v>
+        <x:v>323</x:v>
       </x:c>
       <x:c r="E62" s="1" t="s">
-        <x:v>322</x:v>
+        <x:v>324</x:v>
       </x:c>
       <x:c r="F62" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G62" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H62" s="1" t="s">
-        <x:v>323</x:v>
+        <x:v>325</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J62" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K62" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L62" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:12" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>326</x:v>
       </x:c>
       <x:c r="C63" s="1" t="s">
-        <x:v>325</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D63" s="1" t="s">
-        <x:v>326</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E63" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>329</x:v>
       </x:c>
       <x:c r="F63" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G63" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H63" s="1" t="s">
-        <x:v>328</x:v>
+        <x:v>330</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J63" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K63" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>331</x:v>
       </x:c>
       <x:c r="L63" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:12" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
-        <x:v>329</x:v>
+        <x:v>332</x:v>
       </x:c>
       <x:c r="C64" s="1" t="s">
-        <x:v>330</x:v>
+        <x:v>333</x:v>
       </x:c>
       <x:c r="D64" s="1" t="s">
-        <x:v>331</x:v>
+        <x:v>334</x:v>
       </x:c>
       <x:c r="E64" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>335</x:v>
       </x:c>
       <x:c r="F64" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G64" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H64" s="1" t="s">
-        <x:v>332</x:v>
+        <x:v>336</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J64" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="K64" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L64" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:12" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>333</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>335</x:v>
+        <x:v>339</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>336</x:v>
+        <x:v>340</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
-        <x:v>337</x:v>
+        <x:v>341</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J65" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K65" s="1" t="s">
-        <x:v>338</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L65" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:12" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>339</x:v>
+        <x:v>343</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>344</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>341</x:v>
+        <x:v>345</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="F66" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H66" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="I66" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J66" s="1" t="s">
         <x:v>342</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K66" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L66" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:12" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>345</x:v>
+        <x:v>347</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>346</x:v>
+        <x:v>348</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>347</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
-        <x:v>348</x:v>
+        <x:v>350</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J67" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K67" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L67" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:12" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>349</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>350</x:v>
+        <x:v>352</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>351</x:v>
+        <x:v>353</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>354</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J68" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K68" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L68" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:12" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C69" s="1" t="s">
-        <x:v>354</x:v>
+        <x:v>355</x:v>
       </x:c>
       <x:c r="D69" s="1" t="s">
-        <x:v>355</x:v>
+        <x:v>356</x:v>
       </x:c>
       <x:c r="E69" s="1" t="s">
-        <x:v>356</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="F69" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G69" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H69" s="1" t="s">
         <x:v>357</x:v>
       </x:c>
       <x:c r="I69" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J69" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K69" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L69" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:12" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="C70" s="1" t="s">
-        <x:v>358</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="D70" s="1" t="s">
-        <x:v>359</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="E70" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F70" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G70" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H70" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J70" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K70" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="L70" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:12" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C71" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="D71" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="E71" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>367</x:v>
       </x:c>
       <x:c r="F71" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G71" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H71" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="I71" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J71" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K71" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L71" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:12" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="C72" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="D72" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="E72" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F72" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G72" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H72" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="I72" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J72" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K72" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L72" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:12" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C73" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D73" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E73" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F73" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G73" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H73" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="I73" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J73" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K73" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L73" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:12" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C74" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>378</x:v>
       </x:c>
       <x:c r="D74" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>379</x:v>
       </x:c>
       <x:c r="E74" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>380</x:v>
       </x:c>
       <x:c r="F74" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G74" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H74" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>381</x:v>
       </x:c>
       <x:c r="I74" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J74" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K74" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L74" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:12" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C75" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>382</x:v>
       </x:c>
       <x:c r="D75" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>383</x:v>
       </x:c>
       <x:c r="E75" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F75" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G75" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H75" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>384</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J75" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K75" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L75" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:12" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C76" s="1" t="s">
-        <x:v>384</x:v>
+        <x:v>385</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
-        <x:v>385</x:v>
+        <x:v>386</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>387</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G76" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H76" s="1" t="s">
-        <x:v>386</x:v>
+        <x:v>388</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J76" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K76" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L76" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:12" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
-        <x:v>387</x:v>
+        <x:v>389</x:v>
       </x:c>
       <x:c r="C77" s="1" t="s">
-        <x:v>388</x:v>
+        <x:v>390</x:v>
       </x:c>
       <x:c r="D77" s="1" t="s">
-        <x:v>389</x:v>
+        <x:v>391</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
-        <x:v>390</x:v>
+        <x:v>392</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
-        <x:v>391</x:v>
+        <x:v>393</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J77" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>342</x:v>
       </x:c>
       <x:c r="K77" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L77" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:12" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
-        <x:v>392</x:v>
+        <x:v>394</x:v>
       </x:c>
       <x:c r="C78" s="1" t="s">
-        <x:v>393</x:v>
+        <x:v>395</x:v>
       </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>394</x:v>
+        <x:v>396</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>56</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
-        <x:v>395</x:v>
+        <x:v>397</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J78" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K78" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L78" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:12" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>396</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>399</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="E79" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J79" s="1" t="s">
         <x:v>398</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>378</x:v>
       </x:c>
       <x:c r="K79" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L79" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:12" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>403</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
-        <x:v>401</x:v>
+        <x:v>404</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>402</x:v>
+        <x:v>405</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>403</x:v>
+        <x:v>406</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
-        <x:v>404</x:v>
+        <x:v>407</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J80" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K80" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L80" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:12" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>405</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
-        <x:v>406</x:v>
+        <x:v>408</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>407</x:v>
+        <x:v>409</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>410</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
-        <x:v>408</x:v>
+        <x:v>411</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J81" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K81" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L81" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:12" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
-        <x:v>409</x:v>
+        <x:v>412</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>410</x:v>
+        <x:v>413</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>414</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
-        <x:v>411</x:v>
+        <x:v>415</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J82" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K82" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L82" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:12" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>416</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>412</x:v>
+        <x:v>417</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>413</x:v>
+        <x:v>418</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>414</x:v>
+        <x:v>419</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
-        <x:v>415</x:v>
+        <x:v>420</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J83" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K83" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L83" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:12" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>421</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
-        <x:v>416</x:v>
+        <x:v>422</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>417</x:v>
+        <x:v>423</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>418</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
-        <x:v>419</x:v>
+        <x:v>424</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J84" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K84" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L84" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:12" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>420</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
-        <x:v>421</x:v>
+        <x:v>426</x:v>
       </x:c>
       <x:c r="D85" s="1" t="s">
-        <x:v>422</x:v>
+        <x:v>427</x:v>
       </x:c>
       <x:c r="E85" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F85" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G85" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H85" s="1" t="s">
-        <x:v>423</x:v>
+        <x:v>428</x:v>
       </x:c>
       <x:c r="I85" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J85" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K85" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L85" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="86" spans="1:12" ht="15" customHeight="1">
       <x:c r="A86" s="1">
         <x:v>83</x:v>
       </x:c>
       <x:c r="B86" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>429</x:v>
       </x:c>
       <x:c r="C86" s="1" t="s">
-        <x:v>425</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="D86" s="1" t="s">
-        <x:v>426</x:v>
+        <x:v>430</x:v>
       </x:c>
       <x:c r="E86" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F86" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G86" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H86" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>431</x:v>
       </x:c>
       <x:c r="I86" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J86" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K86" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L86" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="87" spans="1:12" ht="15" customHeight="1">
       <x:c r="A87" s="1">
         <x:v>84</x:v>
       </x:c>
       <x:c r="B87" s="1" t="s">
-        <x:v>428</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C87" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>433</x:v>
       </x:c>
       <x:c r="D87" s="1" t="s">
-        <x:v>430</x:v>
+        <x:v>434</x:v>
       </x:c>
       <x:c r="E87" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F87" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G87" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H87" s="1" t="s">
-        <x:v>432</x:v>
+        <x:v>435</x:v>
       </x:c>
       <x:c r="I87" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J87" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K87" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>436</x:v>
       </x:c>
       <x:c r="L87" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="88" spans="1:12" ht="15" customHeight="1">
       <x:c r="A88" s="1">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B88" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C88" s="1" t="s">
-        <x:v>433</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="D88" s="1" t="s">
-        <x:v>434</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="E88" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F88" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G88" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H88" s="1" t="s">
-        <x:v>436</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="I88" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J88" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K88" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L88" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="89" spans="1:12" ht="15" customHeight="1">
       <x:c r="A89" s="1">
         <x:v>86</x:v>
       </x:c>
       <x:c r="B89" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C89" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="D89" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="E89" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F89" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G89" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H89" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="I89" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J89" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K89" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="L89" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="90" spans="1:12" ht="15" customHeight="1">
       <x:c r="A90" s="1">
         <x:v>87</x:v>
       </x:c>
       <x:c r="B90" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="C90" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="D90" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="E90" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="F90" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G90" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H90" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="I90" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J90" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K90" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L90" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="91" spans="1:12" ht="15" customHeight="1">
       <x:c r="A91" s="1">
         <x:v>88</x:v>
       </x:c>
       <x:c r="B91" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C91" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>338</x:v>
       </x:c>
       <x:c r="D91" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="E91" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="F91" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G91" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H91" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="I91" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J91" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K91" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L91" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="92" spans="1:12" ht="15" customHeight="1">
       <x:c r="A92" s="1">
         <x:v>89</x:v>
       </x:c>
       <x:c r="B92" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="C92" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="D92" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="E92" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F92" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G92" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H92" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="I92" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J92" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K92" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L92" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="93" spans="1:12" ht="15" customHeight="1">
       <x:c r="A93" s="1">
         <x:v>90</x:v>
       </x:c>
       <x:c r="B93" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C93" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D93" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>460</x:v>
       </x:c>
       <x:c r="E93" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F93" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G93" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H93" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>461</x:v>
       </x:c>
       <x:c r="I93" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J93" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K93" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L93" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="94" spans="1:12" ht="15" customHeight="1">
       <x:c r="A94" s="1">
         <x:v>91</x:v>
       </x:c>
       <x:c r="B94" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>462</x:v>
       </x:c>
       <x:c r="C94" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>463</x:v>
       </x:c>
       <x:c r="D94" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>464</x:v>
       </x:c>
       <x:c r="E94" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="F94" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G94" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H94" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>465</x:v>
       </x:c>
       <x:c r="I94" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J94" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K94" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L94" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="95" spans="1:12" ht="15" customHeight="1">
       <x:c r="A95" s="1">
         <x:v>92</x:v>
       </x:c>
       <x:c r="B95" s="1" t="s">
-        <x:v>464</x:v>
+        <x:v>466</x:v>
       </x:c>
       <x:c r="C95" s="1" t="s">
-        <x:v>465</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="D95" s="1" t="s">
-        <x:v>466</x:v>
+        <x:v>467</x:v>
       </x:c>
       <x:c r="E95" s="1" t="s">
-        <x:v>467</x:v>
+        <x:v>41</x:v>
       </x:c>
       <x:c r="F95" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G95" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H95" s="1" t="s">
         <x:v>468</x:v>
       </x:c>
       <x:c r="I95" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J95" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K95" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L95" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="96" spans="1:12" ht="15" customHeight="1">
       <x:c r="A96" s="1">
         <x:v>93</x:v>
       </x:c>
       <x:c r="B96" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C96" s="1" t="s">
         <x:v>469</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>345</x:v>
       </x:c>
       <x:c r="D96" s="1" t="s">
         <x:v>470</x:v>
       </x:c>
       <x:c r="E96" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>471</x:v>
       </x:c>
       <x:c r="F96" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G96" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H96" s="1" t="s">
-        <x:v>471</x:v>
+        <x:v>472</x:v>
       </x:c>
       <x:c r="I96" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J96" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>398</x:v>
       </x:c>
       <x:c r="K96" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L96" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="97" spans="1:12" ht="15" customHeight="1">
       <x:c r="A97" s="1">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B97" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>425</x:v>
       </x:c>
       <x:c r="C97" s="1" t="s">
-        <x:v>334</x:v>
+        <x:v>327</x:v>
       </x:c>
       <x:c r="D97" s="1" t="s">
-        <x:v>472</x:v>
+        <x:v>473</x:v>
       </x:c>
       <x:c r="E97" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="F97" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G97" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H97" s="1" t="s">
-        <x:v>473</x:v>
+        <x:v>474</x:v>
       </x:c>
       <x:c r="I97" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J97" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K97" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L97" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="98" spans="1:12" ht="15" customHeight="1">
       <x:c r="A98" s="1">
         <x:v>95</x:v>
       </x:c>
       <x:c r="B98" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C98" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>477</x:v>
       </x:c>
       <x:c r="D98" s="1" t="s">
+        <x:v>478</x:v>
+      </x:c>
+      <x:c r="E98" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="F98" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G98" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H98" s="1" t="s">
+        <x:v>479</x:v>
+      </x:c>
+      <x:c r="I98" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J98" s="1" t="s">
         <x:v>475</x:v>
       </x:c>
-      <x:c r="E98" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K98" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L98" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="99" spans="1:12" ht="15" customHeight="1">
       <x:c r="A99" s="1">
         <x:v>96</x:v>
       </x:c>
       <x:c r="B99" s="1" t="s">
-        <x:v>477</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C99" s="1" t="s">
-        <x:v>478</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="D99" s="1" t="s">
-        <x:v>479</x:v>
+        <x:v>480</x:v>
       </x:c>
       <x:c r="E99" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="F99" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G99" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H99" s="1" t="s">
-        <x:v>480</x:v>
+        <x:v>481</x:v>
       </x:c>
       <x:c r="I99" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J99" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K99" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L99" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="100" spans="1:12" ht="15" customHeight="1">
       <x:c r="A100" s="1">
         <x:v>97</x:v>
       </x:c>
       <x:c r="B100" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>482</x:v>
       </x:c>
       <x:c r="C100" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D100" s="1" t="s">
-        <x:v>481</x:v>
+        <x:v>484</x:v>
       </x:c>
       <x:c r="E100" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F100" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G100" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H100" s="1" t="s">
-        <x:v>482</x:v>
+        <x:v>485</x:v>
       </x:c>
       <x:c r="I100" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J100" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K100" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L100" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="101" spans="1:12" ht="15" customHeight="1">
       <x:c r="A101" s="1">
         <x:v>98</x:v>
       </x:c>
       <x:c r="B101" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C101" s="1" t="s">
-        <x:v>483</x:v>
+        <x:v>486</x:v>
       </x:c>
       <x:c r="D101" s="1" t="s">
-        <x:v>484</x:v>
+        <x:v>487</x:v>
       </x:c>
       <x:c r="E101" s="1" t="s">
-        <x:v>485</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="F101" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G101" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H101" s="1" t="s">
-        <x:v>486</x:v>
+        <x:v>488</x:v>
       </x:c>
       <x:c r="I101" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J101" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K101" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L101" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="102" spans="1:12" ht="15" customHeight="1">
       <x:c r="A102" s="1">
         <x:v>99</x:v>
       </x:c>
       <x:c r="B102" s="1" t="s">
-        <x:v>487</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C102" s="1" t="s">
-        <x:v>474</x:v>
+        <x:v>490</x:v>
       </x:c>
       <x:c r="D102" s="1" t="s">
-        <x:v>488</x:v>
+        <x:v>491</x:v>
       </x:c>
       <x:c r="E102" s="1" t="s">
-        <x:v>40</x:v>
+        <x:v>492</x:v>
       </x:c>
       <x:c r="F102" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G102" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H102" s="1" t="s">
-        <x:v>489</x:v>
+        <x:v>493</x:v>
       </x:c>
       <x:c r="I102" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J102" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K102" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L102" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="103" spans="1:12" ht="15" customHeight="1">
       <x:c r="A103" s="1">
         <x:v>100</x:v>
       </x:c>
       <x:c r="B103" s="1" t="s">
-        <x:v>490</x:v>
+        <x:v>494</x:v>
       </x:c>
       <x:c r="C103" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D103" s="1" t="s">
-        <x:v>492</x:v>
+        <x:v>495</x:v>
       </x:c>
       <x:c r="E103" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="F103" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G103" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H103" s="1" t="s">
-        <x:v>493</x:v>
+        <x:v>496</x:v>
       </x:c>
       <x:c r="I103" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J103" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K103" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L103" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="104" spans="1:12" ht="15" customHeight="1">
       <x:c r="A104" s="1">
         <x:v>101</x:v>
       </x:c>
       <x:c r="B104" s="1" t="s">
-        <x:v>494</x:v>
+        <x:v>497</x:v>
       </x:c>
       <x:c r="C104" s="1" t="s">
-        <x:v>495</x:v>
+        <x:v>498</x:v>
       </x:c>
       <x:c r="D104" s="1" t="s">
-        <x:v>496</x:v>
+        <x:v>499</x:v>
       </x:c>
       <x:c r="E104" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F104" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G104" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H104" s="1" t="s">
-        <x:v>497</x:v>
+        <x:v>500</x:v>
       </x:c>
       <x:c r="I104" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J104" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K104" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L104" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="105" spans="1:12" ht="15" customHeight="1">
       <x:c r="A105" s="1">
         <x:v>102</x:v>
       </x:c>
       <x:c r="B105" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C105" s="1" t="s">
-        <x:v>499</x:v>
+        <x:v>501</x:v>
       </x:c>
       <x:c r="D105" s="1" t="s">
-        <x:v>500</x:v>
+        <x:v>502</x:v>
       </x:c>
       <x:c r="E105" s="1" t="s">
-        <x:v>501</x:v>
+        <x:v>28</x:v>
       </x:c>
       <x:c r="F105" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G105" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H105" s="1" t="s">
-        <x:v>502</x:v>
+        <x:v>503</x:v>
       </x:c>
       <x:c r="I105" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J105" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K105" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L105" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="106" spans="1:12" ht="15" customHeight="1">
       <x:c r="A106" s="1">
         <x:v>103</x:v>
       </x:c>
       <x:c r="B106" s="1" t="s">
-        <x:v>503</x:v>
+        <x:v>504</x:v>
       </x:c>
       <x:c r="C106" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>483</x:v>
       </x:c>
       <x:c r="D106" s="1" t="s">
-        <x:v>504</x:v>
+        <x:v>505</x:v>
       </x:c>
       <x:c r="E106" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>506</x:v>
       </x:c>
       <x:c r="F106" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G106" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H106" s="1" t="s">
-        <x:v>505</x:v>
+        <x:v>507</x:v>
       </x:c>
       <x:c r="I106" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J106" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K106" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L106" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="107" spans="1:12" ht="15" customHeight="1">
       <x:c r="A107" s="1">
         <x:v>104</x:v>
       </x:c>
       <x:c r="B107" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>508</x:v>
       </x:c>
       <x:c r="C107" s="1" t="s">
-        <x:v>506</x:v>
+        <x:v>509</x:v>
       </x:c>
       <x:c r="D107" s="1" t="s">
-        <x:v>507</x:v>
+        <x:v>510</x:v>
       </x:c>
       <x:c r="E107" s="1" t="s">
-        <x:v>28</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F107" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G107" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H107" s="1" t="s">
-        <x:v>508</x:v>
+        <x:v>511</x:v>
       </x:c>
       <x:c r="I107" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J107" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K107" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L107" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="108" spans="1:12" ht="15" customHeight="1">
       <x:c r="A108" s="1">
         <x:v>105</x:v>
       </x:c>
       <x:c r="B108" s="1" t="s">
-        <x:v>509</x:v>
+        <x:v>54</x:v>
       </x:c>
       <x:c r="C108" s="1" t="s">
-        <x:v>491</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D108" s="1" t="s">
-        <x:v>510</x:v>
+        <x:v>513</x:v>
       </x:c>
       <x:c r="E108" s="1" t="s">
-        <x:v>511</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F108" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G108" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H108" s="1" t="s">
-        <x:v>512</x:v>
+        <x:v>514</x:v>
       </x:c>
       <x:c r="I108" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J108" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K108" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L108" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="109" spans="1:12" ht="15" customHeight="1">
       <x:c r="A109" s="1">
         <x:v>106</x:v>
       </x:c>
       <x:c r="B109" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C109" s="1" t="s">
-        <x:v>514</x:v>
+        <x:v>516</x:v>
       </x:c>
       <x:c r="D109" s="1" t="s">
-        <x:v>515</x:v>
+        <x:v>517</x:v>
       </x:c>
       <x:c r="E109" s="1" t="s">
-        <x:v>516</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F109" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G109" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H109" s="1" t="s">
-        <x:v>517</x:v>
+        <x:v>519</x:v>
       </x:c>
       <x:c r="I109" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J109" s="1" t="s">
-        <x:v>463</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K109" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L109" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="110" spans="1:12" ht="15" customHeight="1">
       <x:c r="A110" s="1">
         <x:v>107</x:v>
       </x:c>
       <x:c r="B110" s="1" t="s">
-        <x:v>518</x:v>
+        <x:v>351</x:v>
       </x:c>
       <x:c r="C110" s="1" t="s">
-        <x:v>519</x:v>
+        <x:v>512</x:v>
       </x:c>
       <x:c r="D110" s="1" t="s">
         <x:v>520</x:v>
       </x:c>
       <x:c r="E110" s="1" t="s">
         <x:v>521</x:v>
       </x:c>
       <x:c r="F110" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G110" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H110" s="1" t="s">
         <x:v>522</x:v>
       </x:c>
       <x:c r="I110" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J110" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>475</x:v>
       </x:c>
       <x:c r="K110" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L110" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="111" spans="1:12" ht="15" customHeight="1">
       <x:c r="A111" s="1">
         <x:v>108</x:v>
       </x:c>
       <x:c r="B111" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>523</x:v>
       </x:c>
       <x:c r="C111" s="1" t="s">
         <x:v>524</x:v>
       </x:c>
       <x:c r="D111" s="1" t="s">
         <x:v>525</x:v>
       </x:c>
       <x:c r="E111" s="1" t="s">
         <x:v>526</x:v>
       </x:c>
       <x:c r="F111" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G111" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H111" s="1" t="s">
         <x:v>527</x:v>
       </x:c>
       <x:c r="I111" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J111" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K111" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L111" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="112" spans="1:12" ht="15" customHeight="1">
       <x:c r="A112" s="1">
         <x:v>109</x:v>
       </x:c>
       <x:c r="B112" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C112" s="1" t="s">
-        <x:v>528</x:v>
+        <x:v>529</x:v>
       </x:c>
       <x:c r="D112" s="1" t="s">
-        <x:v>529</x:v>
+        <x:v>530</x:v>
       </x:c>
       <x:c r="E112" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F112" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G112" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H112" s="1" t="s">
         <x:v>531</x:v>
       </x:c>
       <x:c r="I112" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J112" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K112" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L112" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="113" spans="1:12" ht="15" customHeight="1">
       <x:c r="A113" s="1">
         <x:v>110</x:v>
       </x:c>
       <x:c r="B113" s="1" t="s">
         <x:v>532</x:v>
       </x:c>
       <x:c r="C113" s="1" t="s">
         <x:v>533</x:v>
       </x:c>
       <x:c r="D113" s="1" t="s">
         <x:v>534</x:v>
       </x:c>
       <x:c r="E113" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F113" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G113" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H113" s="1" t="s">
         <x:v>535</x:v>
       </x:c>
       <x:c r="I113" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J113" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K113" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L113" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="114" spans="1:12" ht="15" customHeight="1">
       <x:c r="A114" s="1">
         <x:v>111</x:v>
       </x:c>
       <x:c r="B114" s="1" t="s">
         <x:v>536</x:v>
       </x:c>
       <x:c r="C114" s="1" t="s">
         <x:v>537</x:v>
       </x:c>
       <x:c r="D114" s="1" t="s">
         <x:v>538</x:v>
       </x:c>
       <x:c r="E114" s="1" t="s">
-        <x:v>530</x:v>
+        <x:v>521</x:v>
       </x:c>
       <x:c r="F114" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G114" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H114" s="1" t="s">
         <x:v>539</x:v>
       </x:c>
       <x:c r="I114" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J114" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K114" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L114" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="115" spans="1:12" ht="15" customHeight="1">
       <x:c r="A115" s="1">
         <x:v>112</x:v>
       </x:c>
       <x:c r="B115" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>432</x:v>
       </x:c>
       <x:c r="C115" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>540</x:v>
       </x:c>
       <x:c r="D115" s="1" t="s">
-        <x:v>540</x:v>
+        <x:v>541</x:v>
       </x:c>
       <x:c r="E115" s="1" t="s">
-        <x:v>541</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F115" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G115" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H115" s="1" t="s">
         <x:v>542</x:v>
       </x:c>
       <x:c r="I115" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J115" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K115" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L115" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="116" spans="1:12" ht="15" customHeight="1">
       <x:c r="A116" s="1">
         <x:v>113</x:v>
       </x:c>
       <x:c r="B116" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>544</x:v>
       </x:c>
       <x:c r="C116" s="1" t="s">
-        <x:v>543</x:v>
+        <x:v>545</x:v>
       </x:c>
       <x:c r="D116" s="1" t="s">
-        <x:v>544</x:v>
+        <x:v>546</x:v>
       </x:c>
       <x:c r="E116" s="1" t="s">
-        <x:v>545</x:v>
+        <x:v>547</x:v>
       </x:c>
       <x:c r="F116" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G116" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H116" s="1" t="s">
-        <x:v>546</x:v>
+        <x:v>548</x:v>
       </x:c>
       <x:c r="I116" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J116" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K116" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L116" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="117" spans="1:12" ht="15" customHeight="1">
       <x:c r="A117" s="1">
         <x:v>114</x:v>
       </x:c>
       <x:c r="B117" s="1" t="s">
-        <x:v>547</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C117" s="1" t="s">
-        <x:v>548</x:v>
+        <x:v>549</x:v>
       </x:c>
       <x:c r="D117" s="1" t="s">
-        <x:v>549</x:v>
+        <x:v>550</x:v>
       </x:c>
       <x:c r="E117" s="1" t="s">
-        <x:v>550</x:v>
+        <x:v>551</x:v>
       </x:c>
       <x:c r="F117" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G117" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H117" s="1" t="s">
-        <x:v>551</x:v>
+        <x:v>552</x:v>
       </x:c>
       <x:c r="I117" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J117" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K117" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L117" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="118" spans="1:12" ht="15" customHeight="1">
       <x:c r="A118" s="1">
         <x:v>115</x:v>
       </x:c>
       <x:c r="B118" s="1" t="s">
         <x:v>553</x:v>
       </x:c>
       <x:c r="C118" s="1" t="s">
         <x:v>554</x:v>
       </x:c>
       <x:c r="D118" s="1" t="s">
         <x:v>555</x:v>
       </x:c>
       <x:c r="E118" s="1" t="s">
         <x:v>556</x:v>
       </x:c>
       <x:c r="F118" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G118" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H118" s="1" t="s">
         <x:v>557</x:v>
       </x:c>
       <x:c r="I118" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J118" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K118" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>543</x:v>
       </x:c>
       <x:c r="L118" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="119" spans="1:12" ht="15" customHeight="1">
       <x:c r="A119" s="1">
         <x:v>116</x:v>
       </x:c>
       <x:c r="B119" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>476</x:v>
       </x:c>
       <x:c r="C119" s="1" t="s">
         <x:v>558</x:v>
       </x:c>
       <x:c r="D119" s="1" t="s">
         <x:v>559</x:v>
       </x:c>
       <x:c r="E119" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>560</x:v>
       </x:c>
       <x:c r="F119" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G119" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H119" s="1" t="s">
-        <x:v>560</x:v>
+        <x:v>561</x:v>
       </x:c>
       <x:c r="I119" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J119" s="1" t="s">
-        <x:v>523</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K119" s="1" t="s">
-        <x:v>552</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L119" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="120" spans="1:12" ht="15" customHeight="1">
       <x:c r="A120" s="1">
         <x:v>117</x:v>
       </x:c>
       <x:c r="B120" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C120" s="1" t="s">
-        <x:v>561</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="D120" s="1" t="s">
         <x:v>562</x:v>
       </x:c>
       <x:c r="E120" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>563</x:v>
       </x:c>
       <x:c r="F120" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G120" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H120" s="1" t="s">
-        <x:v>563</x:v>
+        <x:v>564</x:v>
       </x:c>
       <x:c r="I120" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J120" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>528</x:v>
       </x:c>
       <x:c r="K120" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L120" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="121" spans="1:12" ht="15" customHeight="1">
       <x:c r="A121" s="1">
         <x:v>118</x:v>
       </x:c>
       <x:c r="B121" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C121" s="1" t="s">
         <x:v>565</x:v>
       </x:c>
       <x:c r="D121" s="1" t="s">
         <x:v>566</x:v>
       </x:c>
       <x:c r="E121" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="F121" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G121" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H121" s="1" t="s">
         <x:v>567</x:v>
       </x:c>
-      <x:c r="F121" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H121" s="1" t="s">
+      <x:c r="I121" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J121" s="1" t="s">
         <x:v>568</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>564</x:v>
       </x:c>
       <x:c r="K121" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L121" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="122" spans="1:12" ht="15" customHeight="1">
       <x:c r="A122" s="1">
         <x:v>119</x:v>
       </x:c>
       <x:c r="B122" s="1" t="s">
-        <x:v>319</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C122" s="1" t="s">
         <x:v>569</x:v>
       </x:c>
       <x:c r="D122" s="1" t="s">
         <x:v>570</x:v>
       </x:c>
       <x:c r="E122" s="1" t="s">
         <x:v>571</x:v>
       </x:c>
       <x:c r="F122" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G122" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H122" s="1" t="s">
         <x:v>572</x:v>
       </x:c>
       <x:c r="I122" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J122" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K122" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L122" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="123" spans="1:12" ht="15" customHeight="1">
       <x:c r="A123" s="1">
         <x:v>120</x:v>
       </x:c>
       <x:c r="B123" s="1" t="s">
         <x:v>573</x:v>
       </x:c>
       <x:c r="C123" s="1" t="s">
         <x:v>574</x:v>
       </x:c>
       <x:c r="D123" s="1" t="s">
         <x:v>575</x:v>
       </x:c>
       <x:c r="E123" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>576</x:v>
       </x:c>
       <x:c r="F123" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G123" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H123" s="1" t="s">
-        <x:v>576</x:v>
+        <x:v>577</x:v>
       </x:c>
       <x:c r="I123" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J123" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K123" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L123" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="124" spans="1:12" ht="15" customHeight="1">
       <x:c r="A124" s="1">
         <x:v>121</x:v>
       </x:c>
       <x:c r="B124" s="1" t="s">
-        <x:v>577</x:v>
+        <x:v>321</x:v>
       </x:c>
       <x:c r="C124" s="1" t="s">
         <x:v>578</x:v>
       </x:c>
       <x:c r="D124" s="1" t="s">
         <x:v>579</x:v>
       </x:c>
       <x:c r="E124" s="1" t="s">
         <x:v>580</x:v>
       </x:c>
       <x:c r="F124" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G124" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H124" s="1" t="s">
         <x:v>581</x:v>
       </x:c>
       <x:c r="I124" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J124" s="1" t="s">
-        <x:v>564</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K124" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L124" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="125" spans="1:12" ht="15" customHeight="1">
       <x:c r="A125" s="1">
         <x:v>122</x:v>
       </x:c>
       <x:c r="B125" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>582</x:v>
       </x:c>
       <x:c r="C125" s="1" t="s">
-        <x:v>582</x:v>
+        <x:v>583</x:v>
       </x:c>
       <x:c r="D125" s="1" t="s">
-        <x:v>583</x:v>
+        <x:v>584</x:v>
       </x:c>
       <x:c r="E125" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="F125" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G125" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H125" s="1" t="s">
-        <x:v>584</x:v>
+        <x:v>585</x:v>
       </x:c>
       <x:c r="I125" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J125" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>568</x:v>
       </x:c>
       <x:c r="K125" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L125" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="126" spans="1:12" ht="15" customHeight="1">
       <x:c r="A126" s="1">
         <x:v>123</x:v>
       </x:c>
       <x:c r="B126" s="1" t="s">
-        <x:v>344</x:v>
+        <x:v>586</x:v>
       </x:c>
       <x:c r="C126" s="1" t="s">
-        <x:v>586</x:v>
+        <x:v>587</x:v>
       </x:c>
       <x:c r="D126" s="1" t="s">
-        <x:v>587</x:v>
+        <x:v>588</x:v>
       </x:c>
       <x:c r="E126" s="1" t="s">
-        <x:v>588</x:v>
+        <x:v>589</x:v>
       </x:c>
       <x:c r="F126" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G126" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H126" s="1" t="s">
-        <x:v>589</x:v>
+        <x:v>590</x:v>
       </x:c>
       <x:c r="I126" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J126" s="1" t="s">
-        <x:v>585</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K126" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L126" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="127" spans="1:12" ht="15" customHeight="1">
       <x:c r="A127" s="1">
         <x:v>124</x:v>
       </x:c>
       <x:c r="B127" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>337</x:v>
       </x:c>
       <x:c r="C127" s="1" t="s">
-        <x:v>591</x:v>
+        <x:v>592</x:v>
       </x:c>
       <x:c r="D127" s="1" t="s">
-        <x:v>592</x:v>
+        <x:v>593</x:v>
       </x:c>
       <x:c r="E127" s="1" t="s">
-        <x:v>593</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="F127" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G127" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H127" s="1" t="s">
         <x:v>594</x:v>
       </x:c>
       <x:c r="I127" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J127" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K127" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L127" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="128" spans="1:12" ht="15" customHeight="1">
       <x:c r="A128" s="1">
         <x:v>125</x:v>
       </x:c>
       <x:c r="B128" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="C128" s="1" t="s">
+        <x:v>595</x:v>
+      </x:c>
+      <x:c r="D128" s="1" t="s">
         <x:v>596</x:v>
       </x:c>
-      <x:c r="C128" s="1" t="s">
+      <x:c r="E128" s="1" t="s">
         <x:v>597</x:v>
       </x:c>
-      <x:c r="D128" s="1" t="s">
+      <x:c r="F128" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G128" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H128" s="1" t="s">
         <x:v>598</x:v>
       </x:c>
-      <x:c r="E128" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I128" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J128" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K128" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L128" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="129" spans="1:12" ht="15" customHeight="1">
       <x:c r="A129" s="1">
         <x:v>126</x:v>
       </x:c>
       <x:c r="B129" s="1" t="s">
-        <x:v>43</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C129" s="1" t="s">
         <x:v>600</x:v>
       </x:c>
       <x:c r="D129" s="1" t="s">
         <x:v>601</x:v>
       </x:c>
       <x:c r="E129" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>602</x:v>
       </x:c>
       <x:c r="F129" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G129" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H129" s="1" t="s">
-        <x:v>602</x:v>
+        <x:v>603</x:v>
       </x:c>
       <x:c r="I129" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J129" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>591</x:v>
       </x:c>
       <x:c r="K129" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L129" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="130" spans="1:12" ht="15" customHeight="1">
       <x:c r="A130" s="1">
         <x:v>127</x:v>
       </x:c>
       <x:c r="B130" s="1" t="s">
-        <x:v>603</x:v>
+        <x:v>44</x:v>
       </x:c>
       <x:c r="C130" s="1" t="s">
         <x:v>604</x:v>
       </x:c>
       <x:c r="D130" s="1" t="s">
         <x:v>605</x:v>
       </x:c>
       <x:c r="E130" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="F130" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G130" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H130" s="1" t="s">
         <x:v>606</x:v>
       </x:c>
-      <x:c r="F130" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H130" s="1" t="s">
+      <x:c r="I130" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J130" s="1" t="s">
         <x:v>607</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>595</x:v>
       </x:c>
       <x:c r="K130" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L130" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="131" spans="1:12" ht="15" customHeight="1">
       <x:c r="A131" s="1">
         <x:v>128</x:v>
       </x:c>
       <x:c r="B131" s="1" t="s">
         <x:v>608</x:v>
       </x:c>
       <x:c r="C131" s="1" t="s">
         <x:v>609</x:v>
       </x:c>
       <x:c r="D131" s="1" t="s">
         <x:v>610</x:v>
       </x:c>
       <x:c r="E131" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="F131" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G131" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H131" s="1" t="s">
         <x:v>611</x:v>
       </x:c>
-      <x:c r="F131" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="I131" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J131" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="K131" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L131" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="132" spans="1:12" ht="15" customHeight="1">
       <x:c r="A132" s="1">
         <x:v>129</x:v>
       </x:c>
       <x:c r="B132" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>612</x:v>
       </x:c>
       <x:c r="C132" s="1" t="s">
-        <x:v>609</x:v>
+        <x:v>613</x:v>
       </x:c>
       <x:c r="D132" s="1" t="s">
-        <x:v>613</x:v>
+        <x:v>614</x:v>
       </x:c>
       <x:c r="E132" s="1" t="s">
-        <x:v>614</x:v>
+        <x:v>615</x:v>
       </x:c>
       <x:c r="F132" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G132" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H132" s="1" t="s">
-        <x:v>615</x:v>
+        <x:v>616</x:v>
       </x:c>
       <x:c r="I132" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J132" s="1" t="s">
-        <x:v>595</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="K132" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L132" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="133" spans="1:12" ht="15" customHeight="1">
       <x:c r="A133" s="1">
         <x:v>130</x:v>
       </x:c>
       <x:c r="B133" s="1" t="s">
-        <x:v>616</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="C133" s="1" t="s">
+        <x:v>613</x:v>
+      </x:c>
+      <x:c r="D133" s="1" t="s">
         <x:v>617</x:v>
       </x:c>
-      <x:c r="D133" s="1" t="s">
+      <x:c r="E133" s="1" t="s">
         <x:v>618</x:v>
       </x:c>
-      <x:c r="E133" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F133" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G133" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H133" s="1" t="s">
         <x:v>619</x:v>
       </x:c>
       <x:c r="I133" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J133" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>607</x:v>
       </x:c>
       <x:c r="K133" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L133" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="134" spans="1:12" ht="15" customHeight="1">
       <x:c r="A134" s="1">
         <x:v>131</x:v>
       </x:c>
       <x:c r="B134" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C134" s="1" t="s">
+        <x:v>620</x:v>
+      </x:c>
+      <x:c r="D134" s="1" t="s">
         <x:v>621</x:v>
       </x:c>
-      <x:c r="D134" s="1" t="s">
+      <x:c r="E134" s="1" t="s">
         <x:v>622</x:v>
       </x:c>
-      <x:c r="E134" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F134" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G134" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H134" s="1" t="s">
         <x:v>623</x:v>
       </x:c>
       <x:c r="I134" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J134" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="K134" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L134" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="135" spans="1:12" ht="15" customHeight="1">
       <x:c r="A135" s="1">
         <x:v>132</x:v>
       </x:c>
       <x:c r="B135" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>625</x:v>
       </x:c>
       <x:c r="C135" s="1" t="s">
+        <x:v>626</x:v>
+      </x:c>
+      <x:c r="D135" s="1" t="s">
+        <x:v>627</x:v>
+      </x:c>
+      <x:c r="E135" s="1" t="s">
+        <x:v>173</x:v>
+      </x:c>
+      <x:c r="F135" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G135" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H135" s="1" t="s">
+        <x:v>628</x:v>
+      </x:c>
+      <x:c r="I135" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J135" s="1" t="s">
         <x:v>624</x:v>
       </x:c>
-      <x:c r="D135" s="1" t="s">
-[...19 lines deleted...]
-      </x:c>
       <x:c r="K135" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L135" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="136" spans="1:12" ht="15" customHeight="1">
       <x:c r="A136" s="1">
         <x:v>133</x:v>
       </x:c>
       <x:c r="B136" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C136" s="1" t="s">
-        <x:v>628</x:v>
+        <x:v>629</x:v>
       </x:c>
       <x:c r="D136" s="1" t="s">
-        <x:v>629</x:v>
+        <x:v>630</x:v>
       </x:c>
       <x:c r="E136" s="1" t="s">
-        <x:v>630</x:v>
+        <x:v>518</x:v>
       </x:c>
       <x:c r="F136" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G136" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H136" s="1" t="s">
         <x:v>631</x:v>
       </x:c>
       <x:c r="I136" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J136" s="1" t="s">
-        <x:v>620</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="K136" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L136" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="137" spans="1:12" ht="15" customHeight="1">
       <x:c r="A137" s="1">
         <x:v>134</x:v>
       </x:c>
       <x:c r="B137" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="C137" s="1" t="s">
         <x:v>632</x:v>
       </x:c>
       <x:c r="D137" s="1" t="s">
         <x:v>633</x:v>
       </x:c>
       <x:c r="E137" s="1" t="s">
         <x:v>634</x:v>
       </x:c>
       <x:c r="F137" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G137" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H137" s="1" t="s">
         <x:v>635</x:v>
       </x:c>
       <x:c r="I137" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J137" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>624</x:v>
       </x:c>
       <x:c r="K137" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L137" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="138" spans="1:12" ht="15" customHeight="1">
       <x:c r="A138" s="1">
         <x:v>135</x:v>
       </x:c>
       <x:c r="B138" s="1" t="s">
-        <x:v>32</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C138" s="1" t="s">
+        <x:v>636</x:v>
+      </x:c>
+      <x:c r="D138" s="1" t="s">
         <x:v>637</x:v>
       </x:c>
-      <x:c r="D138" s="1" t="s">
+      <x:c r="E138" s="1" t="s">
         <x:v>638</x:v>
       </x:c>
-      <x:c r="E138" s="1" t="s">
+      <x:c r="F138" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G138" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H138" s="1" t="s">
         <x:v>639</x:v>
       </x:c>
-      <x:c r="F138" s="1" t="s">
-[...5 lines deleted...]
-      <x:c r="H138" s="1" t="s">
+      <x:c r="I138" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J138" s="1" t="s">
         <x:v>640</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>636</x:v>
       </x:c>
       <x:c r="K138" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L138" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="139" spans="1:12" ht="15" customHeight="1">
       <x:c r="A139" s="1">
         <x:v>136</x:v>
       </x:c>
       <x:c r="B139" s="1" t="s">
-        <x:v>498</x:v>
+        <x:v>515</x:v>
       </x:c>
       <x:c r="C139" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D139" s="1" t="s">
         <x:v>641</x:v>
       </x:c>
       <x:c r="E139" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F139" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G139" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H139" s="1" t="s">
         <x:v>642</x:v>
       </x:c>
       <x:c r="I139" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J139" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K139" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L139" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="140" spans="1:12" ht="15" customHeight="1">
       <x:c r="A140" s="1">
         <x:v>137</x:v>
       </x:c>
       <x:c r="B140" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>32</x:v>
       </x:c>
       <x:c r="C140" s="1" t="s">
         <x:v>643</x:v>
       </x:c>
       <x:c r="D140" s="1" t="s">
         <x:v>644</x:v>
       </x:c>
       <x:c r="E140" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>645</x:v>
       </x:c>
       <x:c r="F140" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G140" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H140" s="1" t="s">
-        <x:v>645</x:v>
+        <x:v>646</x:v>
       </x:c>
       <x:c r="I140" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J140" s="1" t="s">
-        <x:v>636</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K140" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L140" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="141" spans="1:12" ht="15" customHeight="1">
       <x:c r="A141" s="1">
         <x:v>138</x:v>
       </x:c>
       <x:c r="B141" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C141" s="1" t="s">
-        <x:v>646</x:v>
+        <x:v>647</x:v>
       </x:c>
       <x:c r="D141" s="1" t="s">
-        <x:v>647</x:v>
+        <x:v>648</x:v>
       </x:c>
       <x:c r="E141" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F141" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G141" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H141" s="1" t="s">
-        <x:v>648</x:v>
+        <x:v>649</x:v>
       </x:c>
       <x:c r="I141" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J141" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>640</x:v>
       </x:c>
       <x:c r="K141" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L141" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="142" spans="1:12" ht="15" customHeight="1">
       <x:c r="A142" s="1">
         <x:v>139</x:v>
       </x:c>
       <x:c r="B142" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C142" s="1" t="s">
         <x:v>650</x:v>
       </x:c>
       <x:c r="D142" s="1" t="s">
         <x:v>651</x:v>
       </x:c>
       <x:c r="E142" s="1" t="s">
-        <x:v>360</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F142" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G142" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H142" s="1" t="s">
         <x:v>652</x:v>
       </x:c>
       <x:c r="I142" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J142" s="1" t="s">
-        <x:v>649</x:v>
+        <x:v>653</x:v>
       </x:c>
       <x:c r="K142" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L142" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="143" spans="1:12" ht="15" customHeight="1">
       <x:c r="A143" s="1">
         <x:v>140</x:v>
       </x:c>
       <x:c r="B143" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C143" s="1" t="s">
-        <x:v>653</x:v>
+        <x:v>654</x:v>
       </x:c>
       <x:c r="D143" s="1" t="s">
-        <x:v>654</x:v>
+        <x:v>655</x:v>
       </x:c>
       <x:c r="E143" s="1" t="s">
-        <x:v>655</x:v>
+        <x:v>349</x:v>
       </x:c>
       <x:c r="F143" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G143" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H143" s="1" t="s">
         <x:v>656</x:v>
       </x:c>
-      <x:c r="H143" s="1" t="s">
+      <x:c r="I143" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J143" s="1" t="s">
         <x:v>657</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>658</x:v>
       </x:c>
       <x:c r="K143" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L143" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="144" spans="1:12" ht="15" customHeight="1">
       <x:c r="A144" s="1">
         <x:v>141</x:v>
       </x:c>
       <x:c r="B144" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="C144" s="1" t="s">
+        <x:v>658</x:v>
+      </x:c>
+      <x:c r="D144" s="1" t="s">
         <x:v>659</x:v>
       </x:c>
-      <x:c r="D144" s="1" t="s">
+      <x:c r="E144" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="F144" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G144" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H144" s="1" t="s">
         <x:v>660</x:v>
       </x:c>
-      <x:c r="E144" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="I144" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J144" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>657</x:v>
       </x:c>
       <x:c r="K144" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L144" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="145" spans="1:12" ht="15" customHeight="1">
       <x:c r="A145" s="1">
         <x:v>142</x:v>
       </x:c>
       <x:c r="B145" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>661</x:v>
       </x:c>
       <x:c r="C145" s="1" t="s">
+        <x:v>662</x:v>
+      </x:c>
+      <x:c r="D145" s="1" t="s">
         <x:v>663</x:v>
       </x:c>
-      <x:c r="D145" s="1" t="s">
+      <x:c r="E145" s="1" t="s">
         <x:v>664</x:v>
       </x:c>
-      <x:c r="E145" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="F145" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G145" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>665</x:v>
       </x:c>
       <x:c r="H145" s="1" t="s">
-        <x:v>665</x:v>
+        <x:v>666</x:v>
       </x:c>
       <x:c r="I145" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J145" s="1" t="s">
-        <x:v>662</x:v>
+        <x:v>667</x:v>
       </x:c>
       <x:c r="K145" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="L145" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="146" spans="1:12" ht="15" customHeight="1">
       <x:c r="A146" s="1">
         <x:v>143</x:v>
       </x:c>
       <x:c r="B146" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C146" s="1" t="s">
-        <x:v>666</x:v>
+        <x:v>668</x:v>
       </x:c>
       <x:c r="D146" s="1" t="s">
+        <x:v>669</x:v>
+      </x:c>
+      <x:c r="E146" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="F146" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G146" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H146" s="1" t="s">
+        <x:v>670</x:v>
+      </x:c>
+      <x:c r="I146" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J146" s="1" t="s">
         <x:v>667</x:v>
       </x:c>
-      <x:c r="E146" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K146" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L146" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="147" spans="1:12" ht="15" customHeight="1">
       <x:c r="A147" s="1">
         <x:v>144</x:v>
       </x:c>
       <x:c r="B147" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C147" s="1" t="s">
         <x:v>671</x:v>
       </x:c>
       <x:c r="D147" s="1" t="s">
         <x:v>672</x:v>
       </x:c>
       <x:c r="E147" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
       <x:c r="F147" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G147" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H147" s="1" t="s">
         <x:v>673</x:v>
       </x:c>
       <x:c r="I147" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J147" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>674</x:v>
       </x:c>
       <x:c r="K147" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L147" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="148" spans="1:12" ht="15" customHeight="1">
       <x:c r="A148" s="1">
         <x:v>145</x:v>
       </x:c>
       <x:c r="B148" s="1" t="s">
-        <x:v>674</x:v>
+        <x:v>675</x:v>
       </x:c>
       <x:c r="C148" s="1" t="s">
-        <x:v>675</x:v>
+        <x:v>676</x:v>
       </x:c>
       <x:c r="D148" s="1" t="s">
-        <x:v>676</x:v>
+        <x:v>677</x:v>
       </x:c>
       <x:c r="E148" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F148" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G148" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H148" s="1" t="s">
-        <x:v>677</x:v>
+        <x:v>678</x:v>
       </x:c>
       <x:c r="I148" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J148" s="1" t="s">
-        <x:v>670</x:v>
+        <x:v>679</x:v>
       </x:c>
       <x:c r="K148" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="L148" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="149" spans="1:12" ht="15" customHeight="1">
       <x:c r="A149" s="1">
         <x:v>146</x:v>
       </x:c>
       <x:c r="B149" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C149" s="1" t="s">
-        <x:v>678</x:v>
+        <x:v>680</x:v>
       </x:c>
       <x:c r="D149" s="1" t="s">
+        <x:v>681</x:v>
+      </x:c>
+      <x:c r="E149" s="1" t="s">
+        <x:v>682</x:v>
+      </x:c>
+      <x:c r="F149" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G149" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H149" s="1" t="s">
+        <x:v>683</x:v>
+      </x:c>
+      <x:c r="I149" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J149" s="1" t="s">
         <x:v>679</x:v>
       </x:c>
-      <x:c r="E149" s="1" t="s">
-[...16 lines deleted...]
-      </x:c>
       <x:c r="K149" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L149" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="150" spans="1:12" ht="15" customHeight="1">
       <x:c r="A150" s="1">
         <x:v>147</x:v>
       </x:c>
       <x:c r="B150" s="1" t="s">
-        <x:v>469</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C150" s="1" t="s">
-        <x:v>682</x:v>
+        <x:v>684</x:v>
       </x:c>
       <x:c r="D150" s="1" t="s">
-        <x:v>683</x:v>
+        <x:v>685</x:v>
       </x:c>
       <x:c r="E150" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F150" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G150" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H150" s="1" t="s">
-        <x:v>684</x:v>
+        <x:v>686</x:v>
       </x:c>
       <x:c r="I150" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J150" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>687</x:v>
       </x:c>
       <x:c r="K150" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L150" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="151" spans="1:12" ht="15" customHeight="1">
       <x:c r="A151" s="1">
         <x:v>148</x:v>
       </x:c>
       <x:c r="B151" s="1" t="s">
-        <x:v>353</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="C151" s="1" t="s">
-        <x:v>685</x:v>
+        <x:v>688</x:v>
       </x:c>
       <x:c r="D151" s="1" t="s">
-        <x:v>686</x:v>
+        <x:v>689</x:v>
       </x:c>
       <x:c r="E151" s="1" t="s">
-        <x:v>687</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="F151" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G151" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H151" s="1" t="s">
-        <x:v>688</x:v>
+        <x:v>690</x:v>
       </x:c>
       <x:c r="I151" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J151" s="1" t="s">
-        <x:v>681</x:v>
+        <x:v>691</x:v>
       </x:c>
       <x:c r="K151" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="L151" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="152" spans="1:12" ht="15" customHeight="1">
       <x:c r="A152" s="1">
         <x:v>149</x:v>
       </x:c>
       <x:c r="B152" s="1" t="s">
-        <x:v>513</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="C152" s="1" t="s">
-        <x:v>689</x:v>
+        <x:v>692</x:v>
       </x:c>
       <x:c r="D152" s="1" t="s">
-        <x:v>690</x:v>
+        <x:v>693</x:v>
       </x:c>
       <x:c r="E152" s="1" t="s">
+        <x:v>694</x:v>
+      </x:c>
+      <x:c r="F152" s="1" t="s">
+        <x:v>18</x:v>
+      </x:c>
+      <x:c r="G152" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="H152" s="1" t="s">
+        <x:v>695</x:v>
+      </x:c>
+      <x:c r="I152" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J152" s="1" t="s">
         <x:v>691</x:v>
       </x:c>
-      <x:c r="F152" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="K152" s="1" t="s">
-        <x:v>23</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="L152" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="153" spans="1:12" ht="15" customHeight="1">
       <x:c r="A153" s="1">
         <x:v>150</x:v>
       </x:c>
       <x:c r="B153" s="1" t="s">
-        <x:v>14</x:v>
+        <x:v>489</x:v>
       </x:c>
       <x:c r="C153" s="1" t="s">
-        <x:v>694</x:v>
+        <x:v>696</x:v>
       </x:c>
       <x:c r="D153" s="1" t="s">
-        <x:v>695</x:v>
+        <x:v>697</x:v>
       </x:c>
       <x:c r="E153" s="1" t="s">
-        <x:v>696</x:v>
+        <x:v>698</x:v>
       </x:c>
       <x:c r="F153" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G153" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H153" s="1" t="s">
-        <x:v>697</x:v>
+        <x:v>699</x:v>
       </x:c>
       <x:c r="I153" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J153" s="1" t="s">
-        <x:v>698</x:v>
+        <x:v>700</x:v>
       </x:c>
       <x:c r="K153" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L153" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="154" spans="1:12" ht="15" customHeight="1">
       <x:c r="A154" s="1">
         <x:v>151</x:v>
       </x:c>
       <x:c r="B154" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>14</x:v>
       </x:c>
       <x:c r="C154" s="1" t="s">
-        <x:v>699</x:v>
+        <x:v>701</x:v>
       </x:c>
       <x:c r="D154" s="1" t="s">
-        <x:v>700</x:v>
+        <x:v>702</x:v>
       </x:c>
       <x:c r="E154" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>703</x:v>
       </x:c>
       <x:c r="F154" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G154" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H154" s="1" t="s">
-        <x:v>701</x:v>
+        <x:v>704</x:v>
       </x:c>
       <x:c r="I154" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J154" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>705</x:v>
       </x:c>
       <x:c r="K154" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L154" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="155" spans="1:12" ht="15" customHeight="1">
       <x:c r="A155" s="1">
         <x:v>152</x:v>
       </x:c>
       <x:c r="B155" s="1" t="s">
-        <x:v>590</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C155" s="1" t="s">
-        <x:v>703</x:v>
+        <x:v>706</x:v>
       </x:c>
       <x:c r="D155" s="1" t="s">
-        <x:v>704</x:v>
+        <x:v>707</x:v>
       </x:c>
       <x:c r="E155" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F155" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G155" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H155" s="1" t="s">
+        <x:v>708</x:v>
+      </x:c>
+      <x:c r="I155" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J155" s="1" t="s">
         <x:v>705</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>702</x:v>
       </x:c>
       <x:c r="K155" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L155" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="156" spans="1:12" ht="15" customHeight="1">
       <x:c r="A156" s="1">
         <x:v>153</x:v>
       </x:c>
       <x:c r="B156" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="C156" s="1" t="s">
-        <x:v>706</x:v>
+        <x:v>709</x:v>
       </x:c>
       <x:c r="D156" s="1" t="s">
-        <x:v>707</x:v>
+        <x:v>710</x:v>
       </x:c>
       <x:c r="E156" s="1" t="s">
-        <x:v>708</x:v>
+        <x:v>711</x:v>
       </x:c>
       <x:c r="F156" s="1" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="G156" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H156" s="1" t="s">
-        <x:v>709</x:v>
+        <x:v>712</x:v>
       </x:c>
       <x:c r="I156" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J156" s="1" t="s">
-        <x:v>702</x:v>
+        <x:v>713</x:v>
       </x:c>
       <x:c r="K156" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L156" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="157" spans="1:12" ht="15" customHeight="1">
       <x:c r="A157" s="1">
         <x:v>154</x:v>
       </x:c>
       <x:c r="B157" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>599</x:v>
       </x:c>
       <x:c r="C157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>714</x:v>
       </x:c>
       <x:c r="D157" s="1" t="s">
-        <x:v>710</x:v>
+        <x:v>715</x:v>
       </x:c>
       <x:c r="E157" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F157" s="1" t="s">
-        <x:v>711</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="G157" s="1" t="s">
-        <x:v>712</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="H157" s="1" t="s">
+        <x:v>716</x:v>
+      </x:c>
+      <x:c r="I157" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J157" s="1" t="s">
         <x:v>713</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>714</x:v>
       </x:c>
       <x:c r="K157" s="1" t="s">
         <x:v>23</x:v>
       </x:c>
       <x:c r="L157" s="1" t="s">
         <x:v>24</x:v>
       </x:c>
     </x:row>
     <x:row r="158" spans="1:12" ht="15" customHeight="1">
       <x:c r="A158" s="1">
         <x:v>155</x:v>
       </x:c>
       <x:c r="B158" s="1" t="s">
-        <x:v>715</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="C158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="D158" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>717</x:v>
       </x:c>
       <x:c r="E158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="F158" s="1" t="s">
-        <x:v>716</x:v>
+        <x:v>718</x:v>
       </x:c>
       <x:c r="G158" s="1" t="s">
-        <x:v>21</x:v>
+        <x:v>719</x:v>
       </x:c>
       <x:c r="H158" s="1" t="s">
-        <x:v>717</x:v>
+        <x:v>720</x:v>
       </x:c>
       <x:c r="I158" s="1" t="s">
         <x:v>21</x:v>
       </x:c>
       <x:c r="J158" s="1" t="s">
-        <x:v>718</x:v>
+        <x:v>721</x:v>
       </x:c>
       <x:c r="K158" s="1" t="s">
+        <x:v>23</x:v>
+      </x:c>
+      <x:c r="L158" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="159" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A159" s="1">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="B159" s="1" t="s">
+        <x:v>722</x:v>
+      </x:c>
+      <x:c r="C159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="D159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="E159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="F159" s="1" t="s">
+        <x:v>723</x:v>
+      </x:c>
+      <x:c r="G159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="H159" s="1" t="s">
+        <x:v>724</x:v>
+      </x:c>
+      <x:c r="I159" s="1" t="s">
+        <x:v>21</x:v>
+      </x:c>
+      <x:c r="J159" s="1" t="s">
+        <x:v>725</x:v>
+      </x:c>
+      <x:c r="K159" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L158" s="1" t="s">
-[...7 lines deleted...]
-      <x:c r="B159" s="2" t="s">
+      <x:c r="L159" s="1" t="s">
+        <x:v>24</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="160" spans="1:12" ht="15" customHeight="1">
+      <x:c r="A160" s="2" t="s">
+        <x:v>726</x:v>
+      </x:c>
+      <x:c r="B160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C159" s="2" t="s">
+      <x:c r="C160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D159" s="2" t="s">
+      <x:c r="D160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E159" s="2" t="s">
+      <x:c r="E160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F159" s="2" t="s">
+      <x:c r="F160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G159" s="2" t="s">
+      <x:c r="G160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H159" s="2" t="s">
+      <x:c r="H160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I159" s="2" t="s">
+      <x:c r="I160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="J159" s="2" t="s">
+      <x:c r="J160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="K159" s="2" t="s">
+      <x:c r="K160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="L159" s="2" t="s">
+      <x:c r="L160" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:L1"/>
     <x:mergeCell ref="A2:L2"/>
-    <x:mergeCell ref="A159:L159"/>
+    <x:mergeCell ref="A160:L160"/>
   </x:mergeCells>
 </x:worksheet>
 </file>