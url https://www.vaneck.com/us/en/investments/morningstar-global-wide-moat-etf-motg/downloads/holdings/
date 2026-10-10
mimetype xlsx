--- v8 (2026-09-16)
+++ v9 (2026-10-10)
@@ -1,1410 +1,1452 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6a562daf1b14e3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6aa28ba66849c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20260914" sheetId="1" r:id="R9685d6b64c9e4650"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20261008" sheetId="1" r:id="Ra212674c8bf44fde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="676" uniqueCount="455">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  09/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="469">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/08/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
-    <x:t>836</x:t>
+    <x:t>772</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$422,522.76</x:t>
+    <x:t>$403,454.92</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>2.40%</x:t>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2330 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2JD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$392,808.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$389,253.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NVDA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nvidia Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBJQV0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,593</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,154.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365,851.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>113,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$364,438.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,102.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$352,379.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$351,153.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PXQ7D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$348,981.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>SCHW</x:t>
   </x:si>
   <x:si>
     <x:t>Charles Schwab Corp/The</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BSLZY7</x:t>
   </x:si>
   <x:si>
-    <x:t>3,760</x:t>
-[...5 lines deleted...]
-    <x:t>2.29%</x:t>
+    <x:t>3,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,019.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,781.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$339,420.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$338,708.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$335,610.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$334,209.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,247.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$331,050.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$325,677.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$324,557.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,810.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.83%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,144.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$318,758.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$316,840.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FER SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrovial Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01H0DF657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$283,173.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6857 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Advantest Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGN014</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$249,570.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6920 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lasertec Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BMRC48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$226,820.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,984</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$216,994.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>META</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Meta Platforms Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000MM2P62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>294</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$211,941.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$207,116.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,042.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,256.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$202,036.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MPWR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Monolithic Power Systems Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C30L48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$198,621.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$197,431.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,414.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q8XH27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,742.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,625.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,259.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8035 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tokyo Electron Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BB59S7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,075.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFJQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$187,915.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$186,000.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,558.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,280.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,390.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6465 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshizaki Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C8NTC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,833.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,772.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG24K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,616.77</x:t>
   </x:si>
   <x:si>
     <x:t>USB</x:t>
   </x:si>
   <x:si>
     <x:t>Us Bancorp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FFDM15</x:t>
   </x:si>
   <x:si>
-    <x:t>6,373</x:t>
-[...215 lines deleted...]
-    <x:t>1.91%</x:t>
+    <x:t>3,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$177,078.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$175,933.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,896.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSH67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$172,343.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$171,234.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$170,632.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSEG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>London Stock Exchange Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC85S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,561.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,371.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$169,269.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,573.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$168,512.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$167,935.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$166,278.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.95%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transdigm Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,573.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>MRO LN</x:t>
   </x:si>
   <x:si>
     <x:t>Melrose Industries Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B5C2SM5</x:t>
   </x:si>
   <x:si>
-    <x:t>52,584</x:t>
-[...113 lines deleted...]
-    <x:t>1.77%</x:t>
+    <x:t>28,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,375.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7013 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ihi Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BM7CD0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>10,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,397.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.93%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$162,373.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LPLA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lpl Financial Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000P2TYL8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>493</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$161,704.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,569.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$160,122.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>5,600</x:t>
-[...23 lines deleted...]
-    <x:t>1.74%</x:t>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$157,858.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>002352 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sf Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDGRJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>65,700</x:t>
-[...5 lines deleted...]
-    <x:t>1.72%</x:t>
+    <x:t>34,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$156,902.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,064.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lvmh Moet Hennessy Louis Vuitton Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC7Q05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,675.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BESI NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Be Semiconductor Industries Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FT9SV4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,980.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$150,241.67</x:t>
   </x:si>
   <x:si>
     <x:t>PRX NA</x:t>
   </x:si>
   <x:si>
     <x:t>Prosus Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00NQKSQ99</x:t>
   </x:si>
   <x:si>
-    <x:t>7,257</x:t>
-[...677 lines deleted...]
-    <x:t>$150,541.30</x:t>
+    <x:t>3,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$149,391.57</x:t>
   </x:si>
   <x:si>
     <x:t>0.85%</x:t>
   </x:si>
   <x:si>
-    <x:t>RI FP</x:t>
-[...100 lines deleted...]
-  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...2 lines deleted...]
-    <x:t>48,554</x:t>
+    <x:t>6,758</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$48,554.45</x:t>
-[...14 lines deleted...]
-    <x:t>0.01%</x:t>
+    <x:t>$6,758.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,212</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,925.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>92</x:t>
   </x:si>
   <x:si>
-    <x:t>$105.80</x:t>
+    <x:t>$102.78</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>14</x:t>
   </x:si>
   <x:si>
-    <x:t>$10.25</x:t>
+    <x:t>$10.02</x:t>
   </x:si>
   <x:si>
     <x:t>-NOK CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>21</x:t>
   </x:si>
   <x:si>
-    <x:t>$2.30</x:t>
+    <x:t>$2.25</x:t>
   </x:si>
   <x:si>
     <x:t>-CHF CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.01</x:t>
   </x:si>
   <x:si>
     <x:t>-CAD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-25,792.39</x:t>
-[...2 lines deleted...]
-    <x:t>-0.15%</x:t>
+    <x:t>$-33,439.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.19%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1432,56 +1474,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca08429a559b4619" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R06ab611635254c42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9685d6b64c9e4650" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf02b89ea244b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R157314af6fd946a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra212674c8bf44fde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I84"/>
+  <x:dimension ref="A1:I87"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1708,196 +1750,196 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>42</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
+        <x:v>48</x:v>
+      </x:c>
+      <x:c r="C10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
-      <x:c r="C10" s="1" t="s">
+      <x:c r="D10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
-      <x:c r="D10" s="1" t="s">
+      <x:c r="E10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
-      <x:c r="E10" s="1" t="s">
+      <x:c r="F10" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
-      <x:c r="F10" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G10" s="1" t="s">
+      <x:c r="H10" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I10" s="1" t="s">
         <x:v>53</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G11" s="1" t="s">
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>59</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>65</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="D13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>70</x:v>
       </x:c>
-      <x:c r="F13" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>71</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="D14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>76</x:v>
       </x:c>
-      <x:c r="F14" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G14" s="1" t="s">
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>77</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
@@ -1928,63 +1970,63 @@
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>46</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
         <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
@@ -2056,1863 +2098,1950 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="D22" s="1" t="s">
+      <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
-      <x:c r="E22" s="1" t="s">
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
-      <x:c r="F22" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="D23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="D23" s="1" t="s">
+      <x:c r="E23" s="1" t="s">
         <x:v>127</x:v>
       </x:c>
-      <x:c r="E23" s="1" t="s">
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>128</x:v>
       </x:c>
-      <x:c r="F23" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>129</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
         <x:v>131</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="D24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="D24" s="1" t="s">
+      <x:c r="E24" s="1" t="s">
         <x:v>133</x:v>
       </x:c>
-      <x:c r="E24" s="1" t="s">
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>134</x:v>
       </x:c>
-      <x:c r="F24" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>135</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
         <x:v>137</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="D25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="D25" s="1" t="s">
+      <x:c r="E25" s="1" t="s">
         <x:v>139</x:v>
       </x:c>
-      <x:c r="E25" s="1" t="s">
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
-      <x:c r="F25" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>141</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>142</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
+      <x:c r="D26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="D26" s="1" t="s">
+      <x:c r="E26" s="1" t="s">
         <x:v>145</x:v>
       </x:c>
-      <x:c r="E26" s="1" t="s">
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>146</x:v>
       </x:c>
-      <x:c r="F26" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>141</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
-      <x:c r="C27" s="1" t="s">
+      <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
-      <x:c r="D27" s="1" t="s">
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
-      <x:c r="E27" s="1" t="s">
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>152</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>154</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="E28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
-      <x:c r="D28" s="1" t="s">
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
-      <x:c r="E28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>158</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="E29" s="1" t="s">
         <x:v>162</x:v>
       </x:c>
-      <x:c r="D29" s="1" t="s">
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>163</x:v>
       </x:c>
-      <x:c r="E29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>164</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="E30" s="1" t="s">
         <x:v>168</x:v>
       </x:c>
-      <x:c r="D30" s="1" t="s">
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>169</x:v>
       </x:c>
-      <x:c r="E30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>170</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="E31" s="1" t="s">
         <x:v>174</x:v>
       </x:c>
-      <x:c r="D31" s="1" t="s">
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>175</x:v>
       </x:c>
-      <x:c r="E31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>176</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="E32" s="1" t="s">
         <x:v>180</x:v>
       </x:c>
-      <x:c r="D32" s="1" t="s">
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>181</x:v>
       </x:c>
-      <x:c r="E32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>182</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
-      <x:c r="D33" s="1" t="s">
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
-      <x:c r="E33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>188</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>194</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>199</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="H35" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I35" s="1" t="s">
         <x:v>200</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>204</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>205</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>206</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="D37" s="1" t="s">
         <x:v>209</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="E37" s="1" t="s">
         <x:v>210</x:v>
       </x:c>
-      <x:c r="E37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>211</x:v>
       </x:c>
-      <x:c r="F37" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>212</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>213</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="D38" s="1" t="s">
         <x:v>215</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="E38" s="1" t="s">
         <x:v>216</x:v>
       </x:c>
-      <x:c r="E38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>217</x:v>
       </x:c>
-      <x:c r="F38" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>221</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>222</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>223</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>225</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="E40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
-      <x:c r="E40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>229</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>231</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="E41" s="1" t="s">
         <x:v>233</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
-      <x:c r="E41" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>235</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>236</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>237</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>239</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>240</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>241</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
+        <x:v>242</x:v>
+      </x:c>
+      <x:c r="E43" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>244</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="H43" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I43" s="1" t="s">
         <x:v>245</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>246</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>247</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>248</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>250</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>251</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>252</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E45" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>256</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>268</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>269</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
+        <x:v>270</x:v>
+      </x:c>
+      <x:c r="E48" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>272</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>273</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>274</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
+        <x:v>275</x:v>
+      </x:c>
+      <x:c r="E49" s="1" t="s">
+        <x:v>276</x:v>
+      </x:c>
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>277</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>278</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>261</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>279</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
+        <x:v>281</x:v>
+      </x:c>
+      <x:c r="E50" s="1" t="s">
         <x:v>282</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>283</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>284</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
+        <x:v>287</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
         <x:v>288</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>289</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>290</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>291</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
         <x:v>293</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>294</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>295</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>296</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>297</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>299</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>300</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>301</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>304</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>302</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
         <x:v>305</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>306</x:v>
       </x:c>
-      <x:c r="D54" s="1" t="s">
+      <x:c r="H54" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I54" s="1" t="s">
         <x:v>307</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>310</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>308</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
         <x:v>311</x:v>
       </x:c>
-      <x:c r="C55" s="1" t="s">
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
         <x:v>312</x:v>
       </x:c>
-      <x:c r="D55" s="1" t="s">
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>313</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>316</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
         <x:v>317</x:v>
       </x:c>
-      <x:c r="C56" s="1" t="s">
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
         <x:v>318</x:v>
       </x:c>
-      <x:c r="D56" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
         <x:v>322</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>323</x:v>
       </x:c>
-      <x:c r="D57" s="1" t="s">
+      <x:c r="H57" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I57" s="1" t="s">
         <x:v>324</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
         <x:v>328</x:v>
       </x:c>
-      <x:c r="C58" s="1" t="s">
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
         <x:v>329</x:v>
       </x:c>
-      <x:c r="D58" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
         <x:v>333</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>334</x:v>
       </x:c>
-      <x:c r="D59" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>335</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
         <x:v>338</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>339</x:v>
       </x:c>
-      <x:c r="D60" s="1" t="s">
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
         <x:v>340</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>327</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>341</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
         <x:v>343</x:v>
       </x:c>
-      <x:c r="C61" s="1" t="s">
+      <x:c r="E61" s="1" t="s">
         <x:v>344</x:v>
       </x:c>
-      <x:c r="D61" s="1" t="s">
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
         <x:v>345</x:v>
       </x:c>
-      <x:c r="E61" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H61" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I61" s="1" t="s">
-        <x:v>327</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>346</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
         <x:v>348</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
+      <x:c r="E62" s="1" t="s">
         <x:v>349</x:v>
       </x:c>
-      <x:c r="D62" s="1" t="s">
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>350</x:v>
       </x:c>
-      <x:c r="E62" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>351</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
         <x:v>353</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
+      <x:c r="E63" s="1" t="s">
         <x:v>354</x:v>
       </x:c>
-      <x:c r="D63" s="1" t="s">
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>355</x:v>
       </x:c>
-      <x:c r="E63" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>352</x:v>
+        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>356</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>357</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
         <x:v>358</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
+      <x:c r="E64" s="1" t="s">
         <x:v>359</x:v>
       </x:c>
-      <x:c r="D64" s="1" t="s">
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>360</x:v>
       </x:c>
-      <x:c r="E64" s="1" t="s">
+      <x:c r="H64" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I64" s="1" t="s">
         <x:v>361</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
+        <x:v>362</x:v>
+      </x:c>
+      <x:c r="C65" s="1" t="s">
+        <x:v>363</x:v>
+      </x:c>
+      <x:c r="D65" s="1" t="s">
         <x:v>364</x:v>
       </x:c>
-      <x:c r="C65" s="1" t="s">
+      <x:c r="E65" s="1" t="s">
         <x:v>365</x:v>
       </x:c>
-      <x:c r="D65" s="1" t="s">
+      <x:c r="F65" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G65" s="1" t="s">
         <x:v>366</x:v>
       </x:c>
-      <x:c r="E65" s="1" t="s">
+      <x:c r="H65" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I65" s="1" t="s">
         <x:v>367</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>363</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
+        <x:v>368</x:v>
+      </x:c>
+      <x:c r="C66" s="1" t="s">
         <x:v>369</x:v>
       </x:c>
-      <x:c r="C66" s="1" t="s">
+      <x:c r="D66" s="1" t="s">
         <x:v>370</x:v>
       </x:c>
-      <x:c r="D66" s="1" t="s">
+      <x:c r="E66" s="1" t="s">
         <x:v>371</x:v>
       </x:c>
-      <x:c r="E66" s="1" t="s">
+      <x:c r="F66" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G66" s="1" t="s">
         <x:v>372</x:v>
       </x:c>
-      <x:c r="F66" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
+        <x:v>373</x:v>
+      </x:c>
+      <x:c r="C67" s="1" t="s">
+        <x:v>374</x:v>
+      </x:c>
+      <x:c r="D67" s="1" t="s">
         <x:v>375</x:v>
       </x:c>
-      <x:c r="C67" s="1" t="s">
+      <x:c r="E67" s="1" t="s">
         <x:v>376</x:v>
       </x:c>
-      <x:c r="D67" s="1" t="s">
+      <x:c r="F67" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G67" s="1" t="s">
         <x:v>377</x:v>
       </x:c>
-      <x:c r="E67" s="1" t="s">
+      <x:c r="H67" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I67" s="1" t="s">
         <x:v>378</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>380</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C68" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D68" s="1" t="s">
         <x:v>381</x:v>
       </x:c>
-      <x:c r="C68" s="1" t="s">
+      <x:c r="E68" s="1" t="s">
         <x:v>382</x:v>
       </x:c>
-      <x:c r="D68" s="1" t="s">
+      <x:c r="F68" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G68" s="1" t="s">
         <x:v>383</x:v>
       </x:c>
-      <x:c r="E68" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>384</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
         <x:v>386</x:v>
       </x:c>
-      <x:c r="C69" s="1" t="s">
+      <x:c r="E69" s="1" t="s">
         <x:v>387</x:v>
       </x:c>
-      <x:c r="D69" s="1" t="s">
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
         <x:v>388</x:v>
       </x:c>
-      <x:c r="E69" s="1" t="s">
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>389</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>391</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>390</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
         <x:v>392</x:v>
       </x:c>
-      <x:c r="C70" s="1" t="s">
+      <x:c r="E70" s="1" t="s">
         <x:v>393</x:v>
       </x:c>
-      <x:c r="D70" s="1" t="s">
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
         <x:v>394</x:v>
       </x:c>
-      <x:c r="E70" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H70" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I70" s="1" t="s">
-        <x:v>397</x:v>
+        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>395</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>396</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
         <x:v>398</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>399</x:v>
       </x:c>
-      <x:c r="D71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>400</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>397</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>401</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>402</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
         <x:v>403</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="E72" s="1" t="s">
         <x:v>404</x:v>
       </x:c>
-      <x:c r="D72" s="1" t="s">
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>405</x:v>
       </x:c>
-      <x:c r="E72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>406</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>407</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>408</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
         <x:v>409</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="E73" s="1" t="s">
         <x:v>410</x:v>
       </x:c>
-      <x:c r="D73" s="1" t="s">
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>411</x:v>
       </x:c>
-      <x:c r="E73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>412</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>408</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>413</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
         <x:v>414</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="D74" s="1" t="s">
         <x:v>415</x:v>
       </x:c>
-      <x:c r="D74" s="1" t="s">
+      <x:c r="E74" s="1" t="s">
         <x:v>416</x:v>
       </x:c>
-      <x:c r="E74" s="1" t="s">
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>417</x:v>
       </x:c>
-      <x:c r="F74" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>418</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>419</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>419</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
         <x:v>420</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
+      <x:c r="D75" s="1" t="s">
         <x:v>421</x:v>
       </x:c>
-      <x:c r="D75" s="1" t="s">
+      <x:c r="E75" s="1" t="s">
         <x:v>422</x:v>
       </x:c>
-      <x:c r="E75" s="1" t="s">
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>423</x:v>
       </x:c>
-      <x:c r="F75" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G75" s="1" t="s">
+      <x:c r="H75" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I75" s="1" t="s">
         <x:v>424</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>425</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>425</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
         <x:v>426</x:v>
-      </x:c>
-[...1 lines deleted...]
-        <x:v>1</x:v>
       </x:c>
       <x:c r="D76" s="1" t="s">
         <x:v>427</x:v>
       </x:c>
       <x:c r="E76" s="1" t="s">
         <x:v>428</x:v>
       </x:c>
       <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
         <x:v>429</x:v>
       </x:c>
-      <x:c r="G76" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="H76" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I76" s="1" t="s">
-        <x:v>431</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>430</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>431</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
         <x:v>432</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>427</x:v>
       </x:c>
       <x:c r="E77" s="1" t="s">
         <x:v>433</x:v>
       </x:c>
       <x:c r="F77" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G77" s="1" t="s">
         <x:v>434</x:v>
       </x:c>
       <x:c r="H77" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I77" s="1" t="s">
-        <x:v>435</x:v>
+        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>435</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="D78" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>437</x:v>
       </x:c>
       <x:c r="E78" s="1" t="s">
-        <x:v>437</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="F78" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>15</x:v>
       </x:c>
       <x:c r="G78" s="1" t="s">
-        <x:v>438</x:v>
+        <x:v>439</x:v>
       </x:c>
       <x:c r="H78" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I78" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>440</x:v>
+        <x:v>441</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>442</x:v>
       </x:c>
       <x:c r="F79" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G79" s="1" t="s">
-        <x:v>442</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="H79" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I79" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>444</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>445</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>449</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>427</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>429</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>456</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>439</x:v>
+        <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>457</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>458</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>459</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
         <x:v>453</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A84" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="B84" s="2" t="s">
+      <x:c r="A84" s="1">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="B84" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+      <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C84" s="2" t="s">
+      <x:c r="D84" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F84" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="G84" s="1" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="H84" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I84" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="85" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A85" s="1">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="B85" s="1" t="s">
+        <x:v>462</x:v>
+      </x:c>
+      <x:c r="C85" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D84" s="2" t="s">
+      <x:c r="D85" s="1" t="s">
+        <x:v>364</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>443</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>463</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>453</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="1">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="B86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C86" s="1" t="s">
+        <x:v>464</x:v>
+      </x:c>
+      <x:c r="D86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F86" s="1" t="s">
+        <x:v>465</x:v>
+      </x:c>
+      <x:c r="G86" s="1" t="s">
+        <x:v>466</x:v>
+      </x:c>
+      <x:c r="H86" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I86" s="1" t="s">
+        <x:v>467</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="87" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A87" s="2" t="s">
+        <x:v>468</x:v>
+      </x:c>
+      <x:c r="B87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E84" s="2" t="s">
+      <x:c r="C87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F84" s="2" t="s">
+      <x:c r="D87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G84" s="2" t="s">
+      <x:c r="E87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H84" s="2" t="s">
+      <x:c r="F87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="I84" s="2" t="s">
+      <x:c r="G87" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H87" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I87" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A84:I84"/>
+    <x:mergeCell ref="A87:I87"/>
   </x:mergeCells>
 </x:worksheet>
 </file>