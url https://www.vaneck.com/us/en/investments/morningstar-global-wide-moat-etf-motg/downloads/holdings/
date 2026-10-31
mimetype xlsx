--- v9 (2026-10-10)
+++ v10 (2026-10-31)
@@ -1,1452 +1,1431 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b6aa28ba66849c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cf9eb2ac2c4a25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20261008" sheetId="1" r:id="Ra212674c8bf44fde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20261029" sheetId="1" r:id="Rcc321cee531d4d05"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="700" uniqueCount="469">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  10/08/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="462">
+  <x:si>
+    <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DHR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Danaher Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH3JF8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$424,194.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
     <x:t>MSFT</x:t>
   </x:si>
   <x:si>
     <x:t>Microsoft Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BPH459</x:t>
   </x:si>
   <x:si>
     <x:t>772</x:t>
   </x:si>
   <x:si>
-    <x:t>Stock</x:t>
-[...8 lines deleted...]
-    <x:t>2.30%</x:t>
+    <x:t>$409,268.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EL</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Estee Lauder Cos Inc/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FKJRC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,736</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$406,514.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6758 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sony Group Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C26F38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>15,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$387,051.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$383,038.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HII</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Huntington Ingalls Industries Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG001KJ2HM9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,208</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$381,981.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,769</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$380,233.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,691</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$378,882.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,848</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,791.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>11,537</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$375,190.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>5,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$392,808.05</x:t>
-[...20 lines deleted...]
-    <x:t>2.22%</x:t>
+    <x:t>$372,605.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,912.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,582</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,819.25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ZBH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zimmer Biomet Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKPL53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,776</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$368,046.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$367,204.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Aviation Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BBR565</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,055</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$362,516.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>603288 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Foshan Haitian Flavouring &amp; Food Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG007PXQ7D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>69,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$358,882.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$346,763.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.91%</x:t>
   </x:si>
   <x:si>
     <x:t>NVDA</x:t>
   </x:si>
   <x:si>
     <x:t>Nvidia Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BBJQV0</x:t>
   </x:si>
   <x:si>
     <x:t>1,593</x:t>
   </x:si>
   <x:si>
-    <x:t>$367,154.64</x:t>
-[...20 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>$340,360.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GSK LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Gsk Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CT5GJ1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,869</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$337,825.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.86%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>FER SM</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ferrovial Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01H0DF657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,672</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$321,992.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.77%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AVGO</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Broadcom Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00KHY5S69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$320,160.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.76%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SCHW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Charles Schwab Corp/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BSLZY7</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,572</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$319,586.84</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
     <x:t>113,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$364,438.35</x:t>
-[...281 lines deleted...]
-    <x:t>1.82%</x:t>
+    <x:t>$305,026.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QV37ZP9</x:t>
   </x:si>
   <x:si>
     <x:t>24,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$318,758.78</x:t>
-[...35 lines deleted...]
-    <x:t>1.61%</x:t>
+    <x:t>$299,521.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ALLE</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Allegion Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG003PS7JV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$251,969.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.39%</x:t>
   </x:si>
   <x:si>
     <x:t>6857 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Advantest Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BGN014</x:t>
   </x:si>
   <x:si>
     <x:t>1,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$249,570.94</x:t>
-[...2 lines deleted...]
-    <x:t>1.42%</x:t>
+    <x:t>$234,531.31</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4452 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kao Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG5Y92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$213,644.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>A</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Agilent Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C2V3D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,670.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BXB AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brambles Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000Q8XH27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,304</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$212,244.76</x:t>
   </x:si>
   <x:si>
     <x:t>6920 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Lasertec Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BMRC48</x:t>
   </x:si>
   <x:si>
     <x:t>800</x:t>
   </x:si>
   <x:si>
-    <x:t>$226,820.58</x:t>
-[...2 lines deleted...]
-    <x:t>1.29%</x:t>
+    <x:t>$209,224.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>817</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,786.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ROP SW</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Roche Holding Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG020ZHBNC5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>428</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$208,313.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NXPI</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nxp Semiconductors Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BND699</x:t>
+  </x:si>
+  <x:si>
+    <x:t>778</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$206,948.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>46,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,235.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.13%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,392</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$205,214.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ENTG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Entegris Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000CTV4N4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$204,320.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>GEHC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ge Healthcare Technologies Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01BFR8YV1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,657</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$203,047.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>APH</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Amphenol Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000B9YJ35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,394</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$196,499.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MAS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Masco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BNNKG9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,437</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$195,398.66</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Walt Disney Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH4R78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,738</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$192,761.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BMY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bristol-Myers Squibb Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DQLV23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,093</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,879.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>LSEG LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>London Stock Exchange Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC85S0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,498</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$189,398.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
   </x:si>
   <x:si>
     <x:t>EDEN FP</x:t>
   </x:si>
   <x:si>
     <x:t>Edenred</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000W907Q0</x:t>
   </x:si>
   <x:si>
     <x:t>6,984</x:t>
   </x:si>
   <x:si>
-    <x:t>$216,994.75</x:t>
-[...2 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>$188,775.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>USB</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Us Bancorp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FFDM15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,105</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$188,287.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BF/B</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Brown-Forman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD2NY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,629</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$185,877.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6465 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoshizaki Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C8NTC6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$184,256.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7741 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hoya Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BGSH67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,758.24</x:t>
   </x:si>
   <x:si>
     <x:t>META</x:t>
   </x:si>
   <x:si>
     <x:t>Meta Platforms Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000MM2P62</x:t>
   </x:si>
   <x:si>
     <x:t>294</x:t>
   </x:si>
   <x:si>
-    <x:t>$211,941.66</x:t>
-[...74 lines deleted...]
-    <x:t>1.15%</x:t>
+    <x:t>$183,608.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HEIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Heineken Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BW4R84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,108</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,556.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600519 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Kweichow Moutai Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709HTQ4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$183,025.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$182,016.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,370</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$180,205.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.99%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4063 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shin-Etsu Chemical Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG24K8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$179,305.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Northrop Grumman Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ2C28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>318</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,830.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.98%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>TDG</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Transdigm Group Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>152</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,738.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>28,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$178,478.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MDLZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mondelez International Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D4LWF6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,790</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,458.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.96%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>75,976</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,404.15</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,696</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$174,150.71</x:t>
   </x:si>
   <x:si>
     <x:t>MPWR</x:t>
   </x:si>
   <x:si>
     <x:t>Monolithic Power Systems Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C30L48</x:t>
   </x:si>
   <x:si>
     <x:t>145</x:t>
   </x:si>
   <x:si>
-    <x:t>$198,621.00</x:t>
-[...83 lines deleted...]
-    <x:t>$189,259.40</x:t>
+    <x:t>$173,827.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>AIA NZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Auckland International Airport Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JQSF25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,553</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$173,576.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6146 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Disco Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BKFJQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,910.39</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.91%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$165,115.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HSY</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hershey Co/The</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLHRS2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$163,966.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.90%</x:t>
   </x:si>
   <x:si>
     <x:t>8035 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Tokyo Electron Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BB59S7</x:t>
   </x:si>
   <x:si>
     <x:t>2,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$188,075.33</x:t>
-[...383 lines deleted...]
-    <x:t>$165,375.00</x:t>
+    <x:t>$159,533.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.88%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>12,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,376.53</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.85%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MC FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Lvmh Moet Hennessy Louis Vuitton Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC7Q05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>353</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$151,524.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.83%</x:t>
   </x:si>
   <x:si>
     <x:t>7013 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Ihi Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BM7CD0</x:t>
   </x:si>
   <x:si>
     <x:t>10,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$162,397.74</x:t>
-[...17 lines deleted...]
-    <x:t>$162,373.74</x:t>
+    <x:t>$148,833.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.82%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,518.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$146,263.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$145,567.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAF FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Safran Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BP01S8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>457</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$142,463.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.78%</x:t>
   </x:si>
   <x:si>
     <x:t>LPLA</x:t>
   </x:si>
   <x:si>
     <x:t>Lpl Financial Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000P2TYL8</x:t>
   </x:si>
   <x:si>
     <x:t>493</x:t>
   </x:si>
   <x:si>
-    <x:t>$161,704.00</x:t>
-[...107 lines deleted...]
-    <x:t>0.86%</x:t>
+    <x:t>$137,813.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.76%</x:t>
   </x:si>
   <x:si>
     <x:t>BESI NA</x:t>
   </x:si>
   <x:si>
     <x:t>Be Semiconductor Industries Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FT9SV4</x:t>
   </x:si>
   <x:si>
     <x:t>752</x:t>
   </x:si>
   <x:si>
-    <x:t>$150,980.49</x:t>
-[...32 lines deleted...]
-    <x:t>0.85%</x:t>
+    <x:t>$136,548.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$102.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$10.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-NOK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CHF CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CAD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>6,758</x:t>
-[...62 lines deleted...]
-    <x:t>$-.01</x:t>
+    <x:t>-9,452</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-9,452.17</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.05%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-33,439.58</x:t>
-[...2 lines deleted...]
-    <x:t>-0.19%</x:t>
+    <x:t>$-14,112.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.08%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1474,56 +1453,56 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cf02b89ea244b54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R157314af6fd946a8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra212674c8bf44fde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f5165f73c49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4bd415aac93a4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc321cee531d4d05" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I87"/>
+  <x:dimension ref="A1:I86"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1750,109 +1729,109 @@
       <x:c r="A9" s="1">
         <x:v>6</x:v>
       </x:c>
       <x:c r="B9" s="1" t="s">
         <x:v>43</x:v>
       </x:c>
       <x:c r="C9" s="1" t="s">
         <x:v>44</x:v>
       </x:c>
       <x:c r="D9" s="1" t="s">
         <x:v>45</x:v>
       </x:c>
       <x:c r="E9" s="1" t="s">
         <x:v>46</x:v>
       </x:c>
       <x:c r="F9" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G9" s="1" t="s">
         <x:v>47</x:v>
       </x:c>
       <x:c r="H9" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I9" s="1" t="s">
-        <x:v>42</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="10" spans="1:9" ht="15" customHeight="1">
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
-        <x:v>49</x:v>
+        <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
-        <x:v>50</x:v>
+        <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
-        <x:v>51</x:v>
+        <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
-        <x:v>52</x:v>
+        <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>53</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>59</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
@@ -1953,196 +1932,196 @@
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="D17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>93</x:v>
       </x:c>
-      <x:c r="F17" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
         <x:v>95</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="D18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="E18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="E18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>98</x:v>
       </x:c>
-      <x:c r="F18" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
         <x:v>101</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="D19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="E19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="E19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>104</x:v>
       </x:c>
-      <x:c r="F19" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>105</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="D20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="E20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="E20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>110</x:v>
       </x:c>
-      <x:c r="F20" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>111</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="D21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
+      <x:c r="E21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="E21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
-      <x:c r="F21" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G21" s="1" t="s">
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>117</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
         <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
         <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
         <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
@@ -2446,1602 +2425,1573 @@
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
         <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
         <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
         <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
         <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
         <x:v>189</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="D34" s="1" t="s">
         <x:v>190</x:v>
       </x:c>
-      <x:c r="D34" s="1" t="s">
+      <x:c r="E34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="E34" s="1" t="s">
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>192</x:v>
       </x:c>
-      <x:c r="F34" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>193</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
+      <x:c r="D35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
-      <x:c r="D35" s="1" t="s">
+      <x:c r="E35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="E35" s="1" t="s">
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>198</x:v>
       </x:c>
-      <x:c r="F35" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
         <x:v>201</x:v>
       </x:c>
-      <x:c r="C36" s="1" t="s">
+      <x:c r="E36" s="1" t="s">
         <x:v>202</x:v>
       </x:c>
-      <x:c r="D36" s="1" t="s">
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
         <x:v>203</x:v>
       </x:c>
-      <x:c r="E36" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
         <x:v>207</x:v>
       </x:c>
-      <x:c r="C37" s="1" t="s">
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
         <x:v>208</x:v>
       </x:c>
-      <x:c r="D37" s="1" t="s">
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
         <x:v>213</x:v>
       </x:c>
-      <x:c r="C38" s="1" t="s">
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
         <x:v>214</x:v>
       </x:c>
-      <x:c r="D38" s="1" t="s">
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
         <x:v>218</x:v>
       </x:c>
-      <x:c r="C39" s="1" t="s">
+      <x:c r="E39" s="1" t="s">
         <x:v>219</x:v>
       </x:c>
-      <x:c r="D39" s="1" t="s">
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
         <x:v>220</x:v>
       </x:c>
-      <x:c r="E39" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>215</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
-      <x:c r="C40" s="1" t="s">
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
-      <x:c r="D40" s="1" t="s">
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>226</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
-      <x:c r="C41" s="1" t="s">
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
-      <x:c r="D41" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="C42" s="1" t="s">
+        <x:v>233</x:v>
+      </x:c>
+      <x:c r="D42" s="1" t="s">
+        <x:v>234</x:v>
+      </x:c>
+      <x:c r="E42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
-      <x:c r="C42" s="1" t="s">
+      <x:c r="F42" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
-      <x:c r="D42" s="1" t="s">
+      <x:c r="H42" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I42" s="1" t="s">
         <x:v>237</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>229</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
+        <x:v>238</x:v>
+      </x:c>
+      <x:c r="C43" s="1" t="s">
+        <x:v>239</x:v>
+      </x:c>
+      <x:c r="D43" s="1" t="s">
         <x:v>240</x:v>
       </x:c>
-      <x:c r="C43" s="1" t="s">
+      <x:c r="E43" s="1" t="s">
         <x:v>241</x:v>
       </x:c>
-      <x:c r="D43" s="1" t="s">
+      <x:c r="F43" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G43" s="1" t="s">
         <x:v>242</x:v>
       </x:c>
-      <x:c r="E43" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>237</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
+        <x:v>243</x:v>
+      </x:c>
+      <x:c r="C44" s="1" t="s">
+        <x:v>244</x:v>
+      </x:c>
+      <x:c r="D44" s="1" t="s">
+        <x:v>245</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
         <x:v>246</x:v>
       </x:c>
-      <x:c r="C44" s="1" t="s">
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
         <x:v>247</x:v>
       </x:c>
-      <x:c r="D44" s="1" t="s">
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>248</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
+        <x:v>249</x:v>
+      </x:c>
+      <x:c r="C45" s="1" t="s">
+        <x:v>250</x:v>
+      </x:c>
+      <x:c r="D45" s="1" t="s">
         <x:v>251</x:v>
       </x:c>
-      <x:c r="C45" s="1" t="s">
+      <x:c r="E45" s="1" t="s">
         <x:v>252</x:v>
       </x:c>
-      <x:c r="D45" s="1" t="s">
+      <x:c r="F45" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G45" s="1" t="s">
         <x:v>253</x:v>
       </x:c>
-      <x:c r="E45" s="1" t="s">
+      <x:c r="H45" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I45" s="1" t="s">
         <x:v>254</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
         <x:v>257</x:v>
       </x:c>
-      <x:c r="C46" s="1" t="s">
+      <x:c r="E46" s="1" t="s">
         <x:v>258</x:v>
       </x:c>
-      <x:c r="D46" s="1" t="s">
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
         <x:v>259</x:v>
       </x:c>
-      <x:c r="E46" s="1" t="s">
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>260</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>256</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>261</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
         <x:v>262</x:v>
       </x:c>
-      <x:c r="C47" s="1" t="s">
+      <x:c r="D47" s="1" t="s">
         <x:v>263</x:v>
       </x:c>
-      <x:c r="D47" s="1" t="s">
+      <x:c r="E47" s="1" t="s">
         <x:v>264</x:v>
       </x:c>
-      <x:c r="E47" s="1" t="s">
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
         <x:v>265</x:v>
       </x:c>
-      <x:c r="F47" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="C48" s="1" t="s">
+        <x:v>267</x:v>
+      </x:c>
+      <x:c r="D48" s="1" t="s">
         <x:v>268</x:v>
       </x:c>
-      <x:c r="C48" s="1" t="s">
+      <x:c r="E48" s="1" t="s">
         <x:v>269</x:v>
       </x:c>
-      <x:c r="D48" s="1" t="s">
+      <x:c r="F48" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G48" s="1" t="s">
         <x:v>270</x:v>
       </x:c>
-      <x:c r="E48" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
+        <x:v>271</x:v>
+      </x:c>
+      <x:c r="C49" s="1" t="s">
+        <x:v>272</x:v>
+      </x:c>
+      <x:c r="D49" s="1" t="s">
         <x:v>273</x:v>
       </x:c>
-      <x:c r="C49" s="1" t="s">
+      <x:c r="E49" s="1" t="s">
         <x:v>274</x:v>
       </x:c>
-      <x:c r="D49" s="1" t="s">
+      <x:c r="F49" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G49" s="1" t="s">
         <x:v>275</x:v>
       </x:c>
-      <x:c r="E49" s="1" t="s">
+      <x:c r="H49" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I49" s="1" t="s">
         <x:v>276</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
+        <x:v>277</x:v>
+      </x:c>
+      <x:c r="C50" s="1" t="s">
+        <x:v>278</x:v>
+      </x:c>
+      <x:c r="D50" s="1" t="s">
         <x:v>279</x:v>
       </x:c>
-      <x:c r="C50" s="1" t="s">
+      <x:c r="E50" s="1" t="s">
         <x:v>280</x:v>
       </x:c>
-      <x:c r="D50" s="1" t="s">
+      <x:c r="F50" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G50" s="1" t="s">
         <x:v>281</x:v>
       </x:c>
-      <x:c r="E50" s="1" t="s">
+      <x:c r="H50" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I50" s="1" t="s">
         <x:v>282</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="C51" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="D51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="C51" s="1" t="s">
+      <x:c r="E51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="D51" s="1" t="s">
+      <x:c r="F51" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>287</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
         <x:v>290</x:v>
       </x:c>
-      <x:c r="C52" s="1" t="s">
+      <x:c r="E52" s="1" t="s">
         <x:v>291</x:v>
       </x:c>
-      <x:c r="D52" s="1" t="s">
+      <x:c r="F52" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
         <x:v>292</x:v>
       </x:c>
-      <x:c r="E52" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
-      <x:c r="C53" s="1" t="s">
+      <x:c r="F53" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="D53" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
+        <x:v>298</x:v>
+      </x:c>
+      <x:c r="C54" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="D54" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="E54" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="F54" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G54" s="1" t="s">
         <x:v>302</x:v>
       </x:c>
-      <x:c r="C54" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
+        <x:v>303</x:v>
+      </x:c>
+      <x:c r="C55" s="1" t="s">
+        <x:v>304</x:v>
+      </x:c>
+      <x:c r="D55" s="1" t="s">
+        <x:v>305</x:v>
+      </x:c>
+      <x:c r="E55" s="1" t="s">
+        <x:v>306</x:v>
+      </x:c>
+      <x:c r="F55" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G55" s="1" t="s">
+        <x:v>307</x:v>
+      </x:c>
+      <x:c r="H55" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I55" s="1" t="s">
         <x:v>308</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="C56" s="1" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="D56" s="1" t="s">
+        <x:v>311</x:v>
+      </x:c>
+      <x:c r="E56" s="1" t="s">
+        <x:v>312</x:v>
+      </x:c>
+      <x:c r="F56" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G56" s="1" t="s">
+        <x:v>313</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>314</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="C57" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="D57" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+      <x:c r="E57" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="F57" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G57" s="1" t="s">
         <x:v>319</x:v>
       </x:c>
-      <x:c r="C57" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>314</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="C58" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="D58" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="E58" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F58" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G58" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H58" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I58" s="1" t="s">
         <x:v>325</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>324</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
         <x:v>330</x:v>
       </x:c>
-      <x:c r="C59" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>324</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
       <x:c r="A60" s="1">
         <x:v>57</x:v>
       </x:c>
       <x:c r="B60" s="1" t="s">
+        <x:v>331</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>332</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>333</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>334</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
         <x:v>335</x:v>
       </x:c>
-      <x:c r="C60" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H60" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I60" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>325</x:v>
       </x:c>
     </x:row>
     <x:row r="61" spans="1:9" ht="15" customHeight="1">
       <x:c r="A61" s="1">
         <x:v>58</x:v>
       </x:c>
       <x:c r="B61" s="1" t="s">
+        <x:v>336</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>337</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>338</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>339</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>340</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
         <x:v>341</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>340</x:v>
       </x:c>
     </x:row>
     <x:row r="62" spans="1:9" ht="15" customHeight="1">
       <x:c r="A62" s="1">
         <x:v>59</x:v>
       </x:c>
       <x:c r="B62" s="1" t="s">
+        <x:v>342</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>343</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>344</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>345</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
         <x:v>346</x:v>
       </x:c>
-      <x:c r="C62" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H62" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I62" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="63" spans="1:9" ht="15" customHeight="1">
       <x:c r="A63" s="1">
         <x:v>60</x:v>
       </x:c>
       <x:c r="B63" s="1" t="s">
+        <x:v>347</x:v>
+      </x:c>
+      <x:c r="C63" s="1" t="s">
+        <x:v>348</x:v>
+      </x:c>
+      <x:c r="D63" s="1" t="s">
+        <x:v>349</x:v>
+      </x:c>
+      <x:c r="E63" s="1" t="s">
+        <x:v>350</x:v>
+      </x:c>
+      <x:c r="F63" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G63" s="1" t="s">
         <x:v>351</x:v>
       </x:c>
-      <x:c r="C63" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H63" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I63" s="1" t="s">
-        <x:v>340</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="64" spans="1:9" ht="15" customHeight="1">
       <x:c r="A64" s="1">
         <x:v>61</x:v>
       </x:c>
       <x:c r="B64" s="1" t="s">
+        <x:v>352</x:v>
+      </x:c>
+      <x:c r="C64" s="1" t="s">
+        <x:v>353</x:v>
+      </x:c>
+      <x:c r="D64" s="1" t="s">
+        <x:v>354</x:v>
+      </x:c>
+      <x:c r="E64" s="1" t="s">
+        <x:v>355</x:v>
+      </x:c>
+      <x:c r="F64" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G64" s="1" t="s">
         <x:v>356</x:v>
       </x:c>
-      <x:c r="C64" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H64" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I64" s="1" t="s">
-        <x:v>361</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="65" spans="1:9" ht="15" customHeight="1">
       <x:c r="A65" s="1">
         <x:v>62</x:v>
       </x:c>
       <x:c r="B65" s="1" t="s">
-        <x:v>362</x:v>
+        <x:v>357</x:v>
       </x:c>
       <x:c r="C65" s="1" t="s">
-        <x:v>363</x:v>
+        <x:v>358</x:v>
       </x:c>
       <x:c r="D65" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>359</x:v>
       </x:c>
       <x:c r="E65" s="1" t="s">
-        <x:v>365</x:v>
+        <x:v>360</x:v>
       </x:c>
       <x:c r="F65" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G65" s="1" t="s">
-        <x:v>366</x:v>
+        <x:v>361</x:v>
       </x:c>
       <x:c r="H65" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I65" s="1" t="s">
-        <x:v>367</x:v>
+        <x:v>341</x:v>
       </x:c>
     </x:row>
     <x:row r="66" spans="1:9" ht="15" customHeight="1">
       <x:c r="A66" s="1">
         <x:v>63</x:v>
       </x:c>
       <x:c r="B66" s="1" t="s">
-        <x:v>368</x:v>
+        <x:v>362</x:v>
       </x:c>
       <x:c r="C66" s="1" t="s">
-        <x:v>369</x:v>
+        <x:v>363</x:v>
       </x:c>
       <x:c r="D66" s="1" t="s">
-        <x:v>370</x:v>
+        <x:v>364</x:v>
       </x:c>
       <x:c r="E66" s="1" t="s">
-        <x:v>371</x:v>
+        <x:v>365</x:v>
       </x:c>
       <x:c r="F66" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G66" s="1" t="s">
-        <x:v>372</x:v>
+        <x:v>366</x:v>
       </x:c>
       <x:c r="H66" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I66" s="1" t="s">
         <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="67" spans="1:9" ht="15" customHeight="1">
       <x:c r="A67" s="1">
         <x:v>64</x:v>
       </x:c>
       <x:c r="B67" s="1" t="s">
-        <x:v>373</x:v>
+        <x:v>368</x:v>
       </x:c>
       <x:c r="C67" s="1" t="s">
-        <x:v>374</x:v>
+        <x:v>369</x:v>
       </x:c>
       <x:c r="D67" s="1" t="s">
-        <x:v>375</x:v>
+        <x:v>370</x:v>
       </x:c>
       <x:c r="E67" s="1" t="s">
-        <x:v>376</x:v>
+        <x:v>371</x:v>
       </x:c>
       <x:c r="F67" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G67" s="1" t="s">
-        <x:v>377</x:v>
+        <x:v>372</x:v>
       </x:c>
       <x:c r="H67" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I67" s="1" t="s">
-        <x:v>378</x:v>
+        <x:v>367</x:v>
       </x:c>
     </x:row>
     <x:row r="68" spans="1:9" ht="15" customHeight="1">
       <x:c r="A68" s="1">
         <x:v>65</x:v>
       </x:c>
       <x:c r="B68" s="1" t="s">
-        <x:v>379</x:v>
+        <x:v>373</x:v>
       </x:c>
       <x:c r="C68" s="1" t="s">
-        <x:v>380</x:v>
+        <x:v>374</x:v>
       </x:c>
       <x:c r="D68" s="1" t="s">
-        <x:v>381</x:v>
+        <x:v>375</x:v>
       </x:c>
       <x:c r="E68" s="1" t="s">
-        <x:v>382</x:v>
+        <x:v>376</x:v>
       </x:c>
       <x:c r="F68" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G68" s="1" t="s">
-        <x:v>383</x:v>
+        <x:v>377</x:v>
       </x:c>
       <x:c r="H68" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I68" s="1" t="s">
         <x:v>378</x:v>
       </x:c>
     </x:row>
     <x:row r="69" spans="1:9" ht="15" customHeight="1">
       <x:c r="A69" s="1">
         <x:v>66</x:v>
       </x:c>
       <x:c r="B69" s="1" t="s">
+        <x:v>379</x:v>
+      </x:c>
+      <x:c r="C69" s="1" t="s">
+        <x:v>380</x:v>
+      </x:c>
+      <x:c r="D69" s="1" t="s">
+        <x:v>381</x:v>
+      </x:c>
+      <x:c r="E69" s="1" t="s">
+        <x:v>382</x:v>
+      </x:c>
+      <x:c r="F69" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G69" s="1" t="s">
+        <x:v>383</x:v>
+      </x:c>
+      <x:c r="H69" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I69" s="1" t="s">
         <x:v>384</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="70" spans="1:9" ht="15" customHeight="1">
       <x:c r="A70" s="1">
         <x:v>67</x:v>
       </x:c>
       <x:c r="B70" s="1" t="s">
+        <x:v>385</x:v>
+      </x:c>
+      <x:c r="C70" s="1" t="s">
+        <x:v>386</x:v>
+      </x:c>
+      <x:c r="D70" s="1" t="s">
+        <x:v>387</x:v>
+      </x:c>
+      <x:c r="E70" s="1" t="s">
+        <x:v>388</x:v>
+      </x:c>
+      <x:c r="F70" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G70" s="1" t="s">
+        <x:v>389</x:v>
+      </x:c>
+      <x:c r="H70" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I70" s="1" t="s">
         <x:v>390</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>389</x:v>
       </x:c>
     </x:row>
     <x:row r="71" spans="1:9" ht="15" customHeight="1">
       <x:c r="A71" s="1">
         <x:v>68</x:v>
       </x:c>
       <x:c r="B71" s="1" t="s">
+        <x:v>391</x:v>
+      </x:c>
+      <x:c r="C71" s="1" t="s">
+        <x:v>392</x:v>
+      </x:c>
+      <x:c r="D71" s="1" t="s">
+        <x:v>393</x:v>
+      </x:c>
+      <x:c r="E71" s="1" t="s">
+        <x:v>394</x:v>
+      </x:c>
+      <x:c r="F71" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G71" s="1" t="s">
         <x:v>395</x:v>
       </x:c>
-      <x:c r="C71" s="1" t="s">
+      <x:c r="H71" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I71" s="1" t="s">
         <x:v>396</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>400</x:v>
       </x:c>
     </x:row>
     <x:row r="72" spans="1:9" ht="15" customHeight="1">
       <x:c r="A72" s="1">
         <x:v>69</x:v>
       </x:c>
       <x:c r="B72" s="1" t="s">
+        <x:v>397</x:v>
+      </x:c>
+      <x:c r="C72" s="1" t="s">
+        <x:v>398</x:v>
+      </x:c>
+      <x:c r="D72" s="1" t="s">
+        <x:v>399</x:v>
+      </x:c>
+      <x:c r="E72" s="1" t="s">
+        <x:v>400</x:v>
+      </x:c>
+      <x:c r="F72" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G72" s="1" t="s">
         <x:v>401</x:v>
       </x:c>
-      <x:c r="C72" s="1" t="s">
+      <x:c r="H72" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I72" s="1" t="s">
         <x:v>402</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>406</x:v>
       </x:c>
     </x:row>
     <x:row r="73" spans="1:9" ht="15" customHeight="1">
       <x:c r="A73" s="1">
         <x:v>70</x:v>
       </x:c>
       <x:c r="B73" s="1" t="s">
+        <x:v>403</x:v>
+      </x:c>
+      <x:c r="C73" s="1" t="s">
+        <x:v>404</x:v>
+      </x:c>
+      <x:c r="D73" s="1" t="s">
+        <x:v>405</x:v>
+      </x:c>
+      <x:c r="E73" s="1" t="s">
+        <x:v>406</x:v>
+      </x:c>
+      <x:c r="F73" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G73" s="1" t="s">
         <x:v>407</x:v>
       </x:c>
-      <x:c r="C73" s="1" t="s">
+      <x:c r="H73" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I73" s="1" t="s">
         <x:v>408</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>412</x:v>
       </x:c>
     </x:row>
     <x:row r="74" spans="1:9" ht="15" customHeight="1">
       <x:c r="A74" s="1">
         <x:v>71</x:v>
       </x:c>
       <x:c r="B74" s="1" t="s">
+        <x:v>409</x:v>
+      </x:c>
+      <x:c r="C74" s="1" t="s">
+        <x:v>410</x:v>
+      </x:c>
+      <x:c r="D74" s="1" t="s">
+        <x:v>411</x:v>
+      </x:c>
+      <x:c r="E74" s="1" t="s">
+        <x:v>412</x:v>
+      </x:c>
+      <x:c r="F74" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G74" s="1" t="s">
         <x:v>413</x:v>
       </x:c>
-      <x:c r="C74" s="1" t="s">
+      <x:c r="H74" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I74" s="1" t="s">
         <x:v>414</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>418</x:v>
       </x:c>
     </x:row>
     <x:row r="75" spans="1:9" ht="15" customHeight="1">
       <x:c r="A75" s="1">
         <x:v>72</x:v>
       </x:c>
       <x:c r="B75" s="1" t="s">
+        <x:v>415</x:v>
+      </x:c>
+      <x:c r="C75" s="1" t="s">
+        <x:v>416</x:v>
+      </x:c>
+      <x:c r="D75" s="1" t="s">
+        <x:v>417</x:v>
+      </x:c>
+      <x:c r="E75" s="1" t="s">
+        <x:v>418</x:v>
+      </x:c>
+      <x:c r="F75" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G75" s="1" t="s">
         <x:v>419</x:v>
       </x:c>
-      <x:c r="C75" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H75" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I75" s="1" t="s">
-        <x:v>424</x:v>
+        <x:v>414</x:v>
       </x:c>
     </x:row>
     <x:row r="76" spans="1:9" ht="15" customHeight="1">
       <x:c r="A76" s="1">
         <x:v>73</x:v>
       </x:c>
       <x:c r="B76" s="1" t="s">
+        <x:v>420</x:v>
+      </x:c>
+      <x:c r="C76" s="1" t="s">
+        <x:v>421</x:v>
+      </x:c>
+      <x:c r="D76" s="1" t="s">
+        <x:v>422</x:v>
+      </x:c>
+      <x:c r="E76" s="1" t="s">
+        <x:v>423</x:v>
+      </x:c>
+      <x:c r="F76" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G76" s="1" t="s">
+        <x:v>424</x:v>
+      </x:c>
+      <x:c r="H76" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I76" s="1" t="s">
         <x:v>425</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="77" spans="1:9" ht="15" customHeight="1">
       <x:c r="A77" s="1">
         <x:v>74</x:v>
       </x:c>
       <x:c r="B77" s="1" t="s">
+        <x:v>426</x:v>
+      </x:c>
+      <x:c r="C77" s="1" t="s">
+        <x:v>427</x:v>
+      </x:c>
+      <x:c r="D77" s="1" t="s">
+        <x:v>428</x:v>
+      </x:c>
+      <x:c r="E77" s="1" t="s">
+        <x:v>429</x:v>
+      </x:c>
+      <x:c r="F77" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G77" s="1" t="s">
         <x:v>430</x:v>
       </x:c>
-      <x:c r="C77" s="1" t="s">
+      <x:c r="H77" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I77" s="1" t="s">
         <x:v>431</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>424</x:v>
       </x:c>
     </x:row>
     <x:row r="78" spans="1:9" ht="15" customHeight="1">
       <x:c r="A78" s="1">
         <x:v>75</x:v>
       </x:c>
       <x:c r="B78" s="1" t="s">
+        <x:v>432</x:v>
+      </x:c>
+      <x:c r="C78" s="1" t="s">
+        <x:v>433</x:v>
+      </x:c>
+      <x:c r="D78" s="1" t="s">
+        <x:v>434</x:v>
+      </x:c>
+      <x:c r="E78" s="1" t="s">
         <x:v>435</x:v>
       </x:c>
-      <x:c r="C78" s="1" t="s">
+      <x:c r="F78" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G78" s="1" t="s">
         <x:v>436</x:v>
       </x:c>
-      <x:c r="D78" s="1" t="s">
+      <x:c r="H78" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I78" s="1" t="s">
         <x:v>437</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>440</x:v>
       </x:c>
     </x:row>
     <x:row r="79" spans="1:9" ht="15" customHeight="1">
       <x:c r="A79" s="1">
         <x:v>76</x:v>
       </x:c>
       <x:c r="B79" s="1" t="s">
-        <x:v>441</x:v>
+        <x:v>438</x:v>
       </x:c>
       <x:c r="C79" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D79" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E79" s="1" t="s">
+        <x:v>439</x:v>
+      </x:c>
+      <x:c r="F79" s="1" t="s">
+        <x:v>440</x:v>
+      </x:c>
+      <x:c r="G79" s="1" t="s">
+        <x:v>441</x:v>
+      </x:c>
+      <x:c r="H79" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I79" s="1" t="s">
         <x:v>442</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>445</x:v>
       </x:c>
     </x:row>
     <x:row r="80" spans="1:9" ht="15" customHeight="1">
       <x:c r="A80" s="1">
         <x:v>77</x:v>
       </x:c>
       <x:c r="B80" s="1" t="s">
-        <x:v>446</x:v>
+        <x:v>443</x:v>
       </x:c>
       <x:c r="C80" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D80" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E80" s="1" t="s">
-        <x:v>447</x:v>
+        <x:v>444</x:v>
       </x:c>
       <x:c r="F80" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G80" s="1" t="s">
-        <x:v>448</x:v>
+        <x:v>445</x:v>
       </x:c>
       <x:c r="H80" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I80" s="1" t="s">
-        <x:v>449</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="81" spans="1:9" ht="15" customHeight="1">
       <x:c r="A81" s="1">
         <x:v>78</x:v>
       </x:c>
       <x:c r="B81" s="1" t="s">
-        <x:v>450</x:v>
+        <x:v>446</x:v>
       </x:c>
       <x:c r="C81" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D81" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E81" s="1" t="s">
-        <x:v>451</x:v>
+        <x:v>447</x:v>
       </x:c>
       <x:c r="F81" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G81" s="1" t="s">
-        <x:v>452</x:v>
+        <x:v>448</x:v>
       </x:c>
       <x:c r="H81" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I81" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="82" spans="1:9" ht="15" customHeight="1">
       <x:c r="A82" s="1">
         <x:v>79</x:v>
       </x:c>
       <x:c r="B82" s="1" t="s">
-        <x:v>454</x:v>
+        <x:v>449</x:v>
       </x:c>
       <x:c r="C82" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D82" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E82" s="1" t="s">
-        <x:v>455</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F82" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G82" s="1" t="s">
-        <x:v>456</x:v>
+        <x:v>450</x:v>
       </x:c>
       <x:c r="H82" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I82" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="83" spans="1:9" ht="15" customHeight="1">
       <x:c r="A83" s="1">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B83" s="1" t="s">
-        <x:v>457</x:v>
+        <x:v>451</x:v>
       </x:c>
       <x:c r="C83" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D83" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E83" s="1" t="s">
-        <x:v>458</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F83" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G83" s="1" t="s">
-        <x:v>459</x:v>
+        <x:v>452</x:v>
       </x:c>
       <x:c r="H83" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I83" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>442</x:v>
       </x:c>
     </x:row>
     <x:row r="84" spans="1:9" ht="15" customHeight="1">
       <x:c r="A84" s="1">
         <x:v>81</x:v>
       </x:c>
       <x:c r="B84" s="1" t="s">
-        <x:v>460</x:v>
+        <x:v>453</x:v>
       </x:c>
       <x:c r="C84" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D84" s="1" t="s">
-        <x:v>364</x:v>
+        <x:v>328</x:v>
       </x:c>
       <x:c r="E84" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>454</x:v>
       </x:c>
       <x:c r="F84" s="1" t="s">
-        <x:v>443</x:v>
+        <x:v>440</x:v>
       </x:c>
       <x:c r="G84" s="1" t="s">
-        <x:v>461</x:v>
+        <x:v>455</x:v>
       </x:c>
       <x:c r="H84" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I84" s="1" t="s">
-        <x:v>453</x:v>
+        <x:v>456</x:v>
       </x:c>
     </x:row>
     <x:row r="85" spans="1:9" ht="15" customHeight="1">
       <x:c r="A85" s="1">
         <x:v>82</x:v>
       </x:c>
       <x:c r="B85" s="1" t="s">
-        <x:v>462</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C85" s="1" t="s">
+        <x:v>457</x:v>
+      </x:c>
+      <x:c r="D85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F85" s="1" t="s">
+        <x:v>458</x:v>
+      </x:c>
+      <x:c r="G85" s="1" t="s">
+        <x:v>459</x:v>
+      </x:c>
+      <x:c r="H85" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I85" s="1" t="s">
+        <x:v>460</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="86" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A86" s="2" t="s">
+        <x:v>461</x:v>
+      </x:c>
+      <x:c r="B86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D85" s="1" t="s">
-[...51 lines deleted...]
-      <x:c r="B87" s="2" t="s">
+      <x:c r="C86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="C87" s="2" t="s">
+      <x:c r="D86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="D87" s="2" t="s">
+      <x:c r="E86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="E87" s="2" t="s">
+      <x:c r="F86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="F87" s="2" t="s">
+      <x:c r="G86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="G87" s="2" t="s">
+      <x:c r="H86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
-      <x:c r="H87" s="2" t="s">
-[...2 lines deleted...]
-      <x:c r="I87" s="2" t="s">
+      <x:c r="I86" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A87:I87"/>
+    <x:mergeCell ref="A86:I86"/>
   </x:mergeCells>
 </x:worksheet>
 </file>