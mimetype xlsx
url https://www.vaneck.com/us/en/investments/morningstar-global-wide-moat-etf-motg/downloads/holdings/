--- v10 (2026-10-31)
+++ v11 (2026-11-01)
@@ -1,43 +1,44 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Default Extension="els" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40cf9eb2ac2c4a25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508208cbbde343ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20261029" sheetId="1" r:id="Rcc321cee531d4d05"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTG_asof_20261029" sheetId="1" r:id="R5f8c218d761d4225"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="692" uniqueCount="462">
   <x:si>
     <x:t>Daily Holdings (%)  10/29/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
@@ -1453,51 +1454,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff4f5165f73c49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R4bd415aac93a4cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcc321cee531d4d05" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59f36623a52a4522" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra112e222bc264da8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R5f8c218d761d4225" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I86"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">