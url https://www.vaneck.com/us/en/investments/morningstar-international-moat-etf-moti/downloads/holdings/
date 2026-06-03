--- v0 (2026-05-12)
+++ v1 (2026-06-03)
@@ -1,984 +1,1014 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra259195656b648e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fece0ab6a64e36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260511" sheetId="1" r:id="R4b394e48656f4edc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260601" sheetId="1" r:id="R39b802c79d9046bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="313">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  05/11/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="323">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/01/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
-    <x:t>43,000</x:t>
+    <x:t>42,000</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$3,083,153.00</x:t>
+    <x:t>$3,186,940.93</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.50%</x:t>
+    <x:t>3.89%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>100,538</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,728,423.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.33%</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
-    <x:t>829,400</x:t>
-[...23 lines deleted...]
-    <x:t>3.02%</x:t>
+    <x:t>780,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,549,589.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>JHX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>James Hardie Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D01850</x:t>
+  </x:si>
+  <x:si>
+    <x:t>109,171</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,496,126.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F6K3S63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>29,974</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,491,546.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,406,379.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.94%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,416</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,386,939.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J967J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>97,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,217,051.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>377,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,208,493.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.70%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>151,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,187,739.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8TZ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>49,327</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,184,140.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>542,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,162,764.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>91,259</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,152,236.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>SPX LN</x:t>
   </x:si>
   <x:si>
     <x:t>Spirax-Sarco Engineering Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BF2FG0</x:t>
   </x:si>
   <x:si>
-    <x:t>24,422</x:t>
-[...125 lines deleted...]
-    <x:t>$2,386,454.94</x:t>
+    <x:t>23,112</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,129,697.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.60%</x:t>
   </x:si>
   <x:si>
     <x:t>002352 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Sf Holding Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00FNDGRJ5</x:t>
   </x:si>
   <x:si>
-    <x:t>424,979</x:t>
-[...23 lines deleted...]
-    <x:t>2.64%</x:t>
+    <x:t>399,579</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,074,239.52</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,645</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,046,161.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,358</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,039,730.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
   </x:si>
   <x:si>
     <x:t>EKTAB SS</x:t>
   </x:si>
   <x:si>
     <x:t>Elekta Ab</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BH56D6</x:t>
   </x:si>
   <x:si>
-    <x:t>372,943</x:t>
-[...5 lines deleted...]
-    <x:t>2.62%</x:t>
+    <x:t>355,948</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,014,363.43</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>76,413</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,994,417.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QV37ZP9</x:t>
   </x:si>
   <x:si>
-    <x:t>128,800</x:t>
-[...92 lines deleted...]
-    <x:t>2.41%</x:t>
+    <x:t>119,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,875,145.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.29%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>292,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,827,965.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
   </x:si>
   <x:si>
     <x:t>YUMC</x:t>
   </x:si>
   <x:si>
     <x:t>Yum China Holdings Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00B8N0HG1</x:t>
   </x:si>
   <x:si>
-    <x:t>44,481</x:t>
-[...23 lines deleted...]
-    <x:t>2.38%</x:t>
+    <x:t>42,431</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,820,714.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>269,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,811,826.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,059</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,806,048.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,228</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,779,854.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,359</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,772,397.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,749,582.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YQKTG8</x:t>
   </x:si>
   <x:si>
-    <x:t>879,965</x:t>
-[...23 lines deleted...]
-    <x:t>2.31%</x:t>
+    <x:t>839,852</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,731,062.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DY65RX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,721,797.08</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW0F94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>267,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,703,517.70</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.08%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLV8Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>27,857</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,397.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>700 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Tencent Holdings Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BJ35N5</x:t>
   </x:si>
   <x:si>
-    <x:t>33,700</x:t>
-[...128 lines deleted...]
-    <x:t>2.06%</x:t>
+    <x:t>30,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,653,508.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.02%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC7QR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,132</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,589,724.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>WTC AU</x:t>
   </x:si>
   <x:si>
     <x:t>Wisetech Global Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00CJZ0G09</x:t>
   </x:si>
   <x:si>
-    <x:t>55,508</x:t>
-[...23 lines deleted...]
-    <x:t>1.89%</x:t>
+    <x:t>52,512</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,468,078.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.79%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,725</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,185,875.73</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,181,515.29</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>9888 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Baidu Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00ZMFX1S5</x:t>
   </x:si>
   <x:si>
-    <x:t>69,800</x:t>
-[...41 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>66,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,094,787.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.34%</x:t>
   </x:si>
   <x:si>
     <x:t>GSK LN</x:t>
   </x:si>
   <x:si>
     <x:t>Gsk Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000CT5GJ1</x:t>
   </x:si>
   <x:si>
-    <x:t>45,276</x:t>
-[...2 lines deleted...]
-    <x:t>$1,130,972.36</x:t>
+    <x:t>43,188</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,068,586.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,411</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,338.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>987</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,475.24</x:t>
   </x:si>
   <x:si>
     <x:t>1.28%</x:t>
   </x:si>
   <x:si>
-    <x:t>ADYEN NA</x:t>
-[...13 lines deleted...]
-  <x:si>
     <x:t>EXPN LN</x:t>
   </x:si>
   <x:si>
     <x:t>Experian Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FBCMD2</x:t>
   </x:si>
   <x:si>
-    <x:t>30,650</x:t>
-[...5 lines deleted...]
-    <x:t>1.26%</x:t>
+    <x:t>29,006</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,706.36</x:t>
   </x:si>
   <x:si>
     <x:t>REL LN</x:t>
   </x:si>
   <x:si>
     <x:t>Relx Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000D03XD4</x:t>
   </x:si>
   <x:si>
-    <x:t>32,145</x:t>
-[...5 lines deleted...]
-    <x:t>1.22%</x:t>
+    <x:t>30,421</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,045,214.18</x:t>
   </x:si>
   <x:si>
     <x:t>DGE LN</x:t>
   </x:si>
   <x:si>
     <x:t>Diageo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS69D5</x:t>
   </x:si>
   <x:si>
-    <x:t>50,463</x:t>
-[...2 lines deleted...]
-    <x:t>$1,029,923.08</x:t>
+    <x:t>48,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$959,428.58</x:t>
   </x:si>
   <x:si>
     <x:t>1.17%</x:t>
   </x:si>
   <x:si>
     <x:t>7974 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Nintendo Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLCPP4</x:t>
   </x:si>
   <x:si>
-    <x:t>22,100</x:t>
-[...23 lines deleted...]
-    <x:t>1.10%</x:t>
+    <x:t>19,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,333.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.09%</x:t>
   </x:si>
   <x:si>
     <x:t>4661 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oriental Land Co Ltd/Japan</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HPZ1T3</x:t>
   </x:si>
   <x:si>
-    <x:t>58,500</x:t>
-[...5 lines deleted...]
-    <x:t>0.93%</x:t>
+    <x:t>56,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$793,632.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.97%</x:t>
   </x:si>
   <x:si>
     <x:t>WKL NA</x:t>
   </x:si>
   <x:si>
     <x:t>Wolters Kluwer Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCHRW7</x:t>
   </x:si>
   <x:si>
-    <x:t>10,861</x:t>
-[...5 lines deleted...]
-    <x:t>0.90%</x:t>
+    <x:t>10,348</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$772,073.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.94%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>109,886</x:t>
+    <x:t>74,320</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$109,885.82</x:t>
-[...2 lines deleted...]
-    <x:t>0.12%</x:t>
+    <x:t>$74,320.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>162,180</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$20,692.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CNY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>30,220</x:t>
-[...47 lines deleted...]
-    <x:t>$-.01</x:t>
+    <x:t>-1,877</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-2,180.81</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-DKK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-103,839</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-16,141.09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$220,588.93</x:t>
-[...2 lines deleted...]
-    <x:t>0.25%</x:t>
+    <x:t>$17,116.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.02%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1006,62 +1036,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fd530efaea64ab6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re510308f861842c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R4b394e48656f4edc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abe8035c2ad47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2b2df6d5e6bf4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39b802c79d9046bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I59"/>
+  <x:dimension ref="A1:I61"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="13" customWidth="1"/>
+    <x:col min="5" max="5" width="14" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1340,1428 +1370,1486 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>73</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>74</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
+        <x:v>75</x:v>
+      </x:c>
+      <x:c r="E14" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="H14" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I14" s="1" t="s">
         <x:v>72</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>114</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
-        <x:v>113</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
-        <x:v>114</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
-        <x:v>115</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>140</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>149</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>153</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>202</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>224</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>244</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
+        <x:v>253</x:v>
+      </x:c>
+      <x:c r="E44" s="1" t="s">
+        <x:v>254</x:v>
+      </x:c>
+      <x:c r="F44" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G44" s="1" t="s">
+        <x:v>255</x:v>
+      </x:c>
+      <x:c r="H44" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I44" s="1" t="s">
         <x:v>250</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>253</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>250</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="C53" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D53" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E53" s="1" t="s">
+        <x:v>300</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
+        <x:v>301</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>298</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>298</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>311</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>313</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A59" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I59" s="2" t="s">
+      <x:c r="A59" s="1">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="B59" s="1" t="s">
+        <x:v>314</x:v>
+      </x:c>
+      <x:c r="C59" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="E59" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+      <x:c r="F59" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G59" s="1" t="s">
+        <x:v>316</x:v>
+      </x:c>
+      <x:c r="H59" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I59" s="1" t="s">
+        <x:v>317</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="60" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A60" s="1">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>318</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>319</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="2" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="B61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H61" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I61" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A59:I59"/>
+    <x:mergeCell ref="A61:I61"/>
   </x:mergeCells>
 </x:worksheet>
 </file>