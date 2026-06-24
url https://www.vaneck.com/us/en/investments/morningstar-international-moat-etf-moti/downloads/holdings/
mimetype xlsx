--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -1,1014 +1,975 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fece0ab6a64e36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae5cf4195ab42a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260601" sheetId="1" r:id="R39b802c79d9046bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260623" sheetId="1" r:id="R050678fb39af4eed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="492" uniqueCount="323">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/01/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="310">
+  <x:si>
+    <x:t>Daily Holdings (%)  06/23/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
+    <x:t>DSFIR NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dsm-Firmenich Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG01F6K3S63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,733</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Stock</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,321,712.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t> -- </x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SY1 GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Symrise Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000N4B6Z1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22,082</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,167,263.41</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.12%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>80,231</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,028,133.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.92%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J967J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>90,943</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,900,453.56</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,396.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>68,653</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,833,884.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,274</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,814,840.57</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW0F94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>260,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,810,090.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>787,533</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,809,621.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>286,638</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,793,814.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>496,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,790,485.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>134,950</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,769,547.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.55%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>60,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,765,772.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,063</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,763,505.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,722</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,946.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,785</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,819.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,802</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,702,983.47</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,953</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,701,498.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>84,811</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,681,375.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>277,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,664,619.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,602</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,662,069.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>358,179</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,654,457.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03XD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>53,356</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,651,989.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,639,409.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>39,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,618,042.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>137,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,594,577.51</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.30%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DY65RX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>142,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,827.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>36,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,558,407.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC7QR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,166</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,548,356.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.23%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>119,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,532,945.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,881</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,512,212.44</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>307,347</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,510,782.03</x:t>
+  </x:si>
+  <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
-    <x:t>42,000</x:t>
-[...29 lines deleted...]
-    <x:t>3.33%</x:t>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,449,550.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.09%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8TZ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,571</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,207,216.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.74%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CJZ0G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,111</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,178,193.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.70%</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
-    <x:t>780,100</x:t>
-[...485 lines deleted...]
-    <x:t>2.08%</x:t>
+    <x:t>332,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,050,413.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.51%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,575</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$988,591.26</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,124</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$952,857.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4661 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Land Co Ltd/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HPZ1T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>64,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$948,537.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,675</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$947,739.21</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS69D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>44,749</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$915,941.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,832</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$912,367.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FBCMD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,894</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$858,541.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600809 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanxi Xinghuacun Fen Wine Factory Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J3R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>51,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$832,551.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>34,503</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$830,254.71</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLV8Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>27,857</x:t>
-[...269 lines deleted...]
-    <x:t>0.94%</x:t>
+    <x:t>13,895</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$794,031.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.14%</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t> </x:t>
   </x:si>
   <x:si>
-    <x:t>74,320</x:t>
+    <x:t>1,637,594</x:t>
   </x:si>
   <x:si>
     <x:t>Cash Bal</x:t>
   </x:si>
   <x:si>
-    <x:t>$74,320.09</x:t>
-[...2 lines deleted...]
-    <x:t>0.09%</x:t>
+    <x:t>$1,637,593.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CNY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8,804,614</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,295,920.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.87%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>322</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$365.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$11.90</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>162,180</x:t>
-[...32 lines deleted...]
-    <x:t>$.00</x:t>
+    <x:t>$-.06</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>23</x:t>
-[...2 lines deleted...]
-    <x:t>$31.23</x:t>
+    <x:t>46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$61.36</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>$-.01</x:t>
-[...23 lines deleted...]
-    <x:t>-0.02%</x:t>
+    <x:t>$-.02</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$17,116.86</x:t>
-[...2 lines deleted...]
-    <x:t>0.02%</x:t>
+    <x:t>$-1,602,309.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-4.42%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1036,62 +997,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6abe8035c2ad47a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R2b2df6d5e6bf4c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R39b802c79d9046bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccd5da6545545f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde7eb3bc08714f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R050678fb39af4eed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I61"/>
+  <x:dimension ref="A1:I60"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="14" customWidth="1"/>
+    <x:col min="5" max="5" width="15" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1370,1486 +1331,1457 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>60</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>64</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
+        <x:v>65</x:v>
+      </x:c>
+      <x:c r="C13" s="1" t="s">
+        <x:v>66</x:v>
+      </x:c>
+      <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
-      <x:c r="C13" s="1" t="s">
+      <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
-      <x:c r="D13" s="1" t="s">
+      <x:c r="F13" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
-      <x:c r="E13" s="1" t="s">
+      <x:c r="H13" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I13" s="1" t="s">
         <x:v>70</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
+        <x:v>71</x:v>
+      </x:c>
+      <x:c r="C14" s="1" t="s">
+        <x:v>72</x:v>
+      </x:c>
+      <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
-      <x:c r="C14" s="1" t="s">
+      <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
-      <x:c r="D14" s="1" t="s">
+      <x:c r="F14" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
-      <x:c r="E14" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>70</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>76</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
         <x:v>78</x:v>
       </x:c>
-      <x:c r="C15" s="1" t="s">
+      <x:c r="E15" s="1" t="s">
         <x:v>79</x:v>
       </x:c>
-      <x:c r="D15" s="1" t="s">
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
         <x:v>80</x:v>
       </x:c>
-      <x:c r="E15" s="1" t="s">
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>81</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
+        <x:v>82</x:v>
+      </x:c>
+      <x:c r="C16" s="1" t="s">
+        <x:v>83</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
-      <x:c r="C16" s="1" t="s">
+      <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
-      <x:c r="D16" s="1" t="s">
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
-      <x:c r="E16" s="1" t="s">
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>87</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>89</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="C17" s="1" t="s">
+        <x:v>89</x:v>
+      </x:c>
+      <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
-      <x:c r="C17" s="1" t="s">
+      <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
-      <x:c r="D17" s="1" t="s">
+      <x:c r="F17" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
-      <x:c r="E17" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
+        <x:v>93</x:v>
+      </x:c>
+      <x:c r="C18" s="1" t="s">
+        <x:v>94</x:v>
+      </x:c>
+      <x:c r="D18" s="1" t="s">
+        <x:v>95</x:v>
+      </x:c>
+      <x:c r="E18" s="1" t="s">
         <x:v>96</x:v>
       </x:c>
-      <x:c r="C18" s="1" t="s">
+      <x:c r="F18" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G18" s="1" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="D18" s="1" t="s">
+      <x:c r="H18" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I18" s="1" t="s">
         <x:v>98</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>101</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>99</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
         <x:v>102</x:v>
       </x:c>
-      <x:c r="C19" s="1" t="s">
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
         <x:v>103</x:v>
       </x:c>
-      <x:c r="D19" s="1" t="s">
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>104</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>107</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="C20" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="D20" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
-      <x:c r="C20" s="1" t="s">
+      <x:c r="F20" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
-      <x:c r="D20" s="1" t="s">
+      <x:c r="H20" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I20" s="1" t="s">
         <x:v>110</x:v>
-      </x:c>
-[...13 lines deleted...]
-        <x:v>113</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
+        <x:v>111</x:v>
+      </x:c>
+      <x:c r="C21" s="1" t="s">
+        <x:v>112</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>113</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
-      <x:c r="C21" s="1" t="s">
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
-      <x:c r="D21" s="1" t="s">
-[...10 lines deleted...]
-      </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>110</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
         <x:v>120</x:v>
       </x:c>
-      <x:c r="C22" s="1" t="s">
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>121</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>125</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
+        <x:v>122</x:v>
+      </x:c>
+      <x:c r="C23" s="1" t="s">
+        <x:v>123</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>124</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
-      <x:c r="C23" s="1" t="s">
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>127</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>131</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="C24" s="1" t="s">
+        <x:v>129</x:v>
+      </x:c>
+      <x:c r="D24" s="1" t="s">
+        <x:v>130</x:v>
+      </x:c>
+      <x:c r="E24" s="1" t="s">
+        <x:v>131</x:v>
+      </x:c>
+      <x:c r="F24" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G24" s="1" t="s">
         <x:v>132</x:v>
       </x:c>
-      <x:c r="C24" s="1" t="s">
+      <x:c r="H24" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I24" s="1" t="s">
         <x:v>133</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>137</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
+        <x:v>134</x:v>
+      </x:c>
+      <x:c r="C25" s="1" t="s">
+        <x:v>135</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>136</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>137</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
         <x:v>138</x:v>
       </x:c>
-      <x:c r="C25" s="1" t="s">
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>139</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>143</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="C26" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="D26" s="1" t="s">
+        <x:v>142</x:v>
+      </x:c>
+      <x:c r="E26" s="1" t="s">
+        <x:v>143</x:v>
+      </x:c>
+      <x:c r="F26" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
-      <x:c r="C26" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>139</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>145</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>146</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>150</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>149</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
-      <x:c r="C28" s="1" t="s">
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>156</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>160</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
+        <x:v>157</x:v>
+      </x:c>
+      <x:c r="C29" s="1" t="s">
+        <x:v>158</x:v>
+      </x:c>
+      <x:c r="D29" s="1" t="s">
+        <x:v>159</x:v>
+      </x:c>
+      <x:c r="E29" s="1" t="s">
+        <x:v>160</x:v>
+      </x:c>
+      <x:c r="F29" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
-      <x:c r="C29" s="1" t="s">
+      <x:c r="H29" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I29" s="1" t="s">
         <x:v>162</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>166</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
+        <x:v>163</x:v>
+      </x:c>
+      <x:c r="C30" s="1" t="s">
+        <x:v>164</x:v>
+      </x:c>
+      <x:c r="D30" s="1" t="s">
+        <x:v>165</x:v>
+      </x:c>
+      <x:c r="E30" s="1" t="s">
+        <x:v>166</x:v>
+      </x:c>
+      <x:c r="F30" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G30" s="1" t="s">
         <x:v>167</x:v>
       </x:c>
-      <x:c r="C30" s="1" t="s">
+      <x:c r="H30" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I30" s="1" t="s">
         <x:v>168</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>172</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
+        <x:v>169</x:v>
+      </x:c>
+      <x:c r="C31" s="1" t="s">
+        <x:v>170</x:v>
+      </x:c>
+      <x:c r="D31" s="1" t="s">
+        <x:v>171</x:v>
+      </x:c>
+      <x:c r="E31" s="1" t="s">
+        <x:v>172</x:v>
+      </x:c>
+      <x:c r="F31" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G31" s="1" t="s">
         <x:v>173</x:v>
       </x:c>
-      <x:c r="C31" s="1" t="s">
+      <x:c r="H31" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I31" s="1" t="s">
         <x:v>174</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>178</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
+        <x:v>175</x:v>
+      </x:c>
+      <x:c r="C32" s="1" t="s">
+        <x:v>176</x:v>
+      </x:c>
+      <x:c r="D32" s="1" t="s">
+        <x:v>177</x:v>
+      </x:c>
+      <x:c r="E32" s="1" t="s">
+        <x:v>178</x:v>
+      </x:c>
+      <x:c r="F32" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G32" s="1" t="s">
         <x:v>179</x:v>
       </x:c>
-      <x:c r="C32" s="1" t="s">
+      <x:c r="H32" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I32" s="1" t="s">
         <x:v>180</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>184</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
+        <x:v>181</x:v>
+      </x:c>
+      <x:c r="C33" s="1" t="s">
+        <x:v>182</x:v>
+      </x:c>
+      <x:c r="D33" s="1" t="s">
+        <x:v>183</x:v>
+      </x:c>
+      <x:c r="E33" s="1" t="s">
+        <x:v>184</x:v>
+      </x:c>
+      <x:c r="F33" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G33" s="1" t="s">
         <x:v>185</x:v>
       </x:c>
-      <x:c r="C33" s="1" t="s">
+      <x:c r="H33" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I33" s="1" t="s">
         <x:v>186</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>190</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
+        <x:v>187</x:v>
+      </x:c>
+      <x:c r="C34" s="1" t="s">
+        <x:v>188</x:v>
+      </x:c>
+      <x:c r="D34" s="1" t="s">
+        <x:v>189</x:v>
+      </x:c>
+      <x:c r="E34" s="1" t="s">
+        <x:v>190</x:v>
+      </x:c>
+      <x:c r="F34" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G34" s="1" t="s">
         <x:v>191</x:v>
       </x:c>
-      <x:c r="C34" s="1" t="s">
+      <x:c r="H34" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I34" s="1" t="s">
         <x:v>192</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>196</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
+        <x:v>193</x:v>
+      </x:c>
+      <x:c r="C35" s="1" t="s">
+        <x:v>194</x:v>
+      </x:c>
+      <x:c r="D35" s="1" t="s">
+        <x:v>195</x:v>
+      </x:c>
+      <x:c r="E35" s="1" t="s">
+        <x:v>196</x:v>
+      </x:c>
+      <x:c r="F35" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
-      <x:c r="C35" s="1" t="s">
-[...13 lines deleted...]
-      </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>192</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
+        <x:v>198</x:v>
+      </x:c>
+      <x:c r="C36" s="1" t="s">
+        <x:v>199</x:v>
+      </x:c>
+      <x:c r="D36" s="1" t="s">
+        <x:v>200</x:v>
+      </x:c>
+      <x:c r="E36" s="1" t="s">
+        <x:v>201</x:v>
+      </x:c>
+      <x:c r="F36" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G36" s="1" t="s">
+        <x:v>202</x:v>
+      </x:c>
+      <x:c r="H36" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I36" s="1" t="s">
         <x:v>203</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>208</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
+        <x:v>204</x:v>
+      </x:c>
+      <x:c r="C37" s="1" t="s">
+        <x:v>205</x:v>
+      </x:c>
+      <x:c r="D37" s="1" t="s">
+        <x:v>206</x:v>
+      </x:c>
+      <x:c r="E37" s="1" t="s">
+        <x:v>207</x:v>
+      </x:c>
+      <x:c r="F37" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G37" s="1" t="s">
+        <x:v>208</x:v>
+      </x:c>
+      <x:c r="H37" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I37" s="1" t="s">
         <x:v>209</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>214</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
+        <x:v>210</x:v>
+      </x:c>
+      <x:c r="C38" s="1" t="s">
+        <x:v>211</x:v>
+      </x:c>
+      <x:c r="D38" s="1" t="s">
+        <x:v>212</x:v>
+      </x:c>
+      <x:c r="E38" s="1" t="s">
+        <x:v>213</x:v>
+      </x:c>
+      <x:c r="F38" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G38" s="1" t="s">
+        <x:v>214</x:v>
+      </x:c>
+      <x:c r="H38" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I38" s="1" t="s">
         <x:v>215</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>220</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>216</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>217</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>221</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>226</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>227</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>232</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
+        <x:v>228</x:v>
+      </x:c>
+      <x:c r="C41" s="1" t="s">
+        <x:v>229</x:v>
+      </x:c>
+      <x:c r="D41" s="1" t="s">
+        <x:v>230</x:v>
+      </x:c>
+      <x:c r="E41" s="1" t="s">
+        <x:v>231</x:v>
+      </x:c>
+      <x:c r="F41" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G41" s="1" t="s">
+        <x:v>232</x:v>
+      </x:c>
+      <x:c r="H41" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I41" s="1" t="s">
         <x:v>233</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>238</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>233</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>249</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>255</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
+        <x:v>256</x:v>
+      </x:c>
+      <x:c r="C46" s="1" t="s">
+        <x:v>257</x:v>
+      </x:c>
+      <x:c r="D46" s="1" t="s">
+        <x:v>258</x:v>
+      </x:c>
+      <x:c r="E46" s="1" t="s">
+        <x:v>259</x:v>
+      </x:c>
+      <x:c r="F46" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G46" s="1" t="s">
+        <x:v>260</x:v>
+      </x:c>
+      <x:c r="H46" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I46" s="1" t="s">
         <x:v>261</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
+        <x:v>262</x:v>
+      </x:c>
+      <x:c r="C47" s="1" t="s">
+        <x:v>263</x:v>
+      </x:c>
+      <x:c r="D47" s="1" t="s">
+        <x:v>264</x:v>
+      </x:c>
+      <x:c r="E47" s="1" t="s">
+        <x:v>265</x:v>
+      </x:c>
+      <x:c r="F47" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G47" s="1" t="s">
+        <x:v>266</x:v>
+      </x:c>
+      <x:c r="H47" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I47" s="1" t="s">
         <x:v>267</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>267</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>150</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
+        <x:v>280</x:v>
+      </x:c>
+      <x:c r="E51" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>282</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
         <x:v>286</x:v>
       </x:c>
-      <x:c r="E51" s="1" t="s">
-[...7 lines deleted...]
-      </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>308</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A60" s="1">
-[...52 lines deleted...]
-      <x:c r="I61" s="2" t="s">
+      <x:c r="A60" s="2" t="s">
+        <x:v>309</x:v>
+      </x:c>
+      <x:c r="B60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H60" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I60" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A61:I61"/>
+    <x:mergeCell ref="A60:I60"/>
   </x:mergeCells>
 </x:worksheet>
 </file>