--- v2 (2026-06-24)
+++ v3 (2026-07-15)
@@ -1,975 +1,1038 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9ae5cf4195ab42a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23365825f2554acd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260623" sheetId="1" r:id="R050678fb39af4eed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260714" sheetId="1" r:id="R13e5a1f76e684fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="484" uniqueCount="310">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  06/23/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="331">
+  <x:si>
+    <x:t>Daily Holdings (%)  07/14/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DSFIR NA</x:t>
   </x:si>
   <x:si>
     <x:t>Dsm-Firmenich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F6K3S63</x:t>
   </x:si>
   <x:si>
-    <x:t>26,733</x:t>
+    <x:t>26,096</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,321,712.22</x:t>
+    <x:t>$2,530,196.25</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.34%</x:t>
+    <x:t>3.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDEN FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Edenred</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000W907Q0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>78,320</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,221,670.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.17%</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N4B6Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>22,082</x:t>
-[...23 lines deleted...]
-    <x:t>2.92%</x:t>
+    <x:t>21,556</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,155,331.91</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9618 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jd.Com Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00VC6RYV6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>131,750</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,902,710.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.71%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,873,964.94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.67%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW0F94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,200</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,860,612.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.65%</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J967J2</x:t>
   </x:si>
   <x:si>
-    <x:t>90,943</x:t>
-[...14 lines deleted...]
-    <x:t>BBG000BDJH37</x:t>
+    <x:t>88,777</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,341.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>768,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,856,577.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,829,856.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,810,959.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,401.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.50%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,750,397.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,743,957.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,742,514.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,734,470.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,730,364.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,705,954.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03XD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,699,381.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,695,261.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,690,031.86</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.41%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,674,545.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,691.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,650,742.84</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,642,562.30</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.34%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,641,849.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,828.76</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,535,724.38</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,528,316.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.18%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DY65RX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,513,504.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,501,882.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.14%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,475,962.06</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.10%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2330 TT</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BN2JD8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,436,354.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.05%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CJZ0G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,412,766.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC7QR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,267,760.48</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>NOVOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Novo Nordisk A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000F8TZ33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>24,962</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,226,801.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.75%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,002</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,076,179.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4661 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Land Co Ltd/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HPZ1T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,072,907.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
     <x:t>324,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,837,396.79</x:t>
-[...539 lines deleted...]
-    <x:t>1.51%</x:t>
+    <x:t>$1,010,385.99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.44%</x:t>
   </x:si>
   <x:si>
     <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
     <x:t>Mtu Aero Engines Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVTMG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,575</x:t>
-[...38 lines deleted...]
-    <x:t>$948,537.16</x:t>
+    <x:t>2,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$999,575.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.43%</x:t>
   </x:si>
   <x:si>
     <x:t>ASX AU</x:t>
   </x:si>
   <x:si>
     <x:t>Asx Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BQ3V25</x:t>
   </x:si>
   <x:si>
-    <x:t>26,675</x:t>
-[...2 lines deleted...]
-    <x:t>$947,739.21</x:t>
+    <x:t>26,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$979,239.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$964,381.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FBCMD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$897,507.16</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.28%</x:t>
   </x:si>
   <x:si>
     <x:t>DGE LN</x:t>
   </x:si>
   <x:si>
     <x:t>Diageo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS69D5</x:t>
   </x:si>
   <x:si>
-    <x:t>44,749</x:t>
-[...41 lines deleted...]
-    <x:t>1.24%</x:t>
+    <x:t>43,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$888,894.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$831,892.80</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.19%</x:t>
   </x:si>
   <x:si>
     <x:t>600809 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Shanxi Xinghuacun Fen Wine Factory Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709J3R8</x:t>
   </x:si>
   <x:si>
-    <x:t>51,700</x:t>
-[...20 lines deleted...]
-    <x:t>$830,254.71</x:t>
+    <x:t>50,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$826,612.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.18%</x:t>
   </x:si>
   <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLV8Z0</x:t>
   </x:si>
   <x:si>
-    <x:t>13,895</x:t>
-[...5 lines deleted...]
-    <x:t>1.14%</x:t>
+    <x:t>13,564</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$820,224.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-EUR CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>637,141</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$729,176.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-GBP CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>164,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$220,752.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-JPY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,061,755</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$154,735.62</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.22%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>932,661</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$118,992.22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-AUD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>145,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$101,958.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-DKK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>328,366</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$50,270.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.07%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-SEK CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>379,414</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$39,402.89</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.06%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-CNY CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>526</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$77.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...71 lines deleted...]
-    <x:t>$-.02</x:t>
+    <x:t>-1,347,667</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-1,347,667.33</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-1.92%</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-1,602,309.30</x:t>
-[...2 lines deleted...]
-    <x:t>-4.42%</x:t>
+    <x:t>$-166,554.78</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-0.24%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -997,62 +1060,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ccd5da6545545f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rde7eb3bc08714f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R050678fb39af4eed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f9225ff2194c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re0e7725d591a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13e5a1f76e684fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I60"/>
+  <x:dimension ref="A1:I63"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="15" customWidth="1"/>
+    <x:col min="5" max="5" width="16" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1302,109 +1365,109 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>54</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
-      <x:c r="C11" s="1" t="s">
+      <x:c r="D11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
-      <x:c r="D11" s="1" t="s">
+      <x:c r="E11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
-      <x:c r="E11" s="1" t="s">
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
-      <x:c r="F11" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="C12" s="1" t="s">
         <x:v>60</x:v>
       </x:c>
-      <x:c r="C12" s="1" t="s">
+      <x:c r="D12" s="1" t="s">
         <x:v>61</x:v>
       </x:c>
-      <x:c r="D12" s="1" t="s">
+      <x:c r="E12" s="1" t="s">
         <x:v>62</x:v>
       </x:c>
-      <x:c r="E12" s="1" t="s">
+      <x:c r="F12" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G12" s="1" t="s">
         <x:v>63</x:v>
       </x:c>
-      <x:c r="F12" s="1" t="s">
-[...2 lines deleted...]
-      <x:c r="G12" s="1" t="s">
+      <x:c r="H12" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I12" s="1" t="s">
         <x:v>64</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
         <x:v>65</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
         <x:v>66</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
         <x:v>67</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
         <x:v>68</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
         <x:v>69</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
@@ -1418,80 +1481,80 @@
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
         <x:v>71</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
         <x:v>72</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
         <x:v>73</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
         <x:v>74</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
         <x:v>75</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>76</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
+        <x:v>77</x:v>
+      </x:c>
+      <x:c r="C15" s="1" t="s">
+        <x:v>78</x:v>
+      </x:c>
+      <x:c r="D15" s="1" t="s">
+        <x:v>79</x:v>
+      </x:c>
+      <x:c r="E15" s="1" t="s">
+        <x:v>80</x:v>
+      </x:c>
+      <x:c r="F15" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G15" s="1" t="s">
+        <x:v>81</x:v>
+      </x:c>
+      <x:c r="H15" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I15" s="1" t="s">
         <x:v>76</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>81</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
         <x:v>84</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
@@ -1505,109 +1568,109 @@
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
         <x:v>89</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
+        <x:v>100</x:v>
+      </x:c>
+      <x:c r="C19" s="1" t="s">
+        <x:v>101</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>102</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>103</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>99</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>104</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
         <x:v>105</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
         <x:v>106</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
         <x:v>107</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
         <x:v>108</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
         <x:v>109</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
@@ -1621,80 +1684,80 @@
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>111</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>112</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="C22" s="1" t="s">
+        <x:v>118</x:v>
+      </x:c>
+      <x:c r="D22" s="1" t="s">
+        <x:v>119</x:v>
+      </x:c>
+      <x:c r="E22" s="1" t="s">
+        <x:v>120</x:v>
+      </x:c>
+      <x:c r="F22" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G22" s="1" t="s">
+        <x:v>121</x:v>
+      </x:c>
+      <x:c r="H22" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I22" s="1" t="s">
         <x:v>116</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>121</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
         <x:v>122</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
         <x:v>123</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
         <x:v>124</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
         <x:v>125</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
         <x:v>126</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
@@ -1766,109 +1829,109 @@
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
         <x:v>140</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
         <x:v>141</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
         <x:v>142</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
         <x:v>143</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
         <x:v>144</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>145</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>147</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
-        <x:v>147</x:v>
+        <x:v>148</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
-        <x:v>148</x:v>
+        <x:v>149</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
-        <x:v>149</x:v>
+        <x:v>150</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
+        <x:v>152</x:v>
+      </x:c>
+      <x:c r="C28" s="1" t="s">
+        <x:v>153</x:v>
+      </x:c>
+      <x:c r="D28" s="1" t="s">
+        <x:v>154</x:v>
+      </x:c>
+      <x:c r="E28" s="1" t="s">
+        <x:v>155</x:v>
+      </x:c>
+      <x:c r="F28" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G28" s="1" t="s">
+        <x:v>156</x:v>
+      </x:c>
+      <x:c r="H28" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I28" s="1" t="s">
         <x:v>151</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>156</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
         <x:v>157</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
         <x:v>158</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
         <x:v>159</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
         <x:v>160</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
         <x:v>161</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
@@ -2027,196 +2090,196 @@
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
         <x:v>193</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
         <x:v>194</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
         <x:v>195</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
         <x:v>196</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
         <x:v>197</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>198</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
+        <x:v>223</x:v>
+      </x:c>
+      <x:c r="C40" s="1" t="s">
+        <x:v>224</x:v>
+      </x:c>
+      <x:c r="D40" s="1" t="s">
+        <x:v>225</x:v>
+      </x:c>
+      <x:c r="E40" s="1" t="s">
+        <x:v>226</x:v>
+      </x:c>
+      <x:c r="F40" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G40" s="1" t="s">
+        <x:v>227</x:v>
+      </x:c>
+      <x:c r="H40" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I40" s="1" t="s">
         <x:v>222</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>227</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
         <x:v>228</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
         <x:v>229</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
         <x:v>230</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
         <x:v>231</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
         <x:v>232</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
@@ -2230,558 +2293,645 @@
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
         <x:v>234</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
         <x:v>235</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
         <x:v>236</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
         <x:v>237</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
         <x:v>238</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>239</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>245</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>275</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>281</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>150</x:v>
+        <x:v>287</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>289</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
         <x:v>285</x:v>
       </x:c>
-      <x:c r="F51" s="1" t="s">
-[...1 lines deleted...]
-      </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>291</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>292</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>293</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>299</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>303</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>297</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>307</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>313</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>314</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>316</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>317</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>318</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="1">
         <x:v>56</x:v>
       </x:c>
       <x:c r="B59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>319</x:v>
       </x:c>
       <x:c r="C59" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="1" t="s">
-        <x:v>17</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="E59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F59" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="G59" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>320</x:v>
       </x:c>
       <x:c r="H59" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I59" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>315</x:v>
       </x:c>
     </x:row>
     <x:row r="60" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A60" s="2" t="s">
-[...23 lines deleted...]
-      <x:c r="I60" s="2" t="s">
+      <x:c r="A60" s="1">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="B60" s="1" t="s">
+        <x:v>321</x:v>
+      </x:c>
+      <x:c r="C60" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D60" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F60" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="G60" s="1" t="s">
+        <x:v>320</x:v>
+      </x:c>
+      <x:c r="H60" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I60" s="1" t="s">
+        <x:v>315</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="61" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A61" s="1">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="B61" s="1" t="s">
+        <x:v>322</x:v>
+      </x:c>
+      <x:c r="C61" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D61" s="1" t="s">
+        <x:v>283</x:v>
+      </x:c>
+      <x:c r="E61" s="1" t="s">
+        <x:v>323</x:v>
+      </x:c>
+      <x:c r="F61" s="1" t="s">
+        <x:v>285</x:v>
+      </x:c>
+      <x:c r="G61" s="1" t="s">
+        <x:v>324</x:v>
+      </x:c>
+      <x:c r="H61" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I61" s="1" t="s">
+        <x:v>325</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="62" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A62" s="1">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="B62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="C62" s="1" t="s">
+        <x:v>326</x:v>
+      </x:c>
+      <x:c r="D62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="E62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F62" s="1" t="s">
+        <x:v>327</x:v>
+      </x:c>
+      <x:c r="G62" s="1" t="s">
+        <x:v>328</x:v>
+      </x:c>
+      <x:c r="H62" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I62" s="1" t="s">
+        <x:v>329</x:v>
+      </x:c>
+    </x:row>
+    <x:row r="63" spans="1:9" ht="15" customHeight="1">
+      <x:c r="A63" s="2" t="s">
+        <x:v>330</x:v>
+      </x:c>
+      <x:c r="B63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H63" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I63" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A60:I60"/>
+    <x:mergeCell ref="A63:I63"/>
   </x:mergeCells>
 </x:worksheet>
 </file>