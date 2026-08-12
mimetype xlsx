--- v3 (2026-07-15)
+++ v4 (2026-08-12)
@@ -1,1038 +1,978 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R23365825f2554acd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5e036488924865" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260714" sheetId="1" r:id="R13e5a1f76e684fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260810" sheetId="1" r:id="Rd5a498abe4574793"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="508" uniqueCount="331">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  07/14/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="311">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/10/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DSFIR NA</x:t>
   </x:si>
   <x:si>
     <x:t>Dsm-Firmenich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F6K3S63</x:t>
   </x:si>
   <x:si>
     <x:t>26,096</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,530,196.25</x:t>
+    <x:t>$2,846,549.62</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.61%</x:t>
+    <x:t>3.67%</x:t>
   </x:si>
   <x:si>
     <x:t>EDEN FP</x:t>
   </x:si>
   <x:si>
     <x:t>Edenred</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000W907Q0</x:t>
   </x:si>
   <x:si>
     <x:t>78,320</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,221,670.10</x:t>
-[...2 lines deleted...]
-    <x:t>3.17%</x:t>
+    <x:t>$2,559,990.40</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.30%</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N4B6Z1</x:t>
   </x:si>
   <x:si>
     <x:t>21,556</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,155,331.91</x:t>
-[...2 lines deleted...]
-    <x:t>3.07%</x:t>
+    <x:t>$2,288,028.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.95%</x:t>
   </x:si>
   <x:si>
     <x:t>9618 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC6RYV6</x:t>
   </x:si>
   <x:si>
     <x:t>131,750</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,902,710.69</x:t>
-[...2 lines deleted...]
-    <x:t>2.71%</x:t>
+    <x:t>$2,203,760.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.84%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,454</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,171,315.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,112,189.46</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.72%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,791</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,927.36</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.63%</x:t>
   </x:si>
   <x:si>
     <x:t>8113 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Unicharm Corp</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BDJH37</x:t>
   </x:si>
   <x:si>
     <x:t>316,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,873,964.94</x:t>
-[...2 lines deleted...]
-    <x:t>2.67%</x:t>
+    <x:t>$2,041,557.72</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HO FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Thales Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BCFRQ6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6,562</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,022,064.20</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,646</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,005,978.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EDV AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Endeavour Group Ltd/Australia</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG006YQKTG8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>768,772</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,972,149.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,742</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,934,749.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>58,928</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,932,626.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9988 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Alibaba Group Holding Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00QV37ZP9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>116,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,293.14</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.48%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,490</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,900,334.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.45%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,759</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,894,332.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.44%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>484,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,345.71</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.43%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,659</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,882,440.68</x:t>
   </x:si>
   <x:si>
     <x:t>3092 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Zozo Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000TW0F94</x:t>
   </x:si>
   <x:si>
     <x:t>254,200</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,860,612.48</x:t>
-[...2 lines deleted...]
-    <x:t>2.65%</x:t>
+    <x:t>$1,863,061.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,859,708.95</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,561</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,858,254.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.39%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>279,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,847,131.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,842,315.19</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03XD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,085</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,837,942.32</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,018</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,807,579.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000568 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Luzhou Laojiao Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F136BD3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>133,800</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,799,336.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>349,679</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,751,449.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CJZ0G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,703</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,682,901.04</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.17%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,669,449.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.15%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,017</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,637,171.12</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.11%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>000858 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wuliangye Yibin Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00DY65RX9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>139,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,572,983.67</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
   </x:si>
   <x:si>
     <x:t>UMG NA</x:t>
   </x:si>
   <x:si>
     <x:t>Universal Music Group Nv</x:t>
   </x:si>
   <x:si>
     <x:t>BBG012J967J2</x:t>
   </x:si>
   <x:si>
     <x:t>88,777</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,859,341.61</x:t>
-[...416 lines deleted...]
-    <x:t>2.10%</x:t>
+    <x:t>$1,560,582.03</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.01%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RHM GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Rheinmetall Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC7QR6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,138</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,496,319.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.93%</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
-    <x:t>19,000</x:t>
-[...41 lines deleted...]
-    <x:t>1.81%</x:t>
+    <x:t>17,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,256,601.87</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.62%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>4661 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Oriental Land Co Ltd/Japan</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000HPZ1T3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>63,400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,199,102.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.54%</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8TZ33</x:t>
   </x:si>
   <x:si>
     <x:t>24,962</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,226,801.49</x:t>
-[...2 lines deleted...]
-    <x:t>1.75%</x:t>
+    <x:t>$1,191,509.83</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MTX GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mtu Aero Engines Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BVTMG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2,514</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,088,117.45</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.40%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DGE LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Diageo Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BS69D5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>43,683</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,060,709.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.37%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,040</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,053,408.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>DIM FP</x:t>
   </x:si>
   <x:si>
     <x:t>Sartorius Stedim Biotech</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000FH5WS9</x:t>
   </x:si>
   <x:si>
     <x:t>5,002</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,076,179.55</x:t>
-[...17 lines deleted...]
-    <x:t>$1,072,907.83</x:t>
+    <x:t>$1,050,123.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RKT LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Reckitt Benckiser Group Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000C38NP3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>14,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,034,121.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BA/ LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bae Systems Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BD5TW4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>33,681</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,019,646.82</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.31%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FBCMD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,277</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$982,195.27</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
   </x:si>
   <x:si>
     <x:t>ABEV3 BZ</x:t>
   </x:si>
   <x:si>
     <x:t>Ambev Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000DCR6J5</x:t>
   </x:si>
   <x:si>
     <x:t>324,100</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,010,385.99</x:t>
-[...107 lines deleted...]
-    <x:t>$831,892.80</x:t>
+    <x:t>$970,431.59</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.25%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600809 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shanxi Xinghuacun Fen Wine Factory Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J3R8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>50,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$921,284.40</x:t>
   </x:si>
   <x:si>
     <x:t>1.19%</x:t>
   </x:si>
   <x:si>
-    <x:t>600809 C1</x:t>
-[...16 lines deleted...]
-  <x:si>
     <x:t>COLOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Coloplast A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BLV8Z0</x:t>
   </x:si>
   <x:si>
     <x:t>13,564</x:t>
   </x:si>
   <x:si>
-    <x:t>$820,224.01</x:t>
-[...2 lines deleted...]
-    <x:t>1.17%</x:t>
+    <x:t>$900,885.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.16%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-USD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,662</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$5,662.18</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
   </x:si>
   <x:si>
     <x:t>-EUR CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...11 lines deleted...]
-    <x:t>1.04%</x:t>
+    <x:t>400</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$461.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.00%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-MXN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$.00</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-HKD CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$-.03</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>164,661</x:t>
-[...29 lines deleted...]
-    <x:t>0.17%</x:t>
+    <x:t>23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$31.42</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t>145,916</x:t>
-[...71 lines deleted...]
-    <x:t>-1.92%</x:t>
+    <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$-166,554.78</x:t>
-[...2 lines deleted...]
-    <x:t>-0.24%</x:t>
+    <x:t>$181,625.50</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.23%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1060,62 +1000,62 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f9225ff2194c7c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re0e7725d591a4541" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R13e5a1f76e684fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8340a8b45fde47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b26a00603ae481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5a498abe4574793" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <x:dimension ref="A1:I63"/>
+  <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
-    <x:col min="5" max="5" width="16" customWidth="1"/>
+    <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
@@ -1365,1573 +1305,1457 @@
       <x:c r="A10" s="1">
         <x:v>7</x:v>
       </x:c>
       <x:c r="B10" s="1" t="s">
         <x:v>49</x:v>
       </x:c>
       <x:c r="C10" s="1" t="s">
         <x:v>50</x:v>
       </x:c>
       <x:c r="D10" s="1" t="s">
         <x:v>51</x:v>
       </x:c>
       <x:c r="E10" s="1" t="s">
         <x:v>52</x:v>
       </x:c>
       <x:c r="F10" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G10" s="1" t="s">
         <x:v>53</x:v>
       </x:c>
       <x:c r="H10" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I10" s="1" t="s">
-        <x:v>48</x:v>
+        <x:v>54</x:v>
       </x:c>
     </x:row>
     <x:row r="11" spans="1:9" ht="15" customHeight="1">
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
+        <x:v>55</x:v>
+      </x:c>
+      <x:c r="C11" s="1" t="s">
+        <x:v>56</x:v>
+      </x:c>
+      <x:c r="D11" s="1" t="s">
+        <x:v>57</x:v>
+      </x:c>
+      <x:c r="E11" s="1" t="s">
+        <x:v>58</x:v>
+      </x:c>
+      <x:c r="F11" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G11" s="1" t="s">
+        <x:v>59</x:v>
+      </x:c>
+      <x:c r="H11" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I11" s="1" t="s">
         <x:v>54</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>48</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>59</x:v>
+        <x:v>60</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>83</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>84</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
+        <x:v>85</x:v>
+      </x:c>
+      <x:c r="D16" s="1" t="s">
+        <x:v>86</x:v>
+      </x:c>
+      <x:c r="E16" s="1" t="s">
+        <x:v>87</x:v>
+      </x:c>
+      <x:c r="F16" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G16" s="1" t="s">
+        <x:v>88</x:v>
+      </x:c>
+      <x:c r="H16" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I16" s="1" t="s">
         <x:v>83</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>87</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>90</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>94</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>96</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>100</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="D19" s="1" t="s">
-        <x:v>102</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="E19" s="1" t="s">
-        <x:v>103</x:v>
+        <x:v>104</x:v>
       </x:c>
       <x:c r="F19" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G19" s="1" t="s">
-        <x:v>104</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="H19" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I19" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
+        <x:v>114</x:v>
+      </x:c>
+      <x:c r="D21" s="1" t="s">
+        <x:v>115</x:v>
+      </x:c>
+      <x:c r="E21" s="1" t="s">
+        <x:v>116</x:v>
+      </x:c>
+      <x:c r="F21" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G21" s="1" t="s">
+        <x:v>117</x:v>
+      </x:c>
+      <x:c r="H21" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I21" s="1" t="s">
         <x:v>112</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>116</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>116</x:v>
+        <x:v>123</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>124</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
+        <x:v>125</x:v>
+      </x:c>
+      <x:c r="D23" s="1" t="s">
+        <x:v>126</x:v>
+      </x:c>
+      <x:c r="E23" s="1" t="s">
+        <x:v>127</x:v>
+      </x:c>
+      <x:c r="F23" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G23" s="1" t="s">
+        <x:v>128</x:v>
+      </x:c>
+      <x:c r="H23" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I23" s="1" t="s">
         <x:v>123</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>127</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>130</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>134</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>136</x:v>
       </x:c>
       <x:c r="D25" s="1" t="s">
-        <x:v>136</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="E25" s="1" t="s">
-        <x:v>137</x:v>
+        <x:v>138</x:v>
       </x:c>
       <x:c r="F25" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G25" s="1" t="s">
-        <x:v>138</x:v>
+        <x:v>139</x:v>
       </x:c>
       <x:c r="H25" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I25" s="1" t="s">
-        <x:v>139</x:v>
+        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>140</x:v>
+        <x:v>141</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
+        <x:v>147</x:v>
+      </x:c>
+      <x:c r="C27" s="1" t="s">
+        <x:v>148</x:v>
+      </x:c>
+      <x:c r="D27" s="1" t="s">
+        <x:v>149</x:v>
+      </x:c>
+      <x:c r="E27" s="1" t="s">
+        <x:v>150</x:v>
+      </x:c>
+      <x:c r="F27" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G27" s="1" t="s">
+        <x:v>151</x:v>
+      </x:c>
+      <x:c r="H27" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I27" s="1" t="s">
         <x:v>146</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>151</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
         <x:v>152</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
         <x:v>153</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
         <x:v>154</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
         <x:v>155</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
         <x:v>156</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>151</x:v>
+        <x:v>157</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
+        <x:v>218</x:v>
+      </x:c>
+      <x:c r="C39" s="1" t="s">
+        <x:v>219</x:v>
+      </x:c>
+      <x:c r="D39" s="1" t="s">
+        <x:v>220</x:v>
+      </x:c>
+      <x:c r="E39" s="1" t="s">
+        <x:v>221</x:v>
+      </x:c>
+      <x:c r="F39" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G39" s="1" t="s">
+        <x:v>222</x:v>
+      </x:c>
+      <x:c r="H39" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I39" s="1" t="s">
         <x:v>217</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>222</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
         <x:v>223</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
         <x:v>224</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
         <x:v>225</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
         <x:v>226</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
         <x:v>227</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>228</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>230</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>234</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>236</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>240</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>242</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>246</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>248</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>252</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>254</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>258</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>260</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>264</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>266</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>270</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>272</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>276</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>278</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>282</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>288</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>290</x:v>
       </x:c>
       <x:c r="F51" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G51" s="1" t="s">
-        <x:v>290</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="H51" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I51" s="1" t="s">
-        <x:v>291</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="C52" s="1" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D52" s="1" t="s">
+        <x:v>284</x:v>
+      </x:c>
+      <x:c r="E52" s="1" t="s">
+        <x:v>294</x:v>
+      </x:c>
+      <x:c r="F52" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="G52" s="1" t="s">
+        <x:v>295</x:v>
+      </x:c>
+      <x:c r="H52" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I52" s="1" t="s">
         <x:v>292</x:v>
-      </x:c>
-[...19 lines deleted...]
-        <x:v>295</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
         <x:v>296</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="F53" s="1" t="s">
+        <x:v>286</x:v>
+      </x:c>
+      <x:c r="G53" s="1" t="s">
         <x:v>297</x:v>
       </x:c>
-      <x:c r="F53" s="1" t="s">
-[...4 lines deleted...]
-      </x:c>
       <x:c r="H53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I53" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>299</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
-        <x:v>310</x:v>
+        <x:v>297</x:v>
       </x:c>
       <x:c r="H56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I56" s="1" t="s">
-        <x:v>311</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>312</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>284</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
-        <x:v>313</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>314</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
-        <x:v>316</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>1</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
-        <x:v>317</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>318</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>315</x:v>
+        <x:v>309</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
-      <x:c r="A59" s="1">
-[...139 lines deleted...]
-      <x:c r="I63" s="2" t="s">
+      <x:c r="A59" s="2" t="s">
+        <x:v>310</x:v>
+      </x:c>
+      <x:c r="B59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="C59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="D59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="E59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="F59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="G59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="H59" s="2" t="s">
+        <x:v>1</x:v>
+      </x:c>
+      <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells count="3">
     <x:mergeCell ref="A1:I1"/>
     <x:mergeCell ref="A2:I2"/>
-    <x:mergeCell ref="A63:I63"/>
+    <x:mergeCell ref="A59:I59"/>
   </x:mergeCells>
 </x:worksheet>
 </file>