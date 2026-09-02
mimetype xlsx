--- v4 (2026-08-12)
+++ v5 (2026-09-02)
@@ -1,978 +1,984 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc5e036488924865" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab769e754f754489" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260810" sheetId="1" r:id="Rd5a498abe4574793"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="MOTI_asof_20260831" sheetId="1" r:id="R9cb37d3958d147b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="311">
-[...1 lines deleted...]
-    <x:t>Daily Holdings (%)  08/10/2026</x:t>
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="476" uniqueCount="313">
+  <x:si>
+    <x:t>Daily Holdings (%)  08/31/2026</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Number</x:t>
   </x:si>
   <x:si>
     <x:t>Ticker</x:t>
   </x:si>
   <x:si>
     <x:t>Holding Name</x:t>
   </x:si>
   <x:si>
     <x:t>Identifier (FIGI)</x:t>
   </x:si>
   <x:si>
     <x:t>Shares</x:t>
   </x:si>
   <x:si>
     <x:t>Asset Class</x:t>
   </x:si>
   <x:si>
     <x:t>Market Value (US$)</x:t>
   </x:si>
   <x:si>
     <x:t>Notional Value</x:t>
   </x:si>
   <x:si>
     <x:t>% of Net Assets</x:t>
   </x:si>
   <x:si>
     <x:t>DSFIR NA</x:t>
   </x:si>
   <x:si>
     <x:t>Dsm-Firmenich Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG01F6K3S63</x:t>
   </x:si>
   <x:si>
-    <x:t>26,096</x:t>
+    <x:t>26,137</x:t>
   </x:si>
   <x:si>
     <x:t>Stock</x:t>
   </x:si>
   <x:si>
-    <x:t>$2,846,549.62</x:t>
+    <x:t>$2,903,035.32</x:t>
   </x:si>
   <x:si>
     <x:t> -- </x:t>
   </x:si>
   <x:si>
-    <x:t>3.67%</x:t>
+    <x:t>3.83%</x:t>
   </x:si>
   <x:si>
     <x:t>EDEN FP</x:t>
   </x:si>
   <x:si>
     <x:t>Edenred</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000W907Q0</x:t>
   </x:si>
   <x:si>
-    <x:t>78,320</x:t>
-[...5 lines deleted...]
-    <x:t>3.30%</x:t>
+    <x:t>78,444</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,736,415.01</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.61%</x:t>
   </x:si>
   <x:si>
     <x:t>SY1 GR</x:t>
   </x:si>
   <x:si>
     <x:t>Symrise Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000N4B6Z1</x:t>
   </x:si>
   <x:si>
-    <x:t>21,556</x:t>
-[...5 lines deleted...]
-    <x:t>2.95%</x:t>
+    <x:t>21,589</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,306,970.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3.04%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DSY FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Dassault Systemes Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000GVXC37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>82,921</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,196,185.05</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.90%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ADYEN NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Adyen Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00L088N79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1,762</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,134,338.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.81%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SAP GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sap Se</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BG7DY8</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9,660</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,126,161.24</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.80%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>HAG GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Hensoldt Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00GQ6M668</x:t>
+  </x:si>
+  <x:si>
+    <x:t>20,487</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,042,294.54</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.69%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7974 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Nintendo Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLCPP4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>35,500</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$2,001,776.69</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.64%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>8113 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Unicharm Corp</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BDJH37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>316,900</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,980,485.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.61%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SHL GR</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Siemens Healthineers Ag</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00JRNPKX0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>42,810</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,937,889.10</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.56%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>MRO LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Melrose Industries Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B5C2SM5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>280,253</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,923,108.60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.54%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>600887 C1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Inner Mongolia Yili Industrial Group Co</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00709J682</x:t>
+  </x:si>
+  <x:si>
+    <x:t>486,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,916,380.98</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.53%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>SPX LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Spirax-Sarco Engineering Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BF2FG0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>19,821</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,887,588.13</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>REL LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Relx Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000D03XD4</x:t>
+  </x:si>
+  <x:si>
+    <x:t>52,168</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,872,957.11</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.47%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BVI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Bureau Veritas Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000LHT4L5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>59,023</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,867,980.23</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.46%</x:t>
   </x:si>
   <x:si>
     <x:t>9618 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Jd.Com Inc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00VC6RYV6</x:t>
   </x:si>
   <x:si>
-    <x:t>131,750</x:t>
-[...74 lines deleted...]
-    <x:t>$2,041,557.72</x:t>
+    <x:t>132,050</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,866,942.37</x:t>
   </x:si>
   <x:si>
     <x:t>HO FP</x:t>
   </x:si>
   <x:si>
     <x:t>Thales Sa</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BCFRQ6</x:t>
   </x:si>
   <x:si>
-    <x:t>6,562</x:t>
-[...23 lines deleted...]
-    <x:t>2.58%</x:t>
+    <x:t>6,573</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,864,350.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>3092 JP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Zozo Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000TW0F94</x:t>
+  </x:si>
+  <x:si>
+    <x:t>254,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,832,635.34</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.42%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PHIA NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Koninklijke Philips Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000JX4KH9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>67,125</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,787,370.28</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.36%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>RI FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Pernod Ricard Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BC9MR3</x:t>
+  </x:si>
+  <x:si>
+    <x:t>23,528</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,759,509.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>PRX NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Prosus Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00NQKSQ99</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,719</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,857.96</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>YUMC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Yum China Holdings Inc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00B8N0HG1</x:t>
+  </x:si>
+  <x:si>
+    <x:t>38,665</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,724,845.65</x:t>
+  </x:si>
+  <x:si>
+    <x:t>700 HK</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tencent Holdings Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BJ35N5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>30,000</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,722,868.34</x:t>
   </x:si>
   <x:si>
     <x:t>EDV AU</x:t>
   </x:si>
   <x:si>
     <x:t>Endeavour Group Ltd/Australia</x:t>
   </x:si>
   <x:si>
     <x:t>BBG006YQKTG8</x:t>
   </x:si>
   <x:si>
-    <x:t>768,772</x:t>
-[...38 lines deleted...]
-    <x:t>$1,932,626.58</x:t>
+    <x:t>769,991</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,717,636.92</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.26%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EKTAB SS</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Elekta Ab</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BH56D6</x:t>
+  </x:si>
+  <x:si>
+    <x:t>300,828</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,700,870.58</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.24%</x:t>
   </x:si>
   <x:si>
     <x:t>9988 HK</x:t>
   </x:si>
   <x:si>
     <x:t>Alibaba Group Holding Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00QV37ZP9</x:t>
   </x:si>
   <x:si>
-    <x:t>116,800</x:t>
-[...194 lines deleted...]
-    <x:t>2.33%</x:t>
+    <x:t>117,100</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,673,735.68</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.21%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>WTC AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Wisetech Global Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00CJZ0G09</x:t>
+  </x:si>
+  <x:si>
+    <x:t>57,795</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,666,083.63</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.20%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002352 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sf Holding Co Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00FNDGRJ5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>350,479</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,658,375.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.19%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>002304 C2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Jiangsu Yanghe Brewery Joint-Stock Co L</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG00F137K60</x:t>
+  </x:si>
+  <x:si>
+    <x:t>271,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,562,538.49</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.06%</x:t>
   </x:si>
   <x:si>
     <x:t>000568 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Luzhou Laojiao Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00F136BD3</x:t>
   </x:si>
   <x:si>
-    <x:t>133,800</x:t>
-[...77 lines deleted...]
-    <x:t>2.11%</x:t>
+    <x:t>134,300</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,539,521.64</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2.03%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>UMG NA</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Universal Music Group Nv</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG012J967J2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>88,916</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,511,151.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.99%</x:t>
   </x:si>
   <x:si>
     <x:t>000858 C2</x:t>
   </x:si>
   <x:si>
     <x:t>Wuliangye Yibin Co Ltd</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00DY65RX9</x:t>
   </x:si>
   <x:si>
-    <x:t>139,300</x:t>
-[...23 lines deleted...]
-    <x:t>2.01%</x:t>
+    <x:t>139,700</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,481,496.77</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.95%</x:t>
   </x:si>
   <x:si>
     <x:t>RHM GR</x:t>
   </x:si>
   <x:si>
     <x:t>Rheinmetall Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BC7QR6</x:t>
   </x:si>
   <x:si>
-    <x:t>1,138</x:t>
-[...5 lines deleted...]
-    <x:t>1.93%</x:t>
+    <x:t>1,140</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,467,731.74</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.94%</x:t>
   </x:si>
   <x:si>
     <x:t>2330 TT</x:t>
   </x:si>
   <x:si>
     <x:t>Taiwan Semiconductor Manufacturing Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BN2JD8</x:t>
   </x:si>
   <x:si>
     <x:t>17,000</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,256,601.87</x:t>
-[...2 lines deleted...]
-    <x:t>1.62%</x:t>
+    <x:t>$1,277,580.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.68%</x:t>
   </x:si>
   <x:si>
     <x:t>4661 JP</x:t>
   </x:si>
   <x:si>
     <x:t>Oriental Land Co Ltd/Japan</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000HPZ1T3</x:t>
   </x:si>
   <x:si>
     <x:t>63,400</x:t>
   </x:si>
   <x:si>
-    <x:t>$1,199,102.60</x:t>
-[...2 lines deleted...]
-    <x:t>1.54%</x:t>
+    <x:t>$1,200,430.35</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.58%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>DIM FP</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Sartorius Stedim Biotech</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FH5WS9</x:t>
+  </x:si>
+  <x:si>
+    <x:t>5,010</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,139,792.07</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.50%</x:t>
   </x:si>
   <x:si>
     <x:t>NOVOB DC</x:t>
   </x:si>
   <x:si>
     <x:t>Novo Nordisk A/S</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000F8TZ33</x:t>
   </x:si>
   <x:si>
-    <x:t>24,962</x:t>
-[...2 lines deleted...]
-    <x:t>$1,191,509.83</x:t>
+    <x:t>25,003</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,132,361.75</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.49%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ASX AU</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Asx Ltd</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BQ3V25</x:t>
+  </x:si>
+  <x:si>
+    <x:t>26,081</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,049,022.55</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.38%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>EXPN LN</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Experian Plc</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000FBCMD2</x:t>
+  </x:si>
+  <x:si>
+    <x:t>25,316</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,031,168.37</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.36%</x:t>
   </x:si>
   <x:si>
     <x:t>MTX GR</x:t>
   </x:si>
   <x:si>
     <x:t>Mtu Aero Engines Ag</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BVTMG1</x:t>
   </x:si>
   <x:si>
-    <x:t>2,514</x:t>
-[...5 lines deleted...]
-    <x:t>1.40%</x:t>
+    <x:t>2,517</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,026,342.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.35%</x:t>
   </x:si>
   <x:si>
     <x:t>DGE LN</x:t>
   </x:si>
   <x:si>
     <x:t>Diageo Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BS69D5</x:t>
   </x:si>
   <x:si>
-    <x:t>43,683</x:t>
-[...41 lines deleted...]
-    <x:t>1.35%</x:t>
+    <x:t>43,752</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,006,445.61</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.33%</x:t>
   </x:si>
   <x:si>
     <x:t>RKT LN</x:t>
   </x:si>
   <x:si>
     <x:t>Reckitt Benckiser Group Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000C38NP3</x:t>
   </x:si>
   <x:si>
-    <x:t>14,479</x:t>
-[...5 lines deleted...]
-    <x:t>1.33%</x:t>
+    <x:t>14,502</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$1,002,118.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.32%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>COLOB DC</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Coloplast A/S</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000BLV8Z0</x:t>
+  </x:si>
+  <x:si>
+    <x:t>13,586</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$965,547.97</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.27%</x:t>
+  </x:si>
+  <x:si>
+    <x:t>ABEV3 BZ</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Ambev Sa</x:t>
+  </x:si>
+  <x:si>
+    <x:t>BBG000DCR6J5</x:t>
+  </x:si>
+  <x:si>
+    <x:t>324,600</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$941,695.88</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.24%</x:t>
   </x:si>
   <x:si>
     <x:t>BA/ LN</x:t>
   </x:si>
   <x:si>
     <x:t>Bae Systems Plc</x:t>
   </x:si>
   <x:si>
     <x:t>BBG000BD5TW4</x:t>
   </x:si>
   <x:si>
-    <x:t>33,681</x:t>
-[...41 lines deleted...]
-    <x:t>1.25%</x:t>
+    <x:t>33,734</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$926,061.85</x:t>
+  </x:si>
+  <x:si>
+    <x:t>1.22%</x:t>
   </x:si>
   <x:si>
     <x:t>600809 C1</x:t>
   </x:si>
   <x:si>
     <x:t>Shanxi Xinghuacun Fen Wine Factory Co L</x:t>
   </x:si>
   <x:si>
     <x:t>BBG00709J3R8</x:t>
   </x:si>
   <x:si>
     <x:t>50,500</x:t>
   </x:si>
   <x:si>
-    <x:t>$921,284.40</x:t>
-[...17 lines deleted...]
-    <x:t>$900,885.02</x:t>
+    <x:t>$877,698.72</x:t>
   </x:si>
   <x:si>
     <x:t>1.16%</x:t>
   </x:si>
   <x:si>
+    <x:t>-CHF CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t> </x:t>
+  </x:si>
+  <x:si>
+    <x:t>7,770</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Cash Bal</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,616.93</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.01%</x:t>
+  </x:si>
+  <x:si>
     <x:t>-USD CASH-</x:t>
   </x:si>
   <x:si>
-    <x:t> </x:t>
-[...20 lines deleted...]
-    <x:t>$461.50</x:t>
+    <x:t>9,499</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$9,499.02</x:t>
+  </x:si>
+  <x:si>
+    <x:t>-PLN CASH-</x:t>
+  </x:si>
+  <x:si>
+    <x:t>22</x:t>
+  </x:si>
+  <x:si>
+    <x:t>$6.00</x:t>
   </x:si>
   <x:si>
     <x:t>0.00%</x:t>
   </x:si>
   <x:si>
-    <x:t>-PLN CASH-</x:t>
-[...7 lines deleted...]
-  <x:si>
     <x:t>-MXN CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$.00</x:t>
   </x:si>
   <x:si>
     <x:t>-HKD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.03</x:t>
   </x:si>
   <x:si>
     <x:t>-GBP CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>23</x:t>
   </x:si>
   <x:si>
-    <x:t>$31.42</x:t>
+    <x:t>$31.51</x:t>
   </x:si>
   <x:si>
     <x:t>-BRL CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>-AUD CASH-</x:t>
   </x:si>
   <x:si>
     <x:t>$-.01</x:t>
   </x:si>
   <x:si>
     <x:t>Other/Cash</x:t>
   </x:si>
   <x:si>
     <x:t>Cash</x:t>
   </x:si>
   <x:si>
-    <x:t>$181,625.50</x:t>
-[...2 lines deleted...]
-    <x:t>0.23%</x:t>
+    <x:t>$151,745.79</x:t>
+  </x:si>
+  <x:si>
+    <x:t>0.20%</x:t>
   </x:si>
   <x:si>
     <x:t>These are not recommendations to buy or to sell any security. Securities and holdings may vary.</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts count="0"/>
   <x:fonts count="2">
     <x:font>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color theme="1"/>
       <x:name val="Calibri"/>
       <x:family val="2"/>
       <x:scheme val="minor"/>
@@ -1000,51 +1006,51 @@
       </x:right>
       <x:top style="thin">
         <x:color auto="1"/>
       </x:top>
       <x:bottom style="thin">
         <x:color auto="1"/>
       </x:bottom>
       <x:diagonal/>
     </x:border>
   </x:borders>
   <x:cellXfs count="4">
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
     <x:xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <x:alignment vertical="top" wrapText="1"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8340a8b45fde47ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R5b26a00603ae481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd5a498abe4574793" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ba5a24d72614ecc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re97d14c9878e4f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R9cb37d3958d147b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:dimension ref="A1:I59"/>
   <x:cols>
     <x:col min="1" max="1" width="12" customWidth="1"/>
     <x:col min="2" max="2" width="16" customWidth="1"/>
     <x:col min="3" max="3" width="51" customWidth="1"/>
     <x:col min="4" max="4" width="25" customWidth="1"/>
     <x:col min="5" max="5" width="13" customWidth="1"/>
     <x:col min="6" max="6" width="18" customWidth="1"/>
     <x:col min="7" max="7" width="26" customWidth="1"/>
     <x:col min="8" max="8" width="21" customWidth="1"/>
     <x:col min="9" max="9" width="22" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row r="1" spans="1:9" ht="15" customHeight="1">
       <x:c r="A1" s="2" t="s">
         <x:v>0</x:v>
       </x:c>
       <x:c r="B1" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C1" s="2" t="s">
@@ -1334,1419 +1340,1419 @@
       <x:c r="A11" s="1">
         <x:v>8</x:v>
       </x:c>
       <x:c r="B11" s="1" t="s">
         <x:v>55</x:v>
       </x:c>
       <x:c r="C11" s="1" t="s">
         <x:v>56</x:v>
       </x:c>
       <x:c r="D11" s="1" t="s">
         <x:v>57</x:v>
       </x:c>
       <x:c r="E11" s="1" t="s">
         <x:v>58</x:v>
       </x:c>
       <x:c r="F11" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G11" s="1" t="s">
         <x:v>59</x:v>
       </x:c>
       <x:c r="H11" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I11" s="1" t="s">
-        <x:v>54</x:v>
+        <x:v>60</x:v>
       </x:c>
     </x:row>
     <x:row r="12" spans="1:9" ht="15" customHeight="1">
       <x:c r="A12" s="1">
         <x:v>9</x:v>
       </x:c>
       <x:c r="B12" s="1" t="s">
-        <x:v>60</x:v>
+        <x:v>61</x:v>
       </x:c>
       <x:c r="C12" s="1" t="s">
-        <x:v>61</x:v>
+        <x:v>62</x:v>
       </x:c>
       <x:c r="D12" s="1" t="s">
-        <x:v>62</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="E12" s="1" t="s">
-        <x:v>63</x:v>
+        <x:v>64</x:v>
       </x:c>
       <x:c r="F12" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G12" s="1" t="s">
-        <x:v>64</x:v>
+        <x:v>65</x:v>
       </x:c>
       <x:c r="H12" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I12" s="1" t="s">
-        <x:v>65</x:v>
+        <x:v>66</x:v>
       </x:c>
     </x:row>
     <x:row r="13" spans="1:9" ht="15" customHeight="1">
       <x:c r="A13" s="1">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B13" s="1" t="s">
-        <x:v>66</x:v>
+        <x:v>67</x:v>
       </x:c>
       <x:c r="C13" s="1" t="s">
-        <x:v>67</x:v>
+        <x:v>68</x:v>
       </x:c>
       <x:c r="D13" s="1" t="s">
-        <x:v>68</x:v>
+        <x:v>69</x:v>
       </x:c>
       <x:c r="E13" s="1" t="s">
-        <x:v>69</x:v>
+        <x:v>70</x:v>
       </x:c>
       <x:c r="F13" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G13" s="1" t="s">
-        <x:v>70</x:v>
+        <x:v>71</x:v>
       </x:c>
       <x:c r="H13" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I13" s="1" t="s">
-        <x:v>71</x:v>
+        <x:v>72</x:v>
       </x:c>
     </x:row>
     <x:row r="14" spans="1:9" ht="15" customHeight="1">
       <x:c r="A14" s="1">
         <x:v>11</x:v>
       </x:c>
       <x:c r="B14" s="1" t="s">
-        <x:v>72</x:v>
+        <x:v>73</x:v>
       </x:c>
       <x:c r="C14" s="1" t="s">
-        <x:v>73</x:v>
+        <x:v>74</x:v>
       </x:c>
       <x:c r="D14" s="1" t="s">
-        <x:v>74</x:v>
+        <x:v>75</x:v>
       </x:c>
       <x:c r="E14" s="1" t="s">
-        <x:v>75</x:v>
+        <x:v>76</x:v>
       </x:c>
       <x:c r="F14" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G14" s="1" t="s">
-        <x:v>76</x:v>
+        <x:v>77</x:v>
       </x:c>
       <x:c r="H14" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I14" s="1" t="s">
-        <x:v>77</x:v>
+        <x:v>78</x:v>
       </x:c>
     </x:row>
     <x:row r="15" spans="1:9" ht="15" customHeight="1">
       <x:c r="A15" s="1">
         <x:v>12</x:v>
       </x:c>
       <x:c r="B15" s="1" t="s">
-        <x:v>78</x:v>
+        <x:v>79</x:v>
       </x:c>
       <x:c r="C15" s="1" t="s">
-        <x:v>79</x:v>
+        <x:v>80</x:v>
       </x:c>
       <x:c r="D15" s="1" t="s">
-        <x:v>80</x:v>
+        <x:v>81</x:v>
       </x:c>
       <x:c r="E15" s="1" t="s">
-        <x:v>81</x:v>
+        <x:v>82</x:v>
       </x:c>
       <x:c r="F15" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G15" s="1" t="s">
-        <x:v>82</x:v>
+        <x:v>83</x:v>
       </x:c>
       <x:c r="H15" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I15" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>84</x:v>
       </x:c>
     </x:row>
     <x:row r="16" spans="1:9" ht="15" customHeight="1">
       <x:c r="A16" s="1">
         <x:v>13</x:v>
       </x:c>
       <x:c r="B16" s="1" t="s">
-        <x:v>84</x:v>
+        <x:v>85</x:v>
       </x:c>
       <x:c r="C16" s="1" t="s">
-        <x:v>85</x:v>
+        <x:v>86</x:v>
       </x:c>
       <x:c r="D16" s="1" t="s">
-        <x:v>86</x:v>
+        <x:v>87</x:v>
       </x:c>
       <x:c r="E16" s="1" t="s">
-        <x:v>87</x:v>
+        <x:v>88</x:v>
       </x:c>
       <x:c r="F16" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G16" s="1" t="s">
-        <x:v>88</x:v>
+        <x:v>89</x:v>
       </x:c>
       <x:c r="H16" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I16" s="1" t="s">
-        <x:v>83</x:v>
+        <x:v>90</x:v>
       </x:c>
     </x:row>
     <x:row r="17" spans="1:9" ht="15" customHeight="1">
       <x:c r="A17" s="1">
         <x:v>14</x:v>
       </x:c>
       <x:c r="B17" s="1" t="s">
-        <x:v>89</x:v>
+        <x:v>91</x:v>
       </x:c>
       <x:c r="C17" s="1" t="s">
-        <x:v>90</x:v>
+        <x:v>92</x:v>
       </x:c>
       <x:c r="D17" s="1" t="s">
-        <x:v>91</x:v>
+        <x:v>93</x:v>
       </x:c>
       <x:c r="E17" s="1" t="s">
-        <x:v>92</x:v>
+        <x:v>94</x:v>
       </x:c>
       <x:c r="F17" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G17" s="1" t="s">
-        <x:v>93</x:v>
+        <x:v>95</x:v>
       </x:c>
       <x:c r="H17" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I17" s="1" t="s">
-        <x:v>94</x:v>
+        <x:v>96</x:v>
       </x:c>
     </x:row>
     <x:row r="18" spans="1:9" ht="15" customHeight="1">
       <x:c r="A18" s="1">
         <x:v>15</x:v>
       </x:c>
       <x:c r="B18" s="1" t="s">
-        <x:v>95</x:v>
+        <x:v>97</x:v>
       </x:c>
       <x:c r="C18" s="1" t="s">
-        <x:v>96</x:v>
+        <x:v>98</x:v>
       </x:c>
       <x:c r="D18" s="1" t="s">
-        <x:v>97</x:v>
+        <x:v>99</x:v>
       </x:c>
       <x:c r="E18" s="1" t="s">
-        <x:v>98</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="F18" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G18" s="1" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="H18" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I18" s="1" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="19" spans="1:9" ht="15" customHeight="1">
       <x:c r="A19" s="1">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B19" s="1" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="C19" s="1" t="s">
+        <x:v>104</x:v>
+      </x:c>
+      <x:c r="D19" s="1" t="s">
+        <x:v>105</x:v>
+      </x:c>
+      <x:c r="E19" s="1" t="s">
+        <x:v>106</x:v>
+      </x:c>
+      <x:c r="F19" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G19" s="1" t="s">
+        <x:v>107</x:v>
+      </x:c>
+      <x:c r="H19" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I19" s="1" t="s">
         <x:v>102</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>106</x:v>
       </x:c>
     </x:row>
     <x:row r="20" spans="1:9" ht="15" customHeight="1">
       <x:c r="A20" s="1">
         <x:v>17</x:v>
       </x:c>
       <x:c r="B20" s="1" t="s">
-        <x:v>107</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="C20" s="1" t="s">
-        <x:v>108</x:v>
+        <x:v>109</x:v>
       </x:c>
       <x:c r="D20" s="1" t="s">
-        <x:v>109</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="E20" s="1" t="s">
-        <x:v>110</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="F20" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G20" s="1" t="s">
-        <x:v>111</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="H20" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I20" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>102</x:v>
       </x:c>
     </x:row>
     <x:row r="21" spans="1:9" ht="15" customHeight="1">
       <x:c r="A21" s="1">
         <x:v>18</x:v>
       </x:c>
       <x:c r="B21" s="1" t="s">
         <x:v>113</x:v>
       </x:c>
       <x:c r="C21" s="1" t="s">
         <x:v>114</x:v>
       </x:c>
       <x:c r="D21" s="1" t="s">
         <x:v>115</x:v>
       </x:c>
       <x:c r="E21" s="1" t="s">
         <x:v>116</x:v>
       </x:c>
       <x:c r="F21" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G21" s="1" t="s">
         <x:v>117</x:v>
       </x:c>
       <x:c r="H21" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I21" s="1" t="s">
-        <x:v>112</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row r="22" spans="1:9" ht="15" customHeight="1">
       <x:c r="A22" s="1">
         <x:v>19</x:v>
       </x:c>
       <x:c r="B22" s="1" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="C22" s="1" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="D22" s="1" t="s">
-        <x:v>120</x:v>
+        <x:v>121</x:v>
       </x:c>
       <x:c r="E22" s="1" t="s">
-        <x:v>121</x:v>
+        <x:v>122</x:v>
       </x:c>
       <x:c r="F22" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G22" s="1" t="s">
-        <x:v>122</x:v>
+        <x:v>123</x:v>
       </x:c>
       <x:c r="H22" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I22" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>124</x:v>
       </x:c>
     </x:row>
     <x:row r="23" spans="1:9" ht="15" customHeight="1">
       <x:c r="A23" s="1">
         <x:v>20</x:v>
       </x:c>
       <x:c r="B23" s="1" t="s">
-        <x:v>124</x:v>
+        <x:v>125</x:v>
       </x:c>
       <x:c r="C23" s="1" t="s">
-        <x:v>125</x:v>
+        <x:v>126</x:v>
       </x:c>
       <x:c r="D23" s="1" t="s">
-        <x:v>126</x:v>
+        <x:v>127</x:v>
       </x:c>
       <x:c r="E23" s="1" t="s">
-        <x:v>127</x:v>
+        <x:v>128</x:v>
       </x:c>
       <x:c r="F23" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G23" s="1" t="s">
-        <x:v>128</x:v>
+        <x:v>129</x:v>
       </x:c>
       <x:c r="H23" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I23" s="1" t="s">
-        <x:v>123</x:v>
+        <x:v>130</x:v>
       </x:c>
     </x:row>
     <x:row r="24" spans="1:9" ht="15" customHeight="1">
       <x:c r="A24" s="1">
         <x:v>21</x:v>
       </x:c>
       <x:c r="B24" s="1" t="s">
-        <x:v>129</x:v>
+        <x:v>131</x:v>
       </x:c>
       <x:c r="C24" s="1" t="s">
-        <x:v>130</x:v>
+        <x:v>132</x:v>
       </x:c>
       <x:c r="D24" s="1" t="s">
-        <x:v>131</x:v>
+        <x:v>133</x:v>
       </x:c>
       <x:c r="E24" s="1" t="s">
-        <x:v>132</x:v>
+        <x:v>134</x:v>
       </x:c>
       <x:c r="F24" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G24" s="1" t="s">
-        <x:v>133</x:v>
+        <x:v>135</x:v>
       </x:c>
       <x:c r="H24" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I24" s="1" t="s">
-        <x:v>134</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="25" spans="1:9" ht="15" customHeight="1">
       <x:c r="A25" s="1">
         <x:v>22</x:v>
       </x:c>
       <x:c r="B25" s="1" t="s">
-        <x:v>135</x:v>
+        <x:v>137</x:v>
       </x:c>
       <x:c r="C25" s="1" t="s">
+        <x:v>138</x:v>
+      </x:c>
+      <x:c r="D25" s="1" t="s">
+        <x:v>139</x:v>
+      </x:c>
+      <x:c r="E25" s="1" t="s">
+        <x:v>140</x:v>
+      </x:c>
+      <x:c r="F25" s="1" t="s">
+        <x:v>15</x:v>
+      </x:c>
+      <x:c r="G25" s="1" t="s">
+        <x:v>141</x:v>
+      </x:c>
+      <x:c r="H25" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I25" s="1" t="s">
         <x:v>136</x:v>
-      </x:c>
-[...16 lines deleted...]
-        <x:v>140</x:v>
       </x:c>
     </x:row>
     <x:row r="26" spans="1:9" ht="15" customHeight="1">
       <x:c r="A26" s="1">
         <x:v>23</x:v>
       </x:c>
       <x:c r="B26" s="1" t="s">
-        <x:v>141</x:v>
+        <x:v>142</x:v>
       </x:c>
       <x:c r="C26" s="1" t="s">
-        <x:v>142</x:v>
+        <x:v>143</x:v>
       </x:c>
       <x:c r="D26" s="1" t="s">
-        <x:v>143</x:v>
+        <x:v>144</x:v>
       </x:c>
       <x:c r="E26" s="1" t="s">
-        <x:v>144</x:v>
+        <x:v>145</x:v>
       </x:c>
       <x:c r="F26" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G26" s="1" t="s">
-        <x:v>145</x:v>
+        <x:v>146</x:v>
       </x:c>
       <x:c r="H26" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I26" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>136</x:v>
       </x:c>
     </x:row>
     <x:row r="27" spans="1:9" ht="15" customHeight="1">
       <x:c r="A27" s="1">
         <x:v>24</x:v>
       </x:c>
       <x:c r="B27" s="1" t="s">
         <x:v>147</x:v>
       </x:c>
       <x:c r="C27" s="1" t="s">
         <x:v>148</x:v>
       </x:c>
       <x:c r="D27" s="1" t="s">
         <x:v>149</x:v>
       </x:c>
       <x:c r="E27" s="1" t="s">
         <x:v>150</x:v>
       </x:c>
       <x:c r="F27" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G27" s="1" t="s">
         <x:v>151</x:v>
       </x:c>
       <x:c r="H27" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I27" s="1" t="s">
-        <x:v>146</x:v>
+        <x:v>152</x:v>
       </x:c>
     </x:row>
     <x:row r="28" spans="1:9" ht="15" customHeight="1">
       <x:c r="A28" s="1">
         <x:v>25</x:v>
       </x:c>
       <x:c r="B28" s="1" t="s">
-        <x:v>152</x:v>
+        <x:v>153</x:v>
       </x:c>
       <x:c r="C28" s="1" t="s">
-        <x:v>153</x:v>
+        <x:v>154</x:v>
       </x:c>
       <x:c r="D28" s="1" t="s">
-        <x:v>154</x:v>
+        <x:v>155</x:v>
       </x:c>
       <x:c r="E28" s="1" t="s">
-        <x:v>155</x:v>
+        <x:v>156</x:v>
       </x:c>
       <x:c r="F28" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G28" s="1" t="s">
-        <x:v>156</x:v>
+        <x:v>157</x:v>
       </x:c>
       <x:c r="H28" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I28" s="1" t="s">
-        <x:v>157</x:v>
+        <x:v>158</x:v>
       </x:c>
     </x:row>
     <x:row r="29" spans="1:9" ht="15" customHeight="1">
       <x:c r="A29" s="1">
         <x:v>26</x:v>
       </x:c>
       <x:c r="B29" s="1" t="s">
-        <x:v>158</x:v>
+        <x:v>159</x:v>
       </x:c>
       <x:c r="C29" s="1" t="s">
-        <x:v>159</x:v>
+        <x:v>160</x:v>
       </x:c>
       <x:c r="D29" s="1" t="s">
-        <x:v>160</x:v>
+        <x:v>161</x:v>
       </x:c>
       <x:c r="E29" s="1" t="s">
-        <x:v>161</x:v>
+        <x:v>162</x:v>
       </x:c>
       <x:c r="F29" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G29" s="1" t="s">
-        <x:v>162</x:v>
+        <x:v>163</x:v>
       </x:c>
       <x:c r="H29" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I29" s="1" t="s">
-        <x:v>163</x:v>
+        <x:v>164</x:v>
       </x:c>
     </x:row>
     <x:row r="30" spans="1:9" ht="15" customHeight="1">
       <x:c r="A30" s="1">
         <x:v>27</x:v>
       </x:c>
       <x:c r="B30" s="1" t="s">
-        <x:v>164</x:v>
+        <x:v>165</x:v>
       </x:c>
       <x:c r="C30" s="1" t="s">
-        <x:v>165</x:v>
+        <x:v>166</x:v>
       </x:c>
       <x:c r="D30" s="1" t="s">
-        <x:v>166</x:v>
+        <x:v>167</x:v>
       </x:c>
       <x:c r="E30" s="1" t="s">
-        <x:v>167</x:v>
+        <x:v>168</x:v>
       </x:c>
       <x:c r="F30" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G30" s="1" t="s">
-        <x:v>168</x:v>
+        <x:v>169</x:v>
       </x:c>
       <x:c r="H30" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I30" s="1" t="s">
-        <x:v>169</x:v>
+        <x:v>170</x:v>
       </x:c>
     </x:row>
     <x:row r="31" spans="1:9" ht="15" customHeight="1">
       <x:c r="A31" s="1">
         <x:v>28</x:v>
       </x:c>
       <x:c r="B31" s="1" t="s">
-        <x:v>170</x:v>
+        <x:v>171</x:v>
       </x:c>
       <x:c r="C31" s="1" t="s">
-        <x:v>171</x:v>
+        <x:v>172</x:v>
       </x:c>
       <x:c r="D31" s="1" t="s">
-        <x:v>172</x:v>
+        <x:v>173</x:v>
       </x:c>
       <x:c r="E31" s="1" t="s">
-        <x:v>173</x:v>
+        <x:v>174</x:v>
       </x:c>
       <x:c r="F31" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G31" s="1" t="s">
-        <x:v>174</x:v>
+        <x:v>175</x:v>
       </x:c>
       <x:c r="H31" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I31" s="1" t="s">
-        <x:v>175</x:v>
+        <x:v>176</x:v>
       </x:c>
     </x:row>
     <x:row r="32" spans="1:9" ht="15" customHeight="1">
       <x:c r="A32" s="1">
         <x:v>29</x:v>
       </x:c>
       <x:c r="B32" s="1" t="s">
-        <x:v>176</x:v>
+        <x:v>177</x:v>
       </x:c>
       <x:c r="C32" s="1" t="s">
-        <x:v>177</x:v>
+        <x:v>178</x:v>
       </x:c>
       <x:c r="D32" s="1" t="s">
-        <x:v>178</x:v>
+        <x:v>179</x:v>
       </x:c>
       <x:c r="E32" s="1" t="s">
-        <x:v>179</x:v>
+        <x:v>180</x:v>
       </x:c>
       <x:c r="F32" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G32" s="1" t="s">
-        <x:v>180</x:v>
+        <x:v>181</x:v>
       </x:c>
       <x:c r="H32" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I32" s="1" t="s">
-        <x:v>181</x:v>
+        <x:v>182</x:v>
       </x:c>
     </x:row>
     <x:row r="33" spans="1:9" ht="15" customHeight="1">
       <x:c r="A33" s="1">
         <x:v>30</x:v>
       </x:c>
       <x:c r="B33" s="1" t="s">
-        <x:v>182</x:v>
+        <x:v>183</x:v>
       </x:c>
       <x:c r="C33" s="1" t="s">
-        <x:v>183</x:v>
+        <x:v>184</x:v>
       </x:c>
       <x:c r="D33" s="1" t="s">
-        <x:v>184</x:v>
+        <x:v>185</x:v>
       </x:c>
       <x:c r="E33" s="1" t="s">
-        <x:v>185</x:v>
+        <x:v>186</x:v>
       </x:c>
       <x:c r="F33" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G33" s="1" t="s">
-        <x:v>186</x:v>
+        <x:v>187</x:v>
       </x:c>
       <x:c r="H33" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I33" s="1" t="s">
-        <x:v>187</x:v>
+        <x:v>188</x:v>
       </x:c>
     </x:row>
     <x:row r="34" spans="1:9" ht="15" customHeight="1">
       <x:c r="A34" s="1">
         <x:v>31</x:v>
       </x:c>
       <x:c r="B34" s="1" t="s">
-        <x:v>188</x:v>
+        <x:v>189</x:v>
       </x:c>
       <x:c r="C34" s="1" t="s">
-        <x:v>189</x:v>
+        <x:v>190</x:v>
       </x:c>
       <x:c r="D34" s="1" t="s">
-        <x:v>190</x:v>
+        <x:v>191</x:v>
       </x:c>
       <x:c r="E34" s="1" t="s">
-        <x:v>191</x:v>
+        <x:v>192</x:v>
       </x:c>
       <x:c r="F34" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G34" s="1" t="s">
-        <x:v>192</x:v>
+        <x:v>193</x:v>
       </x:c>
       <x:c r="H34" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I34" s="1" t="s">
-        <x:v>193</x:v>
+        <x:v>194</x:v>
       </x:c>
     </x:row>
     <x:row r="35" spans="1:9" ht="15" customHeight="1">
       <x:c r="A35" s="1">
         <x:v>32</x:v>
       </x:c>
       <x:c r="B35" s="1" t="s">
-        <x:v>194</x:v>
+        <x:v>195</x:v>
       </x:c>
       <x:c r="C35" s="1" t="s">
-        <x:v>195</x:v>
+        <x:v>196</x:v>
       </x:c>
       <x:c r="D35" s="1" t="s">
-        <x:v>196</x:v>
+        <x:v>197</x:v>
       </x:c>
       <x:c r="E35" s="1" t="s">
-        <x:v>197</x:v>
+        <x:v>198</x:v>
       </x:c>
       <x:c r="F35" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G35" s="1" t="s">
-        <x:v>198</x:v>
+        <x:v>199</x:v>
       </x:c>
       <x:c r="H35" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I35" s="1" t="s">
-        <x:v>199</x:v>
+        <x:v>200</x:v>
       </x:c>
     </x:row>
     <x:row r="36" spans="1:9" ht="15" customHeight="1">
       <x:c r="A36" s="1">
         <x:v>33</x:v>
       </x:c>
       <x:c r="B36" s="1" t="s">
-        <x:v>200</x:v>
+        <x:v>201</x:v>
       </x:c>
       <x:c r="C36" s="1" t="s">
-        <x:v>201</x:v>
+        <x:v>202</x:v>
       </x:c>
       <x:c r="D36" s="1" t="s">
-        <x:v>202</x:v>
+        <x:v>203</x:v>
       </x:c>
       <x:c r="E36" s="1" t="s">
-        <x:v>203</x:v>
+        <x:v>204</x:v>
       </x:c>
       <x:c r="F36" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G36" s="1" t="s">
-        <x:v>204</x:v>
+        <x:v>205</x:v>
       </x:c>
       <x:c r="H36" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I36" s="1" t="s">
-        <x:v>205</x:v>
+        <x:v>206</x:v>
       </x:c>
     </x:row>
     <x:row r="37" spans="1:9" ht="15" customHeight="1">
       <x:c r="A37" s="1">
         <x:v>34</x:v>
       </x:c>
       <x:c r="B37" s="1" t="s">
-        <x:v>206</x:v>
+        <x:v>207</x:v>
       </x:c>
       <x:c r="C37" s="1" t="s">
-        <x:v>207</x:v>
+        <x:v>208</x:v>
       </x:c>
       <x:c r="D37" s="1" t="s">
-        <x:v>208</x:v>
+        <x:v>209</x:v>
       </x:c>
       <x:c r="E37" s="1" t="s">
-        <x:v>209</x:v>
+        <x:v>210</x:v>
       </x:c>
       <x:c r="F37" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G37" s="1" t="s">
-        <x:v>210</x:v>
+        <x:v>211</x:v>
       </x:c>
       <x:c r="H37" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I37" s="1" t="s">
-        <x:v>211</x:v>
+        <x:v>212</x:v>
       </x:c>
     </x:row>
     <x:row r="38" spans="1:9" ht="15" customHeight="1">
       <x:c r="A38" s="1">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B38" s="1" t="s">
-        <x:v>212</x:v>
+        <x:v>213</x:v>
       </x:c>
       <x:c r="C38" s="1" t="s">
-        <x:v>213</x:v>
+        <x:v>214</x:v>
       </x:c>
       <x:c r="D38" s="1" t="s">
-        <x:v>214</x:v>
+        <x:v>215</x:v>
       </x:c>
       <x:c r="E38" s="1" t="s">
-        <x:v>215</x:v>
+        <x:v>216</x:v>
       </x:c>
       <x:c r="F38" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G38" s="1" t="s">
-        <x:v>216</x:v>
+        <x:v>217</x:v>
       </x:c>
       <x:c r="H38" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I38" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>218</x:v>
       </x:c>
     </x:row>
     <x:row r="39" spans="1:9" ht="15" customHeight="1">
       <x:c r="A39" s="1">
         <x:v>36</x:v>
       </x:c>
       <x:c r="B39" s="1" t="s">
-        <x:v>218</x:v>
+        <x:v>219</x:v>
       </x:c>
       <x:c r="C39" s="1" t="s">
-        <x:v>219</x:v>
+        <x:v>220</x:v>
       </x:c>
       <x:c r="D39" s="1" t="s">
-        <x:v>220</x:v>
+        <x:v>221</x:v>
       </x:c>
       <x:c r="E39" s="1" t="s">
-        <x:v>221</x:v>
+        <x:v>222</x:v>
       </x:c>
       <x:c r="F39" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G39" s="1" t="s">
-        <x:v>222</x:v>
+        <x:v>223</x:v>
       </x:c>
       <x:c r="H39" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I39" s="1" t="s">
-        <x:v>217</x:v>
+        <x:v>224</x:v>
       </x:c>
     </x:row>
     <x:row r="40" spans="1:9" ht="15" customHeight="1">
       <x:c r="A40" s="1">
         <x:v>37</x:v>
       </x:c>
       <x:c r="B40" s="1" t="s">
-        <x:v>223</x:v>
+        <x:v>225</x:v>
       </x:c>
       <x:c r="C40" s="1" t="s">
-        <x:v>224</x:v>
+        <x:v>226</x:v>
       </x:c>
       <x:c r="D40" s="1" t="s">
-        <x:v>225</x:v>
+        <x:v>227</x:v>
       </x:c>
       <x:c r="E40" s="1" t="s">
-        <x:v>226</x:v>
+        <x:v>228</x:v>
       </x:c>
       <x:c r="F40" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G40" s="1" t="s">
-        <x:v>227</x:v>
+        <x:v>229</x:v>
       </x:c>
       <x:c r="H40" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I40" s="1" t="s">
-        <x:v>228</x:v>
+        <x:v>230</x:v>
       </x:c>
     </x:row>
     <x:row r="41" spans="1:9" ht="15" customHeight="1">
       <x:c r="A41" s="1">
         <x:v>38</x:v>
       </x:c>
       <x:c r="B41" s="1" t="s">
-        <x:v>229</x:v>
+        <x:v>231</x:v>
       </x:c>
       <x:c r="C41" s="1" t="s">
-        <x:v>230</x:v>
+        <x:v>232</x:v>
       </x:c>
       <x:c r="D41" s="1" t="s">
-        <x:v>231</x:v>
+        <x:v>233</x:v>
       </x:c>
       <x:c r="E41" s="1" t="s">
-        <x:v>232</x:v>
+        <x:v>234</x:v>
       </x:c>
       <x:c r="F41" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G41" s="1" t="s">
-        <x:v>233</x:v>
+        <x:v>235</x:v>
       </x:c>
       <x:c r="H41" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I41" s="1" t="s">
-        <x:v>234</x:v>
+        <x:v>236</x:v>
       </x:c>
     </x:row>
     <x:row r="42" spans="1:9" ht="15" customHeight="1">
       <x:c r="A42" s="1">
         <x:v>39</x:v>
       </x:c>
       <x:c r="B42" s="1" t="s">
-        <x:v>235</x:v>
+        <x:v>237</x:v>
       </x:c>
       <x:c r="C42" s="1" t="s">
-        <x:v>236</x:v>
+        <x:v>238</x:v>
       </x:c>
       <x:c r="D42" s="1" t="s">
-        <x:v>237</x:v>
+        <x:v>239</x:v>
       </x:c>
       <x:c r="E42" s="1" t="s">
-        <x:v>238</x:v>
+        <x:v>240</x:v>
       </x:c>
       <x:c r="F42" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G42" s="1" t="s">
-        <x:v>239</x:v>
+        <x:v>241</x:v>
       </x:c>
       <x:c r="H42" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I42" s="1" t="s">
-        <x:v>240</x:v>
+        <x:v>242</x:v>
       </x:c>
     </x:row>
     <x:row r="43" spans="1:9" ht="15" customHeight="1">
       <x:c r="A43" s="1">
         <x:v>40</x:v>
       </x:c>
       <x:c r="B43" s="1" t="s">
-        <x:v>241</x:v>
+        <x:v>243</x:v>
       </x:c>
       <x:c r="C43" s="1" t="s">
-        <x:v>242</x:v>
+        <x:v>244</x:v>
       </x:c>
       <x:c r="D43" s="1" t="s">
-        <x:v>243</x:v>
+        <x:v>245</x:v>
       </x:c>
       <x:c r="E43" s="1" t="s">
-        <x:v>244</x:v>
+        <x:v>246</x:v>
       </x:c>
       <x:c r="F43" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G43" s="1" t="s">
-        <x:v>245</x:v>
+        <x:v>247</x:v>
       </x:c>
       <x:c r="H43" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I43" s="1" t="s">
-        <x:v>246</x:v>
+        <x:v>248</x:v>
       </x:c>
     </x:row>
     <x:row r="44" spans="1:9" ht="15" customHeight="1">
       <x:c r="A44" s="1">
         <x:v>41</x:v>
       </x:c>
       <x:c r="B44" s="1" t="s">
-        <x:v>247</x:v>
+        <x:v>249</x:v>
       </x:c>
       <x:c r="C44" s="1" t="s">
-        <x:v>248</x:v>
+        <x:v>250</x:v>
       </x:c>
       <x:c r="D44" s="1" t="s">
-        <x:v>249</x:v>
+        <x:v>251</x:v>
       </x:c>
       <x:c r="E44" s="1" t="s">
-        <x:v>250</x:v>
+        <x:v>252</x:v>
       </x:c>
       <x:c r="F44" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G44" s="1" t="s">
-        <x:v>251</x:v>
+        <x:v>253</x:v>
       </x:c>
       <x:c r="H44" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I44" s="1" t="s">
-        <x:v>252</x:v>
+        <x:v>254</x:v>
       </x:c>
     </x:row>
     <x:row r="45" spans="1:9" ht="15" customHeight="1">
       <x:c r="A45" s="1">
         <x:v>42</x:v>
       </x:c>
       <x:c r="B45" s="1" t="s">
-        <x:v>253</x:v>
+        <x:v>255</x:v>
       </x:c>
       <x:c r="C45" s="1" t="s">
-        <x:v>254</x:v>
+        <x:v>256</x:v>
       </x:c>
       <x:c r="D45" s="1" t="s">
-        <x:v>255</x:v>
+        <x:v>257</x:v>
       </x:c>
       <x:c r="E45" s="1" t="s">
-        <x:v>256</x:v>
+        <x:v>258</x:v>
       </x:c>
       <x:c r="F45" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G45" s="1" t="s">
-        <x:v>257</x:v>
+        <x:v>259</x:v>
       </x:c>
       <x:c r="H45" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I45" s="1" t="s">
-        <x:v>258</x:v>
+        <x:v>260</x:v>
       </x:c>
     </x:row>
     <x:row r="46" spans="1:9" ht="15" customHeight="1">
       <x:c r="A46" s="1">
         <x:v>43</x:v>
       </x:c>
       <x:c r="B46" s="1" t="s">
-        <x:v>259</x:v>
+        <x:v>261</x:v>
       </x:c>
       <x:c r="C46" s="1" t="s">
-        <x:v>260</x:v>
+        <x:v>262</x:v>
       </x:c>
       <x:c r="D46" s="1" t="s">
-        <x:v>261</x:v>
+        <x:v>263</x:v>
       </x:c>
       <x:c r="E46" s="1" t="s">
-        <x:v>262</x:v>
+        <x:v>264</x:v>
       </x:c>
       <x:c r="F46" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G46" s="1" t="s">
-        <x:v>263</x:v>
+        <x:v>265</x:v>
       </x:c>
       <x:c r="H46" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I46" s="1" t="s">
-        <x:v>264</x:v>
+        <x:v>266</x:v>
       </x:c>
     </x:row>
     <x:row r="47" spans="1:9" ht="15" customHeight="1">
       <x:c r="A47" s="1">
         <x:v>44</x:v>
       </x:c>
       <x:c r="B47" s="1" t="s">
-        <x:v>265</x:v>
+        <x:v>267</x:v>
       </x:c>
       <x:c r="C47" s="1" t="s">
-        <x:v>266</x:v>
+        <x:v>268</x:v>
       </x:c>
       <x:c r="D47" s="1" t="s">
-        <x:v>267</x:v>
+        <x:v>269</x:v>
       </x:c>
       <x:c r="E47" s="1" t="s">
-        <x:v>268</x:v>
+        <x:v>270</x:v>
       </x:c>
       <x:c r="F47" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G47" s="1" t="s">
-        <x:v>269</x:v>
+        <x:v>271</x:v>
       </x:c>
       <x:c r="H47" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I47" s="1" t="s">
-        <x:v>270</x:v>
+        <x:v>272</x:v>
       </x:c>
     </x:row>
     <x:row r="48" spans="1:9" ht="15" customHeight="1">
       <x:c r="A48" s="1">
         <x:v>45</x:v>
       </x:c>
       <x:c r="B48" s="1" t="s">
-        <x:v>271</x:v>
+        <x:v>273</x:v>
       </x:c>
       <x:c r="C48" s="1" t="s">
-        <x:v>272</x:v>
+        <x:v>274</x:v>
       </x:c>
       <x:c r="D48" s="1" t="s">
-        <x:v>273</x:v>
+        <x:v>275</x:v>
       </x:c>
       <x:c r="E48" s="1" t="s">
-        <x:v>274</x:v>
+        <x:v>276</x:v>
       </x:c>
       <x:c r="F48" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G48" s="1" t="s">
-        <x:v>275</x:v>
+        <x:v>277</x:v>
       </x:c>
       <x:c r="H48" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I48" s="1" t="s">
-        <x:v>276</x:v>
+        <x:v>278</x:v>
       </x:c>
     </x:row>
     <x:row r="49" spans="1:9" ht="15" customHeight="1">
       <x:c r="A49" s="1">
         <x:v>46</x:v>
       </x:c>
       <x:c r="B49" s="1" t="s">
-        <x:v>277</x:v>
+        <x:v>279</x:v>
       </x:c>
       <x:c r="C49" s="1" t="s">
-        <x:v>278</x:v>
+        <x:v>280</x:v>
       </x:c>
       <x:c r="D49" s="1" t="s">
-        <x:v>279</x:v>
+        <x:v>281</x:v>
       </x:c>
       <x:c r="E49" s="1" t="s">
-        <x:v>280</x:v>
+        <x:v>282</x:v>
       </x:c>
       <x:c r="F49" s="1" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G49" s="1" t="s">
-        <x:v>281</x:v>
+        <x:v>283</x:v>
       </x:c>
       <x:c r="H49" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I49" s="1" t="s">
-        <x:v>282</x:v>
+        <x:v>284</x:v>
       </x:c>
     </x:row>
     <x:row r="50" spans="1:9" ht="15" customHeight="1">
       <x:c r="A50" s="1">
         <x:v>47</x:v>
       </x:c>
       <x:c r="B50" s="1" t="s">
-        <x:v>283</x:v>
+        <x:v>285</x:v>
       </x:c>
       <x:c r="C50" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D50" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E50" s="1" t="s">
-        <x:v>285</x:v>
+        <x:v>287</x:v>
       </x:c>
       <x:c r="F50" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G50" s="1" t="s">
-        <x:v>287</x:v>
+        <x:v>289</x:v>
       </x:c>
       <x:c r="H50" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I50" s="1" t="s">
-        <x:v>288</x:v>
+        <x:v>290</x:v>
       </x:c>
     </x:row>
     <x:row r="51" spans="1:9" ht="15" customHeight="1">
       <x:c r="A51" s="1">
         <x:v>48</x:v>
       </x:c>
       <x:c r="B51" s="1" t="s">
-        <x:v>289</x:v>
+        <x:v>291</x:v>
       </x:c>
       <x:c r="C51" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D51" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E51" s="1" t="s">
+        <x:v>292</x:v>
+      </x:c>
+      <x:c r="F51" s="1" t="s">
+        <x:v>288</x:v>
+      </x:c>
+      <x:c r="G51" s="1" t="s">
+        <x:v>293</x:v>
+      </x:c>
+      <x:c r="H51" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I51" s="1" t="s">
         <x:v>290</x:v>
-      </x:c>
-[...10 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="52" spans="1:9" ht="15" customHeight="1">
       <x:c r="A52" s="1">
         <x:v>49</x:v>
       </x:c>
       <x:c r="B52" s="1" t="s">
-        <x:v>293</x:v>
+        <x:v>294</x:v>
       </x:c>
       <x:c r="C52" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D52" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E52" s="1" t="s">
-        <x:v>294</x:v>
+        <x:v>295</x:v>
       </x:c>
       <x:c r="F52" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G52" s="1" t="s">
-        <x:v>295</x:v>
+        <x:v>296</x:v>
       </x:c>
       <x:c r="H52" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I52" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="53" spans="1:9" ht="15" customHeight="1">
       <x:c r="A53" s="1">
         <x:v>50</x:v>
       </x:c>
       <x:c r="B53" s="1" t="s">
-        <x:v>296</x:v>
+        <x:v>298</x:v>
       </x:c>
       <x:c r="C53" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D53" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E53" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F53" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G53" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H53" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I53" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="54" spans="1:9" ht="15" customHeight="1">
       <x:c r="A54" s="1">
         <x:v>51</x:v>
       </x:c>
       <x:c r="B54" s="1" t="s">
-        <x:v>298</x:v>
+        <x:v>300</x:v>
       </x:c>
       <x:c r="C54" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D54" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F54" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G54" s="1" t="s">
-        <x:v>299</x:v>
+        <x:v>301</x:v>
       </x:c>
       <x:c r="H54" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I54" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="55" spans="1:9" ht="15" customHeight="1">
       <x:c r="A55" s="1">
         <x:v>52</x:v>
       </x:c>
       <x:c r="B55" s="1" t="s">
-        <x:v>300</x:v>
+        <x:v>302</x:v>
       </x:c>
       <x:c r="C55" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D55" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E55" s="1" t="s">
-        <x:v>301</x:v>
+        <x:v>303</x:v>
       </x:c>
       <x:c r="F55" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G55" s="1" t="s">
-        <x:v>302</x:v>
+        <x:v>304</x:v>
       </x:c>
       <x:c r="H55" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I55" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="56" spans="1:9" ht="15" customHeight="1">
       <x:c r="A56" s="1">
         <x:v>53</x:v>
       </x:c>
       <x:c r="B56" s="1" t="s">
-        <x:v>303</x:v>
+        <x:v>305</x:v>
       </x:c>
       <x:c r="C56" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D56" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E56" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F56" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G56" s="1" t="s">
+        <x:v>299</x:v>
+      </x:c>
+      <x:c r="H56" s="1" t="s">
+        <x:v>17</x:v>
+      </x:c>
+      <x:c r="I56" s="1" t="s">
         <x:v>297</x:v>
-      </x:c>
-[...4 lines deleted...]
-        <x:v>292</x:v>
       </x:c>
     </x:row>
     <x:row r="57" spans="1:9" ht="15" customHeight="1">
       <x:c r="A57" s="1">
         <x:v>54</x:v>
       </x:c>
       <x:c r="B57" s="1" t="s">
-        <x:v>304</x:v>
+        <x:v>306</x:v>
       </x:c>
       <x:c r="C57" s="1" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D57" s="1" t="s">
-        <x:v>284</x:v>
+        <x:v>286</x:v>
       </x:c>
       <x:c r="E57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F57" s="1" t="s">
-        <x:v>286</x:v>
+        <x:v>288</x:v>
       </x:c>
       <x:c r="G57" s="1" t="s">
-        <x:v>305</x:v>
+        <x:v>307</x:v>
       </x:c>
       <x:c r="H57" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I57" s="1" t="s">
-        <x:v>292</x:v>
+        <x:v>297</x:v>
       </x:c>
     </x:row>
     <x:row r="58" spans="1:9" ht="15" customHeight="1">
       <x:c r="A58" s="1">
         <x:v>55</x:v>
       </x:c>
       <x:c r="B58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C58" s="1" t="s">
-        <x:v>306</x:v>
+        <x:v>308</x:v>
       </x:c>
       <x:c r="D58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="E58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="F58" s="1" t="s">
-        <x:v>307</x:v>
+        <x:v>309</x:v>
       </x:c>
       <x:c r="G58" s="1" t="s">
-        <x:v>308</x:v>
+        <x:v>310</x:v>
       </x:c>
       <x:c r="H58" s="1" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="I58" s="1" t="s">
-        <x:v>309</x:v>
+        <x:v>311</x:v>
       </x:c>
     </x:row>
     <x:row r="59" spans="1:9" ht="15" customHeight="1">
       <x:c r="A59" s="2" t="s">
-        <x:v>310</x:v>
+        <x:v>312</x:v>
       </x:c>
       <x:c r="B59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="C59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="D59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="E59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="F59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="G59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="H59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>
       <x:c r="I59" s="2" t="s">
         <x:v>1</x:v>
       </x:c>